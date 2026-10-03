--- v0 (2026-08-23)
+++ v1 (2026-10-03)
@@ -11,58 +11,58 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asc190\Desktop\Miscellaneous\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\99_Miscellaneous\Templates\Connection\02_AERO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91499CC4-C71D-4DE0-9E91-7B7A014C7AB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{427B0514-FF05-47B4-9C3C-1D988268B05B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" firstSheet="1" activeTab="1" xr2:uid="{184A32CE-9751-4938-939B-EC717580C931}"/>
   </bookViews>
   <sheets>
     <sheet name="Data Validation" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="AS2_Parameter Sheet" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'AS2_Parameter Sheet'!$A$1:$G$259</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1984,69 +1984,69 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF7C80"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF5050"/>
+        <fgColor rgb="FF008080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF008080"/>
+        <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="3" tint="0.749961851863155"/>
       </left>
       <right style="thin">
         <color theme="3" tint="0.749961851863155"/>
       </right>
       <top style="thin">
         <color theme="3" tint="0.749961851863155"/>
       </top>
       <bottom style="thin">
         <color theme="3" tint="0.749961851863155"/>
       </bottom>
@@ -2426,184 +2426,187 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="60">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
@@ -2992,52 +2995,52 @@
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.89996032593768116"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008080"/>
+      <color rgb="FF006699"/>
       <color rgb="FFFF5050"/>
-      <color rgb="FF006699"/>
       <color rgb="FFFF9999"/>
       <color rgb="FF009999"/>
       <color rgb="FF38C6E8"/>
       <color rgb="FF41F828"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FF8CE4E2"/>
       <color rgb="FF64DAD7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3451,840 +3454,840 @@
         <v>104</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.35">
-      <c r="A2" s="103" t="s">
+      <c r="A2" s="96" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:21" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.35">
-      <c r="A3" s="103"/>
+      <c r="A3" s="96"/>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:21" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.35">
-      <c r="A4" s="103"/>
+      <c r="A4" s="96"/>
       <c r="B4" s="5" t="s">
         <v>157</v>
       </c>
       <c r="C4" s="11"/>
     </row>
     <row r="5" spans="1:21" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.35">
-      <c r="A5" s="103"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A6" s="103"/>
+      <c r="A6" s="96"/>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A7" s="103"/>
+      <c r="A7" s="96"/>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A8" s="103"/>
+      <c r="A8" s="96"/>
       <c r="B8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="4" customFormat="1" ht="13" x14ac:dyDescent="0.35">
-      <c r="A9" s="103"/>
+      <c r="A9" s="96"/>
       <c r="B9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A10" s="103"/>
+      <c r="A10" s="96"/>
       <c r="B10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A11" s="103"/>
+      <c r="A11" s="96"/>
       <c r="B11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A12" s="103"/>
+      <c r="A12" s="96"/>
       <c r="B12" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A13" s="103"/>
+      <c r="A13" s="96"/>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A14" s="103"/>
+      <c r="A14" s="96"/>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A16" s="103" t="s">
+      <c r="A16" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="103"/>
+      <c r="A17" s="96"/>
       <c r="B17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="103"/>
+      <c r="A18" s="96"/>
       <c r="B18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
     </row>
     <row r="20" spans="1:21" ht="13" x14ac:dyDescent="0.35">
-      <c r="A20" s="103" t="s">
+      <c r="A20" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A21" s="103"/>
+      <c r="A21" s="96"/>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A22" s="103"/>
+      <c r="A22" s="96"/>
       <c r="B22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A23" s="103"/>
+      <c r="A23" s="96"/>
       <c r="B23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="8"/>
     </row>
     <row r="25" spans="1:21" ht="13" x14ac:dyDescent="0.35">
-      <c r="A25" s="103" t="s">
+      <c r="A25" s="96" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>116</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>91</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>92</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>112</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A26" s="103"/>
+      <c r="A26" s="96"/>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="L26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="N26" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A27" s="103"/>
+      <c r="A27" s="96"/>
       <c r="B27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>180</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>178</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>93</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>97</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>98</v>
       </c>
       <c r="L27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>126</v>
       </c>
       <c r="N27" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A28" s="103"/>
+      <c r="A28" s="96"/>
       <c r="B28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>182</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>179</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>100</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>99</v>
       </c>
       <c r="L28" s="5" t="s">
         <v>8</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>118</v>
       </c>
       <c r="N28" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A29" s="103"/>
+      <c r="A29" s="96"/>
       <c r="G29" s="6"/>
       <c r="N29" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A30" s="103"/>
+      <c r="A30" s="96"/>
       <c r="N30" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.35">
-      <c r="A31" s="103"/>
+      <c r="A31" s="96"/>
       <c r="N31" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
     </row>
     <row r="33" spans="1:14" ht="13" x14ac:dyDescent="0.35">
-      <c r="A33" s="103" t="s">
+      <c r="A33" s="96" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>131</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>251</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A34" s="103"/>
+      <c r="A34" s="96"/>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A35" s="103"/>
+      <c r="A35" s="96"/>
       <c r="B35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>246</v>
       </c>
       <c r="G35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A36" s="103"/>
+      <c r="A36" s="96"/>
       <c r="B36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>247</v>
       </c>
       <c r="G36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="N36" s="6"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A37" s="103"/>
+      <c r="A37" s="96"/>
       <c r="D37" s="5" t="s">
         <v>224</v>
       </c>
       <c r="G37" s="6"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A38" s="103"/>
+      <c r="A38" s="96"/>
       <c r="D38" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A39" s="103"/>
+      <c r="A39" s="96"/>
       <c r="D39" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A40" s="103"/>
+      <c r="A40" s="96"/>
       <c r="D40" s="5" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A41" s="103"/>
+      <c r="A41" s="96"/>
       <c r="D41" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A42" s="103"/>
+      <c r="A42" s="96"/>
       <c r="D42" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A43" s="103"/>
+      <c r="A43" s="96"/>
       <c r="D43" s="5" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A44" s="103"/>
+      <c r="A44" s="96"/>
       <c r="D44" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A45" s="103"/>
+      <c r="A45" s="96"/>
       <c r="D45" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A46" s="103"/>
+      <c r="A46" s="96"/>
       <c r="D46" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A47" s="103"/>
+      <c r="A47" s="96"/>
       <c r="D47" s="5" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A48" s="103"/>
+      <c r="A48" s="96"/>
       <c r="D48" s="5" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A49" s="103"/>
+      <c r="A49" s="96"/>
       <c r="D49" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A50" s="103"/>
+      <c r="A50" s="96"/>
       <c r="D50" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A51" s="103"/>
+      <c r="A51" s="96"/>
       <c r="D51" s="5" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A52" s="103"/>
+      <c r="A52" s="96"/>
       <c r="D52" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A53" s="103"/>
+      <c r="A53" s="96"/>
       <c r="D53" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A54" s="103"/>
+      <c r="A54" s="96"/>
       <c r="D54" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A55" s="103"/>
+      <c r="A55" s="96"/>
       <c r="D55" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A56" s="103"/>
+      <c r="A56" s="96"/>
       <c r="D56" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A57" s="103"/>
+      <c r="A57" s="96"/>
       <c r="D57" s="5" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.35">
       <c r="D58" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A64" s="7"/>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
       <c r="S64" s="8"/>
       <c r="T64" s="8"/>
     </row>
     <row r="65" spans="1:14" ht="13" x14ac:dyDescent="0.35">
-      <c r="A65" s="102" t="s">
+      <c r="A65" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>225</v>
       </c>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
       <c r="J65" s="4"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
       <c r="N65" s="4"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="102"/>
+      <c r="A66" s="95"/>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="102"/>
+      <c r="A67" s="95"/>
       <c r="B67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>227</v>
       </c>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="N67" s="6"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="102"/>
+      <c r="A68" s="95"/>
       <c r="B68" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>226</v>
       </c>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="N68" s="6"/>
     </row>
     <row r="69" spans="1:14" ht="13" x14ac:dyDescent="0.35">
       <c r="A69" s="33"/>
       <c r="D69" s="5" t="s">
         <v>224</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>224</v>
       </c>
       <c r="J69" s="6"/>
@@ -4469,79 +4472,79 @@
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.54296875" defaultRowHeight="12.5" outlineLevelRow="2" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.1796875" style="16" customWidth="1"/>
     <col min="2" max="2" width="70.6328125" style="16" customWidth="1"/>
     <col min="3" max="3" width="54.6328125" style="16" customWidth="1"/>
     <col min="4" max="4" width="3.1796875" style="16" customWidth="1"/>
     <col min="5" max="6" width="54.6328125" style="16" customWidth="1"/>
     <col min="7" max="7" width="3.1796875" style="16" customWidth="1"/>
     <col min="8" max="16384" width="10.54296875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="15"/>
       <c r="B1" s="7"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" s="18" customFormat="1" ht="23" x14ac:dyDescent="0.35">
       <c r="A2" s="17"/>
-      <c r="B2" s="85" t="s">
+      <c r="B2" s="100" t="s">
         <v>191</v>
       </c>
-      <c r="C2" s="86"/>
-[...2 lines deleted...]
-      <c r="F2" s="87"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="102"/>
       <c r="G2" s="17"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A3" s="15"/>
       <c r="B3" s="7"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7" s="18" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A4" s="19"/>
-      <c r="B4" s="88" t="s">
+      <c r="B4" s="86" t="s">
         <v>137</v>
       </c>
-      <c r="C4" s="88"/>
+      <c r="C4" s="86"/>
       <c r="D4" s="19"/>
-      <c r="E4" s="88" t="s">
+      <c r="E4" s="86" t="s">
         <v>151</v>
       </c>
-      <c r="F4" s="88"/>
+      <c r="F4" s="86"/>
       <c r="G4" s="19"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A5" s="15"/>
       <c r="B5" s="7"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
     </row>
     <row r="6" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A6" s="15"/>
       <c r="B6" s="20" t="s">
         <v>114</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="15"/>
       <c r="E6" s="20" t="s">
         <v>114</v>
       </c>
       <c r="F6" s="35"/>
       <c r="G6" s="15"/>
@@ -4625,149 +4628,149 @@
       <c r="A12" s="15"/>
       <c r="B12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="15"/>
       <c r="E12" s="20" t="s">
         <v>258</v>
       </c>
       <c r="F12" s="35"/>
       <c r="G12" s="15"/>
     </row>
     <row r="13" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A13" s="15"/>
       <c r="B13" s="7"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
     </row>
     <row r="14" spans="1:7" s="18" customFormat="1" ht="18" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19"/>
-      <c r="B14" s="88" t="s">
+      <c r="B14" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="88"/>
+      <c r="C14" s="86"/>
       <c r="D14" s="15"/>
-      <c r="E14" s="88" t="s">
+      <c r="E14" s="86" t="s">
         <v>218</v>
       </c>
-      <c r="F14" s="88"/>
+      <c r="F14" s="86"/>
       <c r="G14" s="19"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A15" s="15"/>
       <c r="B15" s="7"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
     </row>
     <row r="16" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A16" s="15"/>
-      <c r="B16" s="89" t="s">
+      <c r="B16" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="75" t="s">
+      <c r="C16" s="88" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="15"/>
       <c r="E16" s="20" t="s">
         <v>219</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G16" s="15"/>
     </row>
     <row r="17" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A17" s="15"/>
-      <c r="B17" s="91"/>
-      <c r="C17" s="76"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="90"/>
       <c r="D17" s="15"/>
       <c r="E17" s="52" t="str">
         <f>IF(F16="Yes","3rd Party Name (please provide)","")</f>
         <v/>
       </c>
       <c r="F17" s="38"/>
       <c r="G17" s="15"/>
     </row>
     <row r="18" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A18" s="15"/>
-      <c r="B18" s="89" t="s">
+      <c r="B18" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="94" t="s">
+      <c r="C18" s="92" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="15"/>
       <c r="E18" s="20" t="s">
         <v>220</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="15"/>
     </row>
     <row r="19" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
-      <c r="B19" s="91"/>
-      <c r="C19" s="95"/>
+      <c r="B19" s="67"/>
+      <c r="C19" s="93"/>
       <c r="D19" s="15"/>
       <c r="E19" s="20" t="s">
         <v>221</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G19" s="15"/>
     </row>
     <row r="20" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15"/>
       <c r="B20" s="7"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
     </row>
     <row r="21" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" s="18" customFormat="1" ht="18" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="88" t="s">
+      <c r="B21" s="86" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="88"/>
+      <c r="C21" s="86"/>
       <c r="D21" s="15"/>
-      <c r="E21" s="88" t="s">
+      <c r="E21" s="86" t="s">
         <v>152</v>
       </c>
-      <c r="F21" s="88"/>
+      <c r="F21" s="86"/>
       <c r="G21" s="19"/>
     </row>
     <row r="22" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" x14ac:dyDescent="0.35">
       <c r="A22" s="15"/>
       <c r="B22" s="7"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
     </row>
     <row r="23" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15"/>
       <c r="B23" s="20" t="s">
         <v>150</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>69</v>
       </c>
       <c r="D23" s="15"/>
       <c r="E23" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="35"/>
       <c r="G23" s="15"/>
@@ -17154,59 +17157,59 @@
     </row>
     <row r="31" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" ht="13" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="15"/>
       <c r="B31" s="29"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="29" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="44" t="s">
         <v>163</v>
       </c>
       <c r="G31" s="15"/>
     </row>
     <row r="32" spans="1:1024 1026:2048 2050:3072 3074:4096 4098:5120 5122:6144 6146:7168 7170:8192 8194:9216 9218:10240 10242:11264 11266:12288 12290:13312 13314:14336 14338:15360 15362:16379" hidden="1" outlineLevel="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A32" s="15"/>
       <c r="B32" s="7"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
     </row>
     <row r="33" spans="1:7" s="18" customFormat="1" ht="18" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19"/>
-      <c r="B33" s="88" t="s">
+      <c r="B33" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="C33" s="88"/>
+      <c r="C33" s="86"/>
       <c r="D33" s="15"/>
-      <c r="E33" s="88" t="s">
+      <c r="E33" s="86" t="s">
         <v>169</v>
       </c>
-      <c r="F33" s="88"/>
+      <c r="F33" s="86"/>
       <c r="G33" s="19"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A34" s="15"/>
       <c r="B34" s="7"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
     </row>
     <row r="35" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A35" s="15"/>
       <c r="B35" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="15"/>
       <c r="E35" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="35"/>
       <c r="G35" s="15"/>
@@ -17253,153 +17256,153 @@
       <c r="E38" s="24" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="44" t="s">
         <v>164</v>
       </c>
       <c r="G38" s="15"/>
     </row>
     <row r="39" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A39" s="15"/>
       <c r="B39" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>63</v>
       </c>
       <c r="D39" s="15"/>
       <c r="E39" s="20" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="35"/>
       <c r="G39" s="15"/>
     </row>
     <row r="40" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A40" s="15"/>
-      <c r="B40" s="89" t="s">
+      <c r="B40" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="C40" s="75" t="s">
+      <c r="C40" s="88" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="15"/>
       <c r="E40" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F40" s="35"/>
       <c r="G40" s="15"/>
     </row>
     <row r="41" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A41" s="15"/>
-      <c r="B41" s="90"/>
-      <c r="C41" s="92"/>
+      <c r="B41" s="87"/>
+      <c r="C41" s="89"/>
       <c r="D41" s="15"/>
       <c r="E41" s="20" t="s">
         <v>58</v>
       </c>
       <c r="F41" s="50"/>
       <c r="G41" s="15"/>
     </row>
     <row r="42" spans="1:7" ht="13" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="15"/>
-      <c r="B42" s="90"/>
-      <c r="C42" s="92"/>
+      <c r="B42" s="87"/>
+      <c r="C42" s="89"/>
       <c r="D42" s="15"/>
       <c r="E42" s="24" t="s">
         <v>50</v>
       </c>
       <c r="F42" s="44" t="s">
         <v>166</v>
       </c>
       <c r="G42" s="15"/>
     </row>
     <row r="43" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A43" s="15"/>
-      <c r="B43" s="90"/>
-      <c r="C43" s="92"/>
+      <c r="B43" s="87"/>
+      <c r="C43" s="89"/>
       <c r="D43" s="15"/>
       <c r="E43" s="20" t="s">
         <v>53</v>
       </c>
       <c r="F43" s="35"/>
       <c r="G43" s="15"/>
     </row>
     <row r="44" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A44" s="15"/>
-      <c r="B44" s="90"/>
-      <c r="C44" s="92"/>
+      <c r="B44" s="87"/>
+      <c r="C44" s="89"/>
       <c r="D44" s="15"/>
       <c r="E44" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F44" s="35"/>
       <c r="G44" s="15"/>
     </row>
     <row r="45" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A45" s="15"/>
-      <c r="B45" s="90"/>
-      <c r="C45" s="92"/>
+      <c r="B45" s="87"/>
+      <c r="C45" s="89"/>
       <c r="D45" s="15"/>
       <c r="E45" s="20" t="s">
         <v>58</v>
       </c>
       <c r="F45" s="50"/>
       <c r="G45" s="15"/>
     </row>
     <row r="46" spans="1:7" ht="13" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A46" s="15"/>
-      <c r="B46" s="91"/>
-      <c r="C46" s="76"/>
+      <c r="B46" s="67"/>
+      <c r="C46" s="90"/>
       <c r="D46" s="15"/>
       <c r="E46" s="29" t="s">
         <v>50</v>
       </c>
       <c r="F46" s="44" t="s">
         <v>165</v>
       </c>
       <c r="G46" s="15"/>
     </row>
     <row r="47" spans="1:7" hidden="1" outlineLevel="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A47" s="15"/>
       <c r="B47" s="7"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
     </row>
     <row r="48" spans="1:7" s="18" customFormat="1" ht="18" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A48" s="19"/>
-      <c r="B48" s="93" t="s">
+      <c r="B48" s="91" t="s">
         <v>171</v>
       </c>
-      <c r="C48" s="93"/>
+      <c r="C48" s="91"/>
       <c r="D48" s="15"/>
-      <c r="E48" s="93" t="s">
+      <c r="E48" s="91" t="s">
         <v>213</v>
       </c>
-      <c r="F48" s="93"/>
+      <c r="F48" s="91"/>
       <c r="G48" s="19"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="15"/>
       <c r="B49" s="7"/>
       <c r="C49" s="15"/>
       <c r="D49" s="15"/>
       <c r="E49" s="15"/>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
     </row>
     <row r="50" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A50" s="15"/>
       <c r="B50" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="15"/>
       <c r="E50" s="20" t="s">
         <v>70</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>5</v>
@@ -17780,429 +17783,429 @@
         <v>161</v>
       </c>
       <c r="F74" s="35"/>
       <c r="G74" s="15"/>
     </row>
     <row r="75" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A75" s="15"/>
       <c r="B75" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="21" t="s">
         <v>175</v>
       </c>
       <c r="D75" s="15"/>
       <c r="E75" s="20" t="s">
         <v>162</v>
       </c>
       <c r="F75" s="35"/>
       <c r="G75" s="15"/>
     </row>
     <row r="76" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A76" s="15"/>
       <c r="B76" s="20"/>
       <c r="C76" s="21"/>
       <c r="D76" s="15"/>
-      <c r="E76" s="83" t="s">
+      <c r="E76" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F76" s="84"/>
+      <c r="F76" s="75"/>
       <c r="G76" s="15"/>
     </row>
     <row r="77" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A77" s="15"/>
       <c r="B77" s="20"/>
       <c r="C77" s="21"/>
       <c r="D77" s="15"/>
       <c r="E77" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F77" s="35"/>
       <c r="G77" s="15"/>
     </row>
     <row r="78" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A78" s="15"/>
       <c r="B78" s="20"/>
       <c r="C78" s="21"/>
       <c r="D78" s="15"/>
       <c r="E78" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F78" s="35"/>
       <c r="G78" s="15"/>
     </row>
     <row r="79" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A79" s="15"/>
       <c r="B79" s="20"/>
       <c r="C79" s="21"/>
       <c r="D79" s="15"/>
-      <c r="E79" s="83" t="s">
+      <c r="E79" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F79" s="84"/>
+      <c r="F79" s="75"/>
       <c r="G79" s="15"/>
     </row>
     <row r="80" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A80" s="15"/>
       <c r="B80" s="20"/>
       <c r="C80" s="21"/>
       <c r="D80" s="15"/>
       <c r="E80" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F80" s="35"/>
       <c r="G80" s="15"/>
     </row>
     <row r="81" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A81" s="15"/>
       <c r="B81" s="20"/>
       <c r="C81" s="21"/>
       <c r="D81" s="15"/>
       <c r="E81" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F81" s="35"/>
       <c r="G81" s="15"/>
     </row>
     <row r="82" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A82" s="15"/>
       <c r="B82" s="20"/>
       <c r="C82" s="21"/>
       <c r="D82" s="15"/>
-      <c r="E82" s="83" t="s">
+      <c r="E82" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F82" s="84"/>
+      <c r="F82" s="75"/>
       <c r="G82" s="15"/>
     </row>
     <row r="83" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A83" s="15"/>
       <c r="B83" s="20"/>
       <c r="C83" s="21"/>
       <c r="D83" s="15"/>
       <c r="E83" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F83" s="35"/>
       <c r="G83" s="15"/>
     </row>
     <row r="84" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A84" s="15"/>
       <c r="B84" s="20"/>
       <c r="C84" s="21"/>
       <c r="D84" s="15"/>
       <c r="E84" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F84" s="35"/>
       <c r="G84" s="15"/>
     </row>
     <row r="85" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A85" s="15"/>
       <c r="B85" s="20"/>
       <c r="C85" s="21"/>
       <c r="D85" s="15"/>
-      <c r="E85" s="83" t="s">
+      <c r="E85" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F85" s="84"/>
+      <c r="F85" s="75"/>
       <c r="G85" s="15"/>
     </row>
     <row r="86" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A86" s="15"/>
       <c r="B86" s="20"/>
       <c r="C86" s="21"/>
       <c r="D86" s="15"/>
       <c r="E86" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F86" s="35"/>
       <c r="G86" s="15"/>
     </row>
     <row r="87" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A87" s="15"/>
       <c r="B87" s="20"/>
       <c r="C87" s="21"/>
       <c r="D87" s="15"/>
       <c r="E87" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F87" s="35"/>
       <c r="G87" s="15"/>
     </row>
     <row r="88" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A88" s="15"/>
       <c r="B88" s="20"/>
       <c r="C88" s="21"/>
       <c r="D88" s="15"/>
-      <c r="E88" s="83" t="s">
+      <c r="E88" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F88" s="84"/>
+      <c r="F88" s="75"/>
       <c r="G88" s="15"/>
     </row>
     <row r="89" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A89" s="15"/>
       <c r="B89" s="20"/>
       <c r="C89" s="21"/>
       <c r="D89" s="15"/>
       <c r="E89" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F89" s="35"/>
       <c r="G89" s="15"/>
     </row>
     <row r="90" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A90" s="15"/>
       <c r="B90" s="20"/>
       <c r="C90" s="21"/>
       <c r="D90" s="15"/>
       <c r="E90" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F90" s="35"/>
       <c r="G90" s="15"/>
     </row>
     <row r="91" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A91" s="15"/>
       <c r="B91" s="20"/>
       <c r="C91" s="21"/>
       <c r="D91" s="15"/>
-      <c r="E91" s="83" t="s">
+      <c r="E91" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F91" s="84"/>
+      <c r="F91" s="75"/>
       <c r="G91" s="15"/>
     </row>
     <row r="92" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A92" s="15"/>
       <c r="B92" s="20"/>
       <c r="C92" s="21"/>
       <c r="D92" s="15"/>
       <c r="E92" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F92" s="35"/>
       <c r="G92" s="15"/>
     </row>
     <row r="93" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A93" s="15"/>
       <c r="B93" s="20"/>
       <c r="C93" s="21"/>
       <c r="D93" s="15"/>
       <c r="E93" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F93" s="35"/>
       <c r="G93" s="15"/>
     </row>
     <row r="94" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A94" s="15"/>
       <c r="B94" s="20"/>
       <c r="C94" s="21"/>
       <c r="D94" s="15"/>
-      <c r="E94" s="83" t="s">
+      <c r="E94" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F94" s="84"/>
+      <c r="F94" s="75"/>
       <c r="G94" s="15"/>
     </row>
     <row r="95" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A95" s="15"/>
       <c r="B95" s="20"/>
       <c r="C95" s="21"/>
       <c r="D95" s="15"/>
       <c r="E95" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F95" s="35"/>
       <c r="G95" s="15"/>
     </row>
     <row r="96" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A96" s="15"/>
       <c r="B96" s="20"/>
       <c r="C96" s="21"/>
       <c r="D96" s="15"/>
       <c r="E96" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F96" s="35"/>
       <c r="G96" s="15"/>
     </row>
     <row r="97" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A97" s="15"/>
       <c r="B97" s="20"/>
       <c r="C97" s="21"/>
       <c r="D97" s="15"/>
-      <c r="E97" s="83" t="s">
+      <c r="E97" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F97" s="84"/>
+      <c r="F97" s="75"/>
       <c r="G97" s="15"/>
     </row>
     <row r="98" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A98" s="15"/>
       <c r="B98" s="20"/>
       <c r="C98" s="21"/>
       <c r="D98" s="15"/>
       <c r="E98" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F98" s="35"/>
       <c r="G98" s="15"/>
     </row>
     <row r="99" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A99" s="15"/>
       <c r="B99" s="20"/>
       <c r="C99" s="21"/>
       <c r="D99" s="15"/>
       <c r="E99" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F99" s="35"/>
       <c r="G99" s="15"/>
     </row>
     <row r="100" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A100" s="15"/>
       <c r="B100" s="20"/>
       <c r="C100" s="21"/>
       <c r="D100" s="15"/>
-      <c r="E100" s="83" t="s">
+      <c r="E100" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F100" s="84"/>
+      <c r="F100" s="75"/>
       <c r="G100" s="15"/>
     </row>
     <row r="101" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A101" s="15"/>
       <c r="B101" s="20"/>
       <c r="C101" s="21"/>
       <c r="D101" s="15"/>
       <c r="E101" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F101" s="35"/>
       <c r="G101" s="15"/>
     </row>
     <row r="102" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A102" s="15"/>
       <c r="B102" s="20"/>
       <c r="C102" s="21"/>
       <c r="D102" s="15"/>
       <c r="E102" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F102" s="35"/>
       <c r="G102" s="15"/>
     </row>
     <row r="103" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A103" s="15"/>
       <c r="B103" s="7"/>
       <c r="C103" s="15"/>
       <c r="D103" s="15"/>
       <c r="E103" s="15"/>
       <c r="F103" s="15"/>
       <c r="G103" s="15"/>
     </row>
     <row r="104" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A104" s="15"/>
-      <c r="B104" s="89" t="s">
+      <c r="B104" s="66" t="s">
         <v>184</v>
       </c>
-      <c r="C104" s="77" t="s">
+      <c r="C104" s="68" t="s">
         <v>183</v>
       </c>
       <c r="D104" s="15"/>
       <c r="E104" s="20" t="s">
         <v>115</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G104" s="15"/>
     </row>
     <row r="105" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A105" s="15"/>
-      <c r="B105" s="91"/>
-      <c r="C105" s="78"/>
+      <c r="B105" s="67"/>
+      <c r="C105" s="69"/>
       <c r="D105" s="15"/>
       <c r="E105" s="20" t="s">
         <v>120</v>
       </c>
       <c r="F105" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G105" s="15"/>
     </row>
     <row r="106" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A106" s="15"/>
-      <c r="B106" s="89" t="s">
+      <c r="B106" s="66" t="s">
         <v>185</v>
       </c>
-      <c r="C106" s="78"/>
+      <c r="C106" s="69"/>
       <c r="D106" s="15"/>
       <c r="E106" s="20" t="s">
         <v>121</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G106" s="15"/>
     </row>
     <row r="107" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A107" s="15"/>
-      <c r="B107" s="91"/>
-      <c r="C107" s="79"/>
+      <c r="B107" s="67"/>
+      <c r="C107" s="70"/>
       <c r="D107" s="15"/>
       <c r="E107" s="29" t="s">
         <v>123</v>
       </c>
       <c r="F107" s="51">
         <v>46033</v>
       </c>
       <c r="G107" s="15"/>
     </row>
     <row r="108" spans="1:7" hidden="1" outlineLevel="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A108" s="15"/>
       <c r="B108" s="7"/>
       <c r="C108" s="15"/>
       <c r="D108" s="15"/>
       <c r="E108" s="15"/>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
     </row>
     <row r="109" spans="1:7" s="18" customFormat="1" ht="18" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A109" s="19"/>
-      <c r="B109" s="101" t="s">
+      <c r="B109" s="103" t="s">
         <v>262</v>
       </c>
-      <c r="C109" s="101"/>
+      <c r="C109" s="103"/>
       <c r="D109" s="15"/>
-      <c r="E109" s="101" t="s">
+      <c r="E109" s="103" t="s">
         <v>214</v>
       </c>
-      <c r="F109" s="101"/>
+      <c r="F109" s="103"/>
       <c r="G109" s="19"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A110" s="15"/>
       <c r="B110" s="7"/>
       <c r="C110" s="15"/>
       <c r="D110" s="15"/>
       <c r="E110" s="15"/>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
     </row>
     <row r="111" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A111" s="15"/>
       <c r="B111" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C111" s="21" t="s">
         <v>81</v>
       </c>
       <c r="D111" s="15"/>
       <c r="E111" s="20" t="s">
         <v>75</v>
       </c>
       <c r="F111" s="35"/>
       <c r="G111" s="15"/>
@@ -18547,1835 +18550,1835 @@
         <v>161</v>
       </c>
       <c r="F133" s="35"/>
       <c r="G133" s="15"/>
     </row>
     <row r="134" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A134" s="15"/>
       <c r="B134" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C134" s="21" t="s">
         <v>176</v>
       </c>
       <c r="D134" s="15"/>
       <c r="E134" s="20" t="s">
         <v>162</v>
       </c>
       <c r="F134" s="35"/>
       <c r="G134" s="15"/>
     </row>
     <row r="135" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A135" s="15"/>
       <c r="B135" s="20"/>
       <c r="C135" s="21"/>
       <c r="D135" s="15"/>
-      <c r="E135" s="83" t="s">
+      <c r="E135" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F135" s="84"/>
+      <c r="F135" s="75"/>
       <c r="G135" s="15"/>
     </row>
     <row r="136" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A136" s="15"/>
       <c r="B136" s="20"/>
       <c r="C136" s="21"/>
       <c r="D136" s="15"/>
       <c r="E136" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F136" s="35"/>
       <c r="G136" s="15"/>
     </row>
     <row r="137" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A137" s="15"/>
       <c r="B137" s="20"/>
       <c r="C137" s="21"/>
       <c r="D137" s="15"/>
       <c r="E137" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F137" s="35"/>
       <c r="G137" s="15"/>
     </row>
     <row r="138" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A138" s="15"/>
       <c r="B138" s="20"/>
       <c r="C138" s="21"/>
       <c r="D138" s="15"/>
-      <c r="E138" s="83" t="s">
+      <c r="E138" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F138" s="84"/>
+      <c r="F138" s="75"/>
       <c r="G138" s="15"/>
     </row>
     <row r="139" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A139" s="15"/>
       <c r="B139" s="20"/>
       <c r="C139" s="21"/>
       <c r="D139" s="15"/>
       <c r="E139" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F139" s="35"/>
       <c r="G139" s="15"/>
     </row>
     <row r="140" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A140" s="15"/>
       <c r="B140" s="20"/>
       <c r="C140" s="21"/>
       <c r="D140" s="15"/>
       <c r="E140" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F140" s="35"/>
       <c r="G140" s="15"/>
     </row>
     <row r="141" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A141" s="15"/>
       <c r="B141" s="20"/>
       <c r="C141" s="21"/>
       <c r="D141" s="15"/>
-      <c r="E141" s="83" t="s">
+      <c r="E141" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F141" s="84"/>
+      <c r="F141" s="75"/>
       <c r="G141" s="15"/>
     </row>
     <row r="142" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A142" s="15"/>
       <c r="B142" s="20"/>
       <c r="C142" s="21"/>
       <c r="D142" s="15"/>
       <c r="E142" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F142" s="35"/>
       <c r="G142" s="15"/>
     </row>
     <row r="143" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A143" s="15"/>
       <c r="B143" s="20"/>
       <c r="C143" s="21"/>
       <c r="D143" s="15"/>
       <c r="E143" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F143" s="35"/>
       <c r="G143" s="15"/>
     </row>
     <row r="144" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A144" s="15"/>
       <c r="B144" s="20"/>
       <c r="C144" s="21"/>
       <c r="D144" s="15"/>
-      <c r="E144" s="83" t="s">
+      <c r="E144" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F144" s="84"/>
+      <c r="F144" s="75"/>
       <c r="G144" s="15"/>
     </row>
     <row r="145" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A145" s="15"/>
       <c r="B145" s="20"/>
       <c r="C145" s="21"/>
       <c r="D145" s="15"/>
       <c r="E145" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F145" s="35"/>
       <c r="G145" s="15"/>
     </row>
     <row r="146" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A146" s="15"/>
       <c r="B146" s="20"/>
       <c r="C146" s="21"/>
       <c r="D146" s="15"/>
       <c r="E146" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F146" s="35"/>
       <c r="G146" s="15"/>
     </row>
     <row r="147" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A147" s="15"/>
       <c r="B147" s="20"/>
       <c r="C147" s="21"/>
       <c r="D147" s="15"/>
-      <c r="E147" s="83" t="s">
+      <c r="E147" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F147" s="84"/>
+      <c r="F147" s="75"/>
       <c r="G147" s="15"/>
     </row>
     <row r="148" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A148" s="15"/>
       <c r="B148" s="20"/>
       <c r="C148" s="21"/>
       <c r="D148" s="15"/>
       <c r="E148" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F148" s="35"/>
       <c r="G148" s="15"/>
     </row>
     <row r="149" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A149" s="15"/>
       <c r="B149" s="20"/>
       <c r="C149" s="21"/>
       <c r="D149" s="15"/>
       <c r="E149" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F149" s="35"/>
       <c r="G149" s="15"/>
     </row>
     <row r="150" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A150" s="15"/>
       <c r="B150" s="20"/>
       <c r="C150" s="21"/>
       <c r="D150" s="15"/>
-      <c r="E150" s="83" t="s">
+      <c r="E150" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F150" s="84"/>
+      <c r="F150" s="75"/>
       <c r="G150" s="15"/>
     </row>
     <row r="151" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A151" s="15"/>
       <c r="B151" s="20"/>
       <c r="C151" s="21"/>
       <c r="D151" s="15"/>
       <c r="E151" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F151" s="35"/>
       <c r="G151" s="15"/>
     </row>
     <row r="152" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A152" s="15"/>
       <c r="B152" s="20"/>
       <c r="C152" s="21"/>
       <c r="D152" s="15"/>
       <c r="E152" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F152" s="35"/>
       <c r="G152" s="15"/>
     </row>
     <row r="153" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A153" s="15"/>
       <c r="B153" s="20"/>
       <c r="C153" s="21"/>
       <c r="D153" s="15"/>
-      <c r="E153" s="83" t="s">
+      <c r="E153" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F153" s="84"/>
+      <c r="F153" s="75"/>
       <c r="G153" s="15"/>
     </row>
     <row r="154" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A154" s="15"/>
       <c r="B154" s="20"/>
       <c r="C154" s="21"/>
       <c r="D154" s="15"/>
       <c r="E154" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F154" s="35"/>
       <c r="G154" s="15"/>
     </row>
     <row r="155" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A155" s="15"/>
       <c r="B155" s="20"/>
       <c r="C155" s="21"/>
       <c r="D155" s="15"/>
       <c r="E155" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F155" s="35"/>
       <c r="G155" s="15"/>
     </row>
     <row r="156" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A156" s="15"/>
       <c r="B156" s="20"/>
       <c r="C156" s="21"/>
       <c r="D156" s="15"/>
-      <c r="E156" s="83" t="s">
+      <c r="E156" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F156" s="84"/>
+      <c r="F156" s="75"/>
       <c r="G156" s="15"/>
     </row>
     <row r="157" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A157" s="15"/>
       <c r="B157" s="20"/>
       <c r="C157" s="21"/>
       <c r="D157" s="15"/>
       <c r="E157" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F157" s="35"/>
       <c r="G157" s="15"/>
     </row>
     <row r="158" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A158" s="15"/>
       <c r="B158" s="20"/>
       <c r="C158" s="21"/>
       <c r="D158" s="15"/>
       <c r="E158" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F158" s="35"/>
       <c r="G158" s="15"/>
     </row>
     <row r="159" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A159" s="15"/>
       <c r="B159" s="20"/>
       <c r="C159" s="21"/>
       <c r="D159" s="15"/>
-      <c r="E159" s="83" t="s">
+      <c r="E159" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="F159" s="84"/>
+      <c r="F159" s="75"/>
       <c r="G159" s="15"/>
     </row>
     <row r="160" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A160" s="15"/>
       <c r="B160" s="20"/>
       <c r="C160" s="21"/>
       <c r="D160" s="15"/>
       <c r="E160" s="20" t="s">
         <v>127</v>
       </c>
       <c r="F160" s="35"/>
       <c r="G160" s="15"/>
     </row>
     <row r="161" spans="1:7" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A161" s="15"/>
       <c r="B161" s="20"/>
       <c r="C161" s="21"/>
       <c r="D161" s="15"/>
       <c r="E161" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F161" s="35"/>
       <c r="G161" s="15"/>
     </row>
     <row r="162" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A162" s="15"/>
       <c r="B162" s="7"/>
       <c r="C162" s="15"/>
       <c r="D162" s="15"/>
       <c r="E162" s="15"/>
       <c r="F162" s="15"/>
       <c r="G162" s="15"/>
     </row>
     <row r="163" spans="1:7" ht="12.65" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A163" s="15"/>
-      <c r="B163" s="89" t="s">
+      <c r="B163" s="66" t="s">
         <v>184</v>
       </c>
-      <c r="C163" s="77" t="s">
+      <c r="C163" s="68" t="s">
         <v>183</v>
       </c>
       <c r="D163" s="15"/>
       <c r="E163" s="20" t="s">
         <v>115</v>
       </c>
       <c r="F163" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G163" s="15"/>
     </row>
     <row r="164" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A164" s="15"/>
-      <c r="B164" s="91"/>
-      <c r="C164" s="78"/>
+      <c r="B164" s="67"/>
+      <c r="C164" s="69"/>
       <c r="D164" s="15"/>
       <c r="E164" s="20" t="s">
         <v>120</v>
       </c>
       <c r="F164" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G164" s="15"/>
     </row>
     <row r="165" spans="1:7" ht="12.65" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A165" s="15"/>
-      <c r="B165" s="89" t="s">
+      <c r="B165" s="66" t="s">
         <v>185</v>
       </c>
-      <c r="C165" s="78"/>
+      <c r="C165" s="69"/>
       <c r="D165" s="15"/>
       <c r="E165" s="20" t="s">
         <v>121</v>
       </c>
       <c r="F165" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G165" s="15"/>
     </row>
     <row r="166" spans="1:7" ht="12.65" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A166" s="15"/>
-      <c r="B166" s="91"/>
-      <c r="C166" s="79"/>
+      <c r="B166" s="67"/>
+      <c r="C166" s="70"/>
       <c r="D166" s="15"/>
       <c r="E166" s="29" t="s">
         <v>123</v>
       </c>
       <c r="F166" s="51">
         <v>46033</v>
       </c>
       <c r="G166" s="15"/>
     </row>
     <row r="167" spans="1:7" hidden="1" outlineLevel="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A167" s="15"/>
       <c r="B167" s="15"/>
       <c r="C167" s="15"/>
       <c r="D167" s="15"/>
       <c r="E167" s="15"/>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
     </row>
     <row r="168" spans="1:7" ht="36" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A168" s="15"/>
-      <c r="B168" s="96" t="s">
+      <c r="B168" s="71" t="s">
         <v>195</v>
       </c>
-      <c r="C168" s="97"/>
-[...2 lines deleted...]
-      <c r="F168" s="97"/>
+      <c r="C168" s="72"/>
+      <c r="D168" s="72"/>
+      <c r="E168" s="72"/>
+      <c r="F168" s="72"/>
       <c r="G168" s="15"/>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A169" s="15"/>
       <c r="B169" s="15"/>
       <c r="C169" s="15"/>
       <c r="D169" s="15"/>
       <c r="E169" s="15"/>
       <c r="F169" s="15"/>
       <c r="G169" s="15"/>
     </row>
     <row r="170" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A170" s="15"/>
       <c r="B170" s="47" t="s">
         <v>197</v>
       </c>
-      <c r="C170" s="80" t="s">
+      <c r="C170" s="82" t="s">
         <v>200</v>
       </c>
-      <c r="D170" s="81"/>
-[...1 lines deleted...]
-      <c r="F170" s="82"/>
+      <c r="D170" s="83"/>
+      <c r="E170" s="83"/>
+      <c r="F170" s="84"/>
       <c r="G170" s="15"/>
     </row>
     <row r="171" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A171" s="15"/>
       <c r="B171" s="54" t="s">
         <v>236</v>
       </c>
-      <c r="C171" s="57" t="s">
+      <c r="C171" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D171" s="58"/>
-[...1 lines deleted...]
-      <c r="F171" s="59"/>
+      <c r="D171" s="61"/>
+      <c r="E171" s="61"/>
+      <c r="F171" s="62"/>
       <c r="G171" s="15"/>
     </row>
     <row r="172" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A172" s="15"/>
       <c r="B172" s="54" t="str">
         <f>IF(OR(C171="Please Select",C171="No"),"","SupplyOn Message Structure (please select CSV or Boost)")</f>
         <v/>
       </c>
-      <c r="C172" s="57" t="s">
+      <c r="C172" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D172" s="58"/>
-[...1 lines deleted...]
-      <c r="F172" s="59"/>
+      <c r="D172" s="61"/>
+      <c r="E172" s="61"/>
+      <c r="F172" s="62"/>
       <c r="G172" s="15"/>
     </row>
     <row r="173" spans="1:7" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A173" s="15"/>
       <c r="B173" s="29" t="str">
         <f>IF(C171="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C173" s="64" t="s">
+      <c r="C173" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D173" s="65"/>
-[...1 lines deleted...]
-      <c r="F173" s="66"/>
+      <c r="D173" s="98"/>
+      <c r="E173" s="98"/>
+      <c r="F173" s="99"/>
       <c r="G173" s="15"/>
     </row>
     <row r="174" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A174" s="45"/>
       <c r="B174" s="53" t="str">
         <f>IF(C173="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C174" s="67"/>
-[...2 lines deleted...]
-      <c r="F174" s="69"/>
+      <c r="C174" s="60"/>
+      <c r="D174" s="61"/>
+      <c r="E174" s="61"/>
+      <c r="F174" s="62"/>
       <c r="G174" s="45"/>
     </row>
     <row r="175" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A175" s="45"/>
       <c r="B175" s="55" t="str">
         <f>IF(C171="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C175" s="71" t="str">
+      <c r="C175" s="76" t="str">
         <f>IF(C171="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D175" s="72"/>
-[...1 lines deleted...]
-      <c r="F175" s="73"/>
+      <c r="D175" s="77"/>
+      <c r="E175" s="77"/>
+      <c r="F175" s="78"/>
       <c r="G175" s="45"/>
     </row>
     <row r="176" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A176" s="15"/>
       <c r="B176" s="47" t="s">
         <v>230</v>
       </c>
-      <c r="C176" s="80" t="s">
+      <c r="C176" s="82" t="s">
         <v>217</v>
       </c>
-      <c r="D176" s="81"/>
-[...1 lines deleted...]
-      <c r="F176" s="82"/>
+      <c r="D176" s="83"/>
+      <c r="E176" s="83"/>
+      <c r="F176" s="84"/>
       <c r="G176" s="15"/>
     </row>
     <row r="177" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A177" s="15"/>
       <c r="B177" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C177" s="57" t="s">
+      <c r="C177" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D177" s="58"/>
-[...1 lines deleted...]
-      <c r="F177" s="59"/>
+      <c r="D177" s="61"/>
+      <c r="E177" s="61"/>
+      <c r="F177" s="62"/>
       <c r="G177" s="15"/>
     </row>
     <row r="178" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A178" s="15"/>
       <c r="B178" s="54" t="str">
         <f>IF(OR(C177="Please Select",C177="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C178" s="57" t="s">
+      <c r="C178" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D178" s="58"/>
-[...1 lines deleted...]
-      <c r="F178" s="59"/>
+      <c r="D178" s="61"/>
+      <c r="E178" s="61"/>
+      <c r="F178" s="62"/>
       <c r="G178" s="15"/>
     </row>
     <row r="179" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A179" s="15"/>
       <c r="B179" s="29" t="str">
         <f>IF(C177="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C179" s="64" t="s">
+      <c r="C179" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D179" s="65"/>
-[...1 lines deleted...]
-      <c r="F179" s="66"/>
+      <c r="D179" s="98"/>
+      <c r="E179" s="98"/>
+      <c r="F179" s="99"/>
       <c r="G179" s="15"/>
     </row>
     <row r="180" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A180" s="45"/>
       <c r="B180" s="53" t="str">
         <f>IF(C179="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C180" s="67"/>
-[...2 lines deleted...]
-      <c r="F180" s="69"/>
+      <c r="C180" s="60"/>
+      <c r="D180" s="61"/>
+      <c r="E180" s="61"/>
+      <c r="F180" s="62"/>
       <c r="G180" s="45"/>
     </row>
     <row r="181" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A181" s="45"/>
       <c r="B181" s="55" t="str">
         <f>IF(C177="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C181" s="71" t="str">
+      <c r="C181" s="76" t="str">
         <f>IF(C177="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D181" s="72"/>
-[...1 lines deleted...]
-      <c r="F181" s="73"/>
+      <c r="D181" s="77"/>
+      <c r="E181" s="77"/>
+      <c r="F181" s="78"/>
       <c r="G181" s="45"/>
     </row>
     <row r="182" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A182" s="15"/>
       <c r="B182" s="47" t="s">
         <v>231</v>
       </c>
-      <c r="C182" s="80" t="s">
+      <c r="C182" s="82" t="s">
         <v>190</v>
       </c>
-      <c r="D182" s="81"/>
-[...1 lines deleted...]
-      <c r="F182" s="82"/>
+      <c r="D182" s="83"/>
+      <c r="E182" s="83"/>
+      <c r="F182" s="84"/>
       <c r="G182" s="15"/>
     </row>
     <row r="183" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A183" s="15"/>
       <c r="B183" s="54" t="s">
         <v>229</v>
       </c>
-      <c r="C183" s="57" t="s">
+      <c r="C183" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D183" s="58"/>
-[...1 lines deleted...]
-      <c r="F183" s="59"/>
+      <c r="D183" s="61"/>
+      <c r="E183" s="61"/>
+      <c r="F183" s="62"/>
       <c r="G183" s="15"/>
     </row>
     <row r="184" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A184" s="15"/>
       <c r="B184" s="54" t="str">
         <f>IF(OR(C183="Please Select",C183="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C184" s="57" t="s">
+      <c r="C184" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D184" s="58"/>
-[...1 lines deleted...]
-      <c r="F184" s="59"/>
+      <c r="D184" s="61"/>
+      <c r="E184" s="61"/>
+      <c r="F184" s="62"/>
       <c r="G184" s="15"/>
     </row>
     <row r="185" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A185" s="15"/>
       <c r="B185" s="29" t="str">
         <f>IF(C183="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C185" s="64" t="s">
+      <c r="C185" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D185" s="65"/>
-[...1 lines deleted...]
-      <c r="F185" s="66"/>
+      <c r="D185" s="98"/>
+      <c r="E185" s="98"/>
+      <c r="F185" s="99"/>
       <c r="G185" s="15"/>
     </row>
     <row r="186" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A186" s="45"/>
       <c r="B186" s="53" t="str">
         <f>IF(C185="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C186" s="67"/>
-[...2 lines deleted...]
-      <c r="F186" s="69"/>
+      <c r="C186" s="60"/>
+      <c r="D186" s="61"/>
+      <c r="E186" s="61"/>
+      <c r="F186" s="62"/>
       <c r="G186" s="45"/>
     </row>
     <row r="187" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A187" s="45"/>
       <c r="B187" s="55" t="str">
         <f>IF(C183="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C187" s="71" t="str">
+      <c r="C187" s="76" t="str">
         <f>IF(C183="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D187" s="72"/>
-[...1 lines deleted...]
-      <c r="F187" s="73"/>
+      <c r="D187" s="77"/>
+      <c r="E187" s="77"/>
+      <c r="F187" s="78"/>
       <c r="G187" s="45"/>
     </row>
     <row r="188" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A188" s="15"/>
       <c r="B188" s="47" t="s">
         <v>232</v>
       </c>
-      <c r="C188" s="80" t="s">
+      <c r="C188" s="82" t="s">
         <v>192</v>
       </c>
-      <c r="D188" s="81"/>
-[...1 lines deleted...]
-      <c r="F188" s="82"/>
+      <c r="D188" s="83"/>
+      <c r="E188" s="83"/>
+      <c r="F188" s="84"/>
       <c r="G188" s="15"/>
     </row>
     <row r="189" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A189" s="15"/>
       <c r="B189" s="54" t="s">
         <v>236</v>
       </c>
-      <c r="C189" s="57" t="s">
+      <c r="C189" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D189" s="58"/>
-[...1 lines deleted...]
-      <c r="F189" s="59"/>
+      <c r="D189" s="61"/>
+      <c r="E189" s="61"/>
+      <c r="F189" s="62"/>
       <c r="G189" s="15"/>
     </row>
     <row r="190" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A190" s="15"/>
       <c r="B190" s="54" t="str">
         <f>IF(OR(C189="Please Select",C189="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C190" s="57" t="s">
+      <c r="C190" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D190" s="58"/>
-[...1 lines deleted...]
-      <c r="F190" s="59"/>
+      <c r="D190" s="61"/>
+      <c r="E190" s="61"/>
+      <c r="F190" s="62"/>
       <c r="G190" s="15"/>
     </row>
     <row r="191" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A191" s="15"/>
       <c r="B191" s="29" t="str">
         <f>IF(C189="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C191" s="64" t="s">
+      <c r="C191" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D191" s="65"/>
-[...1 lines deleted...]
-      <c r="F191" s="66"/>
+      <c r="D191" s="98"/>
+      <c r="E191" s="98"/>
+      <c r="F191" s="99"/>
       <c r="G191" s="15"/>
     </row>
     <row r="192" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A192" s="45"/>
       <c r="B192" s="53" t="str">
         <f>IF(C191="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C192" s="67"/>
-[...2 lines deleted...]
-      <c r="F192" s="69"/>
+      <c r="C192" s="60"/>
+      <c r="D192" s="61"/>
+      <c r="E192" s="61"/>
+      <c r="F192" s="62"/>
       <c r="G192" s="45"/>
     </row>
     <row r="193" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A193" s="45"/>
       <c r="B193" s="55" t="str">
         <f>IF(C189="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C193" s="71" t="str">
+      <c r="C193" s="76" t="str">
         <f>IF(C189="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D193" s="72"/>
-[...1 lines deleted...]
-      <c r="F193" s="73"/>
+      <c r="D193" s="77"/>
+      <c r="E193" s="77"/>
+      <c r="F193" s="78"/>
       <c r="G193" s="45"/>
     </row>
     <row r="194" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A194" s="15"/>
       <c r="B194" s="47" t="s">
         <v>233</v>
       </c>
-      <c r="C194" s="80" t="s">
+      <c r="C194" s="82" t="s">
         <v>193</v>
       </c>
-      <c r="D194" s="81"/>
-[...1 lines deleted...]
-      <c r="F194" s="82"/>
+      <c r="D194" s="83"/>
+      <c r="E194" s="83"/>
+      <c r="F194" s="84"/>
       <c r="G194" s="15"/>
     </row>
     <row r="195" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A195" s="15"/>
       <c r="B195" s="54" t="s">
         <v>236</v>
       </c>
-      <c r="C195" s="57" t="s">
+      <c r="C195" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D195" s="58"/>
-[...1 lines deleted...]
-      <c r="F195" s="59"/>
+      <c r="D195" s="61"/>
+      <c r="E195" s="61"/>
+      <c r="F195" s="62"/>
       <c r="G195" s="15"/>
     </row>
     <row r="196" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A196" s="15"/>
       <c r="B196" s="54" t="str">
         <f>IF(OR(C195="Please Select",C195="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C196" s="57" t="s">
+      <c r="C196" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D196" s="58"/>
-[...1 lines deleted...]
-      <c r="F196" s="59"/>
+      <c r="D196" s="61"/>
+      <c r="E196" s="61"/>
+      <c r="F196" s="62"/>
       <c r="G196" s="15"/>
     </row>
     <row r="197" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A197" s="15"/>
       <c r="B197" s="29" t="str">
         <f>IF(C195="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C197" s="64" t="s">
+      <c r="C197" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D197" s="65"/>
-[...1 lines deleted...]
-      <c r="F197" s="66"/>
+      <c r="D197" s="98"/>
+      <c r="E197" s="98"/>
+      <c r="F197" s="99"/>
       <c r="G197" s="15"/>
     </row>
     <row r="198" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A198" s="45"/>
       <c r="B198" s="53" t="str">
         <f>IF(C197="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C198" s="67"/>
-[...2 lines deleted...]
-      <c r="F198" s="69"/>
+      <c r="C198" s="60"/>
+      <c r="D198" s="61"/>
+      <c r="E198" s="61"/>
+      <c r="F198" s="62"/>
       <c r="G198" s="45"/>
     </row>
     <row r="199" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A199" s="45"/>
       <c r="B199" s="55" t="str">
         <f>IF(C195="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C199" s="71" t="str">
+      <c r="C199" s="76" t="str">
         <f>IF(C195="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D199" s="72"/>
-[...1 lines deleted...]
-      <c r="F199" s="73"/>
+      <c r="D199" s="77"/>
+      <c r="E199" s="77"/>
+      <c r="F199" s="78"/>
       <c r="G199" s="45"/>
     </row>
     <row r="200" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A200" s="15"/>
       <c r="B200" s="47" t="s">
         <v>234</v>
       </c>
-      <c r="C200" s="80" t="s">
+      <c r="C200" s="82" t="s">
         <v>194</v>
       </c>
-      <c r="D200" s="81"/>
-[...1 lines deleted...]
-      <c r="F200" s="82"/>
+      <c r="D200" s="83"/>
+      <c r="E200" s="83"/>
+      <c r="F200" s="84"/>
       <c r="G200" s="15"/>
     </row>
     <row r="201" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A201" s="15"/>
       <c r="B201" s="54" t="s">
         <v>236</v>
       </c>
-      <c r="C201" s="57" t="s">
+      <c r="C201" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D201" s="58"/>
-[...1 lines deleted...]
-      <c r="F201" s="59"/>
+      <c r="D201" s="61"/>
+      <c r="E201" s="61"/>
+      <c r="F201" s="62"/>
       <c r="G201" s="15"/>
     </row>
     <row r="202" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A202" s="15"/>
       <c r="B202" s="54" t="str">
         <f>IF(OR(C201="Please Select",C201="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C202" s="57" t="s">
+      <c r="C202" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D202" s="58"/>
-[...1 lines deleted...]
-      <c r="F202" s="59"/>
+      <c r="D202" s="61"/>
+      <c r="E202" s="61"/>
+      <c r="F202" s="62"/>
       <c r="G202" s="15"/>
     </row>
     <row r="203" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A203" s="15"/>
       <c r="B203" s="29" t="str">
         <f>IF(C201="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C203" s="64" t="s">
+      <c r="C203" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D203" s="65"/>
-[...1 lines deleted...]
-      <c r="F203" s="66"/>
+      <c r="D203" s="98"/>
+      <c r="E203" s="98"/>
+      <c r="F203" s="99"/>
       <c r="G203" s="15"/>
     </row>
     <row r="204" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A204" s="45"/>
       <c r="B204" s="53" t="str">
         <f>IF(C203="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C204" s="67"/>
-[...2 lines deleted...]
-      <c r="F204" s="69"/>
+      <c r="C204" s="60"/>
+      <c r="D204" s="61"/>
+      <c r="E204" s="61"/>
+      <c r="F204" s="62"/>
       <c r="G204" s="45"/>
     </row>
     <row r="205" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A205" s="45"/>
       <c r="B205" s="55" t="str">
         <f>IF(C201="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C205" s="71" t="str">
+      <c r="C205" s="76" t="str">
         <f>IF(C201="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D205" s="72"/>
-[...1 lines deleted...]
-      <c r="F205" s="73"/>
+      <c r="D205" s="77"/>
+      <c r="E205" s="77"/>
+      <c r="F205" s="78"/>
       <c r="G205" s="45"/>
     </row>
     <row r="206" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A206" s="15"/>
       <c r="B206" s="47" t="s">
         <v>235</v>
       </c>
-      <c r="C206" s="80" t="s">
+      <c r="C206" s="82" t="s">
         <v>199</v>
       </c>
-      <c r="D206" s="81"/>
-[...1 lines deleted...]
-      <c r="F206" s="82"/>
+      <c r="D206" s="83"/>
+      <c r="E206" s="83"/>
+      <c r="F206" s="84"/>
       <c r="G206" s="15"/>
     </row>
     <row r="207" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A207" s="15"/>
       <c r="B207" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C207" s="57" t="s">
+      <c r="C207" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D207" s="58"/>
-[...1 lines deleted...]
-      <c r="F207" s="59"/>
+      <c r="D207" s="61"/>
+      <c r="E207" s="61"/>
+      <c r="F207" s="62"/>
       <c r="G207" s="15"/>
     </row>
     <row r="208" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A208" s="15"/>
       <c r="B208" s="54" t="str">
         <f>IF(OR(C207="Please Select",C207="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C208" s="57" t="s">
+      <c r="C208" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D208" s="58"/>
-[...1 lines deleted...]
-      <c r="F208" s="59"/>
+      <c r="D208" s="61"/>
+      <c r="E208" s="61"/>
+      <c r="F208" s="62"/>
       <c r="G208" s="15"/>
     </row>
     <row r="209" spans="1:7" ht="13.4" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A209" s="15"/>
       <c r="B209" s="29" t="str">
         <f>IF(C207="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C209" s="64" t="s">
+      <c r="C209" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D209" s="65"/>
-[...1 lines deleted...]
-      <c r="F209" s="66"/>
+      <c r="D209" s="98"/>
+      <c r="E209" s="98"/>
+      <c r="F209" s="99"/>
       <c r="G209" s="15"/>
     </row>
     <row r="210" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A210" s="45"/>
       <c r="B210" s="53" t="str">
         <f>IF(C209="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C210" s="67"/>
-[...2 lines deleted...]
-      <c r="F210" s="69"/>
+      <c r="C210" s="60"/>
+      <c r="D210" s="61"/>
+      <c r="E210" s="61"/>
+      <c r="F210" s="62"/>
       <c r="G210" s="45"/>
     </row>
     <row r="211" spans="1:7" s="46" customFormat="1" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A211" s="45"/>
       <c r="B211" s="55" t="str">
         <f>IF(C207="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C211" s="71" t="str">
+      <c r="C211" s="76" t="str">
         <f>IF(C207="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D211" s="72"/>
-[...1 lines deleted...]
-      <c r="F211" s="73"/>
+      <c r="D211" s="77"/>
+      <c r="E211" s="77"/>
+      <c r="F211" s="78"/>
       <c r="G211" s="45"/>
     </row>
     <row r="212" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A212" s="15"/>
       <c r="B212" s="15"/>
       <c r="C212" s="15"/>
       <c r="D212" s="15"/>
       <c r="E212" s="15"/>
       <c r="F212" s="15"/>
       <c r="G212" s="15"/>
     </row>
     <row r="213" spans="1:7" ht="36" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A213" s="15"/>
-      <c r="B213" s="96" t="s">
+      <c r="B213" s="71" t="s">
         <v>196</v>
       </c>
-      <c r="C213" s="97"/>
-[...2 lines deleted...]
-      <c r="F213" s="97"/>
+      <c r="C213" s="72"/>
+      <c r="D213" s="72"/>
+      <c r="E213" s="72"/>
+      <c r="F213" s="72"/>
       <c r="G213" s="15"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A214" s="15"/>
       <c r="B214" s="15"/>
       <c r="C214" s="15"/>
       <c r="D214" s="15"/>
       <c r="E214" s="15"/>
       <c r="F214" s="15"/>
       <c r="G214" s="15"/>
     </row>
     <row r="215" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A215" s="15"/>
       <c r="B215" s="47" t="s">
         <v>201</v>
       </c>
-      <c r="C215" s="70" t="s">
+      <c r="C215" s="85" t="s">
         <v>205</v>
       </c>
-      <c r="D215" s="70"/>
-[...1 lines deleted...]
-      <c r="F215" s="70"/>
+      <c r="D215" s="85"/>
+      <c r="E215" s="85"/>
+      <c r="F215" s="85"/>
       <c r="G215" s="15"/>
     </row>
     <row r="216" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A216" s="15"/>
       <c r="B216" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C216" s="57" t="s">
+      <c r="C216" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D216" s="58"/>
-[...1 lines deleted...]
-      <c r="F216" s="59"/>
+      <c r="D216" s="61"/>
+      <c r="E216" s="61"/>
+      <c r="F216" s="62"/>
       <c r="G216" s="15"/>
     </row>
     <row r="217" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A217" s="15"/>
       <c r="B217" s="54" t="str">
         <f>IF(OR(C216="Please Select",C216="No"),"","SupplyOn Message Structure (please select CSV or Boost)")</f>
         <v/>
       </c>
-      <c r="C217" s="57" t="s">
+      <c r="C217" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D217" s="58"/>
-[...1 lines deleted...]
-      <c r="F217" s="59"/>
+      <c r="D217" s="61"/>
+      <c r="E217" s="61"/>
+      <c r="F217" s="62"/>
       <c r="G217" s="15"/>
     </row>
     <row r="218" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A218" s="15"/>
       <c r="B218" s="29" t="str">
         <f>IF(C216="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C218" s="64" t="s">
+      <c r="C218" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D218" s="65"/>
-[...1 lines deleted...]
-      <c r="F218" s="66"/>
+      <c r="D218" s="98"/>
+      <c r="E218" s="98"/>
+      <c r="F218" s="99"/>
       <c r="G218" s="15"/>
     </row>
     <row r="219" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A219" s="15"/>
       <c r="B219" s="53" t="str">
         <f>IF(C218="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C219" s="67"/>
-[...2 lines deleted...]
-      <c r="F219" s="69"/>
+      <c r="C219" s="60"/>
+      <c r="D219" s="61"/>
+      <c r="E219" s="61"/>
+      <c r="F219" s="62"/>
       <c r="G219" s="15"/>
     </row>
     <row r="220" spans="1:7" ht="13.5" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A220" s="15"/>
       <c r="B220" s="55" t="str">
         <f>IF(C216="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C220" s="71" t="str">
+      <c r="C220" s="76" t="str">
         <f>IF(C216="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D220" s="72"/>
-[...1 lines deleted...]
-      <c r="F220" s="73"/>
+      <c r="D220" s="77"/>
+      <c r="E220" s="77"/>
+      <c r="F220" s="78"/>
       <c r="G220" s="15"/>
     </row>
     <row r="221" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A221" s="15"/>
       <c r="B221" s="47" t="s">
         <v>203</v>
       </c>
-      <c r="C221" s="98" t="s">
+      <c r="C221" s="79" t="s">
         <v>206</v>
       </c>
-      <c r="D221" s="99"/>
-[...1 lines deleted...]
-      <c r="F221" s="100"/>
+      <c r="D221" s="80"/>
+      <c r="E221" s="80"/>
+      <c r="F221" s="81"/>
       <c r="G221" s="15"/>
     </row>
     <row r="222" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A222" s="15"/>
       <c r="B222" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C222" s="57" t="s">
+      <c r="C222" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D222" s="58"/>
-[...1 lines deleted...]
-      <c r="F222" s="59"/>
+      <c r="D222" s="61"/>
+      <c r="E222" s="61"/>
+      <c r="F222" s="62"/>
       <c r="G222" s="15"/>
     </row>
     <row r="223" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A223" s="15"/>
       <c r="B223" s="54" t="str">
         <f>IF(OR(C222="Please Select",C222="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C223" s="57" t="s">
+      <c r="C223" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D223" s="58"/>
-[...1 lines deleted...]
-      <c r="F223" s="59"/>
+      <c r="D223" s="61"/>
+      <c r="E223" s="61"/>
+      <c r="F223" s="62"/>
       <c r="G223" s="15"/>
     </row>
     <row r="224" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A224" s="15"/>
       <c r="B224" s="29" t="str">
         <f>IF(C222="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C224" s="64" t="s">
+      <c r="C224" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D224" s="65"/>
-[...1 lines deleted...]
-      <c r="F224" s="66"/>
+      <c r="D224" s="98"/>
+      <c r="E224" s="98"/>
+      <c r="F224" s="99"/>
       <c r="G224" s="15"/>
     </row>
     <row r="225" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A225" s="15"/>
       <c r="B225" s="53" t="str">
         <f>IF(C224="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C225" s="67"/>
-[...2 lines deleted...]
-      <c r="F225" s="69"/>
+      <c r="C225" s="60"/>
+      <c r="D225" s="61"/>
+      <c r="E225" s="61"/>
+      <c r="F225" s="62"/>
       <c r="G225" s="15"/>
     </row>
     <row r="226" spans="1:7" ht="13.5" hidden="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A226" s="15"/>
       <c r="B226" s="55" t="str">
         <f>IF(C222="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C226" s="60" t="str">
+      <c r="C226" s="63" t="str">
         <f>IF(C222="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D226" s="61"/>
-[...1 lines deleted...]
-      <c r="F226" s="62"/>
+      <c r="D226" s="64"/>
+      <c r="E226" s="64"/>
+      <c r="F226" s="65"/>
       <c r="G226" s="15"/>
     </row>
     <row r="227" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A227" s="15"/>
       <c r="B227" s="47" t="s">
         <v>202</v>
       </c>
-      <c r="C227" s="63" t="s">
+      <c r="C227" s="73" t="s">
         <v>207</v>
       </c>
-      <c r="D227" s="63"/>
-[...1 lines deleted...]
-      <c r="F227" s="63"/>
+      <c r="D227" s="73"/>
+      <c r="E227" s="73"/>
+      <c r="F227" s="73"/>
       <c r="G227" s="15"/>
     </row>
     <row r="228" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A228" s="15"/>
       <c r="B228" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C228" s="57" t="s">
+      <c r="C228" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D228" s="58"/>
-[...1 lines deleted...]
-      <c r="F228" s="59"/>
+      <c r="D228" s="61"/>
+      <c r="E228" s="61"/>
+      <c r="F228" s="62"/>
       <c r="G228" s="15"/>
     </row>
     <row r="229" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A229" s="15"/>
       <c r="B229" s="54" t="str">
         <f>IF(OR(C228="Please Select",C228="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C229" s="57" t="s">
+      <c r="C229" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D229" s="58"/>
-[...1 lines deleted...]
-      <c r="F229" s="59"/>
+      <c r="D229" s="61"/>
+      <c r="E229" s="61"/>
+      <c r="F229" s="62"/>
       <c r="G229" s="15"/>
     </row>
     <row r="230" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A230" s="15"/>
       <c r="B230" s="29" t="str">
         <f>IF(C228="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C230" s="64" t="s">
+      <c r="C230" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D230" s="65"/>
-[...1 lines deleted...]
-      <c r="F230" s="66"/>
+      <c r="D230" s="98"/>
+      <c r="E230" s="98"/>
+      <c r="F230" s="99"/>
       <c r="G230" s="15"/>
     </row>
     <row r="231" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A231" s="15"/>
       <c r="B231" s="53" t="str">
         <f>IF(C230="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C231" s="67"/>
-[...2 lines deleted...]
-      <c r="F231" s="69"/>
+      <c r="C231" s="60"/>
+      <c r="D231" s="61"/>
+      <c r="E231" s="61"/>
+      <c r="F231" s="62"/>
       <c r="G231" s="15"/>
     </row>
     <row r="232" spans="1:7" ht="13.5" hidden="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A232" s="15"/>
       <c r="B232" s="55" t="str">
         <f>IF(C228="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C232" s="60" t="str">
+      <c r="C232" s="63" t="str">
         <f>IF(C228="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D232" s="61"/>
-[...1 lines deleted...]
-      <c r="F232" s="62"/>
+      <c r="D232" s="64"/>
+      <c r="E232" s="64"/>
+      <c r="F232" s="65"/>
       <c r="G232" s="15"/>
     </row>
     <row r="233" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A233" s="15"/>
       <c r="B233" s="49" t="s">
         <v>204</v>
       </c>
-      <c r="C233" s="63" t="s">
+      <c r="C233" s="73" t="s">
         <v>210</v>
       </c>
-      <c r="D233" s="63"/>
-[...1 lines deleted...]
-      <c r="F233" s="63"/>
+      <c r="D233" s="73"/>
+      <c r="E233" s="73"/>
+      <c r="F233" s="73"/>
       <c r="G233" s="15"/>
     </row>
     <row r="234" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A234" s="15"/>
       <c r="B234" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C234" s="57" t="s">
+      <c r="C234" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D234" s="58"/>
-[...1 lines deleted...]
-      <c r="F234" s="59"/>
+      <c r="D234" s="61"/>
+      <c r="E234" s="61"/>
+      <c r="F234" s="62"/>
       <c r="G234" s="15"/>
     </row>
     <row r="235" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A235" s="15"/>
       <c r="B235" s="54" t="str">
         <f>IF(OR(C234="Please Select",C234="No"),"","Message Structure (CSV or Boost XML?)")</f>
         <v/>
       </c>
-      <c r="C235" s="57" t="s">
+      <c r="C235" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D235" s="58"/>
-[...1 lines deleted...]
-      <c r="F235" s="59"/>
+      <c r="D235" s="61"/>
+      <c r="E235" s="61"/>
+      <c r="F235" s="62"/>
       <c r="G235" s="15"/>
     </row>
     <row r="236" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A236" s="15"/>
       <c r="B236" s="29" t="str">
         <f>IF(C234="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C236" s="64" t="s">
+      <c r="C236" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D236" s="65"/>
-[...1 lines deleted...]
-      <c r="F236" s="66"/>
+      <c r="D236" s="98"/>
+      <c r="E236" s="98"/>
+      <c r="F236" s="99"/>
       <c r="G236" s="15"/>
     </row>
     <row r="237" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A237" s="15"/>
       <c r="B237" s="53" t="str">
         <f>IF(C236="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C237" s="67"/>
-[...2 lines deleted...]
-      <c r="F237" s="69"/>
+      <c r="C237" s="60"/>
+      <c r="D237" s="61"/>
+      <c r="E237" s="61"/>
+      <c r="F237" s="62"/>
       <c r="G237" s="15"/>
     </row>
     <row r="238" spans="1:7" ht="13.5" hidden="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A238" s="15"/>
       <c r="B238" s="55" t="str">
         <f>IF(C234="Yes","Link to Help Center M2M/EDI","")</f>
         <v/>
       </c>
-      <c r="C238" s="60" t="str">
+      <c r="C238" s="63" t="str">
         <f>IF(C234="Yes","https://supportcenter.supplyon.com/en/hc/article/administration/m2m-edi-connection/edi-airsupply","")</f>
         <v/>
       </c>
-      <c r="D238" s="61"/>
-[...1 lines deleted...]
-      <c r="F238" s="62"/>
+      <c r="D238" s="64"/>
+      <c r="E238" s="64"/>
+      <c r="F238" s="65"/>
       <c r="G238" s="15"/>
     </row>
     <row r="239" spans="1:7" ht="13" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A239" s="15"/>
       <c r="B239" s="49" t="s">
         <v>259</v>
       </c>
-      <c r="C239" s="70" t="s">
+      <c r="C239" s="85" t="s">
         <v>208</v>
       </c>
-      <c r="D239" s="70"/>
-[...1 lines deleted...]
-      <c r="F239" s="70"/>
+      <c r="D239" s="85"/>
+      <c r="E239" s="85"/>
+      <c r="F239" s="85"/>
       <c r="G239" s="15"/>
     </row>
     <row r="240" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A240" s="15"/>
       <c r="B240" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C240" s="57" t="s">
+      <c r="C240" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D240" s="58"/>
-[...1 lines deleted...]
-      <c r="F240" s="59"/>
+      <c r="D240" s="61"/>
+      <c r="E240" s="61"/>
+      <c r="F240" s="62"/>
       <c r="G240" s="15"/>
     </row>
     <row r="241" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A241" s="15"/>
       <c r="B241" s="54" t="str">
         <f>IF(OR(C240="Please Select",C240="No"),"","Message Structure")</f>
         <v/>
       </c>
       <c r="C241" s="57" t="str">
         <f>IF(C240="Yes","EDIFACT","")</f>
         <v/>
       </c>
       <c r="D241" s="58"/>
       <c r="E241" s="58"/>
       <c r="F241" s="59"/>
       <c r="G241" s="15"/>
     </row>
     <row r="242" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A242" s="15"/>
       <c r="B242" s="29" t="str">
         <f>IF(C240="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C242" s="64" t="s">
+      <c r="C242" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="D242" s="65"/>
-[...1 lines deleted...]
-      <c r="F242" s="66"/>
+      <c r="D242" s="98"/>
+      <c r="E242" s="98"/>
+      <c r="F242" s="99"/>
       <c r="G242" s="15"/>
     </row>
     <row r="243" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A243" s="15"/>
       <c r="B243" s="53" t="str">
         <f>IF(C242="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C243" s="67"/>
-[...2 lines deleted...]
-      <c r="F243" s="69"/>
+      <c r="C243" s="60"/>
+      <c r="D243" s="61"/>
+      <c r="E243" s="61"/>
+      <c r="F243" s="62"/>
       <c r="G243" s="15"/>
     </row>
     <row r="244" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A244" s="15"/>
       <c r="B244" s="29" t="str">
         <f>IF(C240="Yes","Integration Guide","")</f>
         <v/>
       </c>
       <c r="C244" s="57" t="str">
         <f>IF(C240="Yes","https://supportcenter.supplyon.com/system/files/content-public/document/supplyon_einvoicing_integration_guide.pdf","")</f>
         <v/>
       </c>
       <c r="D244" s="58"/>
       <c r="E244" s="58"/>
       <c r="F244" s="59"/>
       <c r="G244" s="15"/>
     </row>
     <row r="245" spans="1:7" ht="13.5" hidden="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A245" s="15"/>
       <c r="B245" s="55" t="str">
         <f>IF(C240="Yes","VDA Implementation Guide","")</f>
         <v/>
       </c>
-      <c r="C245" s="60" t="str">
+      <c r="C245" s="63" t="str">
         <f>IF(C240="Yes","VDA-4938-P2-Global-INVOIC-V3p0-2022-08","")</f>
         <v/>
       </c>
-      <c r="D245" s="61"/>
-[...1 lines deleted...]
-      <c r="F245" s="62"/>
+      <c r="D245" s="64"/>
+      <c r="E245" s="64"/>
+      <c r="F245" s="65"/>
       <c r="G245" s="15"/>
     </row>
     <row r="246" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A246" s="15"/>
       <c r="B246" s="49" t="s">
         <v>260</v>
       </c>
-      <c r="C246" s="63" t="s">
+      <c r="C246" s="73" t="s">
         <v>209</v>
       </c>
-      <c r="D246" s="63"/>
-[...1 lines deleted...]
-      <c r="F246" s="63"/>
+      <c r="D246" s="73"/>
+      <c r="E246" s="73"/>
+      <c r="F246" s="73"/>
       <c r="G246" s="15"/>
     </row>
     <row r="247" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A247" s="15"/>
       <c r="B247" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C247" s="57" t="s">
+      <c r="C247" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D247" s="58"/>
-[...1 lines deleted...]
-      <c r="F247" s="59"/>
+      <c r="D247" s="61"/>
+      <c r="E247" s="61"/>
+      <c r="F247" s="62"/>
       <c r="G247" s="15"/>
     </row>
     <row r="248" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A248" s="15"/>
       <c r="B248" s="54" t="str">
         <f>IF(OR(C247="Please Select",C247="No"),"","Message Structure")</f>
         <v/>
       </c>
       <c r="C248" s="57" t="str">
         <f>IF(C247="Yes","UBL XML","")</f>
         <v/>
       </c>
       <c r="D248" s="58"/>
       <c r="E248" s="58"/>
       <c r="F248" s="59"/>
       <c r="G248" s="15"/>
     </row>
     <row r="249" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A249" s="15"/>
       <c r="B249" s="29" t="str">
         <f>IF(C247="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C249" s="57" t="s">
+      <c r="C249" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D249" s="58"/>
-[...1 lines deleted...]
-      <c r="F249" s="59"/>
+      <c r="D249" s="61"/>
+      <c r="E249" s="61"/>
+      <c r="F249" s="62"/>
       <c r="G249" s="15"/>
     </row>
     <row r="250" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A250" s="15"/>
       <c r="B250" s="53" t="str">
         <f>IF(C249="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C250" s="67"/>
-[...2 lines deleted...]
-      <c r="F250" s="69"/>
+      <c r="C250" s="60"/>
+      <c r="D250" s="61"/>
+      <c r="E250" s="61"/>
+      <c r="F250" s="62"/>
       <c r="G250" s="15"/>
     </row>
     <row r="251" spans="1:7" ht="15" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A251" s="15"/>
       <c r="B251" s="29" t="str">
         <f>IF(C247="Yes","Integration Guide","")</f>
         <v/>
       </c>
       <c r="C251" s="57" t="str">
         <f>IF(C247="Yes","https://supportcenter.supplyon.com/system/files/content-public/document/supplyon_einvoicing_integration_guide.pdf","")</f>
         <v/>
       </c>
       <c r="D251" s="58"/>
       <c r="E251" s="58"/>
       <c r="F251" s="59"/>
       <c r="G251" s="15"/>
     </row>
     <row r="252" spans="1:7" ht="15" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A252" s="15"/>
       <c r="B252" s="55" t="str">
         <f>IF(C247="Yes","VDA Implementation Guide","")</f>
         <v/>
       </c>
-      <c r="C252" s="60" t="str">
+      <c r="C252" s="63" t="str">
         <f>IF(C247="Yes","VDA-4938-P2-Global-INVOIC-V3p0-2022-08","")</f>
         <v/>
       </c>
-      <c r="D252" s="61"/>
-[...1 lines deleted...]
-      <c r="F252" s="62"/>
+      <c r="D252" s="64"/>
+      <c r="E252" s="64"/>
+      <c r="F252" s="65"/>
       <c r="G252" s="15"/>
     </row>
     <row r="253" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A253" s="15"/>
       <c r="B253" s="49" t="s">
         <v>261</v>
       </c>
-      <c r="C253" s="63" t="s">
+      <c r="C253" s="73" t="s">
         <v>211</v>
       </c>
-      <c r="D253" s="63"/>
-[...1 lines deleted...]
-      <c r="F253" s="63"/>
+      <c r="D253" s="73"/>
+      <c r="E253" s="73"/>
+      <c r="F253" s="73"/>
       <c r="G253" s="15"/>
     </row>
     <row r="254" spans="1:7" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A254" s="15"/>
       <c r="B254" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="C254" s="57" t="s">
+      <c r="C254" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D254" s="58"/>
-[...1 lines deleted...]
-      <c r="F254" s="59"/>
+      <c r="D254" s="61"/>
+      <c r="E254" s="61"/>
+      <c r="F254" s="62"/>
       <c r="G254" s="15"/>
     </row>
     <row r="255" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A255" s="15"/>
       <c r="B255" s="54" t="str">
         <f>IF(OR(C254="Please Select",C254="No"),"","Message Structure")</f>
         <v/>
       </c>
       <c r="C255" s="57" t="str">
         <f>IF(C254="Yes","UBL XML","")</f>
         <v/>
       </c>
       <c r="D255" s="58"/>
       <c r="E255" s="58"/>
       <c r="F255" s="59"/>
       <c r="G255" s="15"/>
     </row>
     <row r="256" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A256" s="15"/>
       <c r="B256" s="29" t="str">
         <f>IF(C254="Yes","AS2 Message Subject","")</f>
         <v/>
       </c>
-      <c r="C256" s="57" t="s">
+      <c r="C256" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="D256" s="58"/>
-[...1 lines deleted...]
-      <c r="F256" s="59"/>
+      <c r="D256" s="61"/>
+      <c r="E256" s="61"/>
+      <c r="F256" s="62"/>
       <c r="G256" s="15"/>
     </row>
     <row r="257" spans="1:7" ht="13" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A257" s="15"/>
       <c r="B257" s="53" t="str">
         <f>IF(C256="Use Custom","Custom AS2 Message Subject (please provide)","")</f>
         <v/>
       </c>
-      <c r="C257" s="67"/>
-[...2 lines deleted...]
-      <c r="F257" s="69"/>
+      <c r="C257" s="60"/>
+      <c r="D257" s="61"/>
+      <c r="E257" s="61"/>
+      <c r="F257" s="62"/>
       <c r="G257" s="15"/>
     </row>
     <row r="258" spans="1:7" ht="15" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="A258" s="15"/>
       <c r="B258" s="29" t="str">
         <f>IF(C254="Yes","Integration Guide","")</f>
         <v/>
       </c>
       <c r="C258" s="57" t="str">
         <f>IF(C254="Yes","https://supportcenter.supplyon.com/system/files/content-public/document/supplyon_einvoicing_integration_guide.pdf","")</f>
         <v/>
       </c>
       <c r="D258" s="58"/>
       <c r="E258" s="58"/>
       <c r="F258" s="59"/>
       <c r="G258" s="15"/>
     </row>
     <row r="259" spans="1:7" ht="15" hidden="1" customHeight="1" outlineLevel="2" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A259" s="15"/>
       <c r="B259" s="55" t="str">
         <f>IF(C254="Yes","VDA Implementation Guide","")</f>
         <v/>
       </c>
-      <c r="C259" s="60" t="str">
+      <c r="C259" s="63" t="str">
         <f>IF(C254="Yes","VDA-4938-P2-Global-INVOIC-V3p0-2022-08","")</f>
         <v/>
       </c>
-      <c r="D259" s="61"/>
-[...1 lines deleted...]
-      <c r="F259" s="62"/>
+      <c r="D259" s="64"/>
+      <c r="E259" s="64"/>
+      <c r="F259" s="65"/>
       <c r="G259" s="15"/>
     </row>
     <row r="260" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A260" s="15"/>
       <c r="B260" s="15"/>
       <c r="C260" s="15"/>
       <c r="D260" s="15"/>
       <c r="E260" s="15"/>
       <c r="F260" s="15"/>
       <c r="G260" s="15"/>
     </row>
     <row r="261" spans="1:7" ht="14.5" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="A261" s="15"/>
-      <c r="B261" s="74" t="s">
+      <c r="B261" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="C261" s="74"/>
-[...2 lines deleted...]
-      <c r="F261" s="74"/>
+      <c r="C261" s="94"/>
+      <c r="D261" s="94"/>
+      <c r="E261" s="94"/>
+      <c r="F261" s="94"/>
       <c r="G261" s="15"/>
     </row>
     <row r="262" spans="1:7" ht="13" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A262" s="15"/>
-      <c r="B262" s="74"/>
-[...3 lines deleted...]
-      <c r="F262" s="74"/>
+      <c r="B262" s="94"/>
+      <c r="C262" s="94"/>
+      <c r="D262" s="94"/>
+      <c r="E262" s="94"/>
+      <c r="F262" s="94"/>
       <c r="G262" s="15"/>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A263" s="15"/>
-      <c r="B263" s="74"/>
-[...3 lines deleted...]
-      <c r="F263" s="74"/>
+      <c r="B263" s="94"/>
+      <c r="C263" s="94"/>
+      <c r="D263" s="94"/>
+      <c r="E263" s="94"/>
+      <c r="F263" s="94"/>
       <c r="G263" s="15"/>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A264" s="15"/>
       <c r="B264" s="15"/>
       <c r="C264" s="15"/>
       <c r="D264" s="15"/>
       <c r="E264" s="15"/>
       <c r="F264" s="15"/>
       <c r="G264" s="15"/>
     </row>
     <row r="272" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
       <c r="C272" s="48"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" formatCells="0" formatRows="0" insertRows="0" autoFilter="0"/>
+  <sheetProtection sheet="1" scenarios="1" formatRows="0" insertRows="0"/>
   <mergeCells count="133">
+    <mergeCell ref="C227:F227"/>
+    <mergeCell ref="C228:F228"/>
+    <mergeCell ref="C229:F229"/>
+    <mergeCell ref="C230:F230"/>
+    <mergeCell ref="C251:F251"/>
+    <mergeCell ref="C252:F252"/>
+    <mergeCell ref="C244:F244"/>
+    <mergeCell ref="C245:F245"/>
+    <mergeCell ref="C253:F253"/>
+    <mergeCell ref="C233:F233"/>
+    <mergeCell ref="C234:F234"/>
+    <mergeCell ref="C235:F235"/>
+    <mergeCell ref="C236:F236"/>
+    <mergeCell ref="C237:F237"/>
+    <mergeCell ref="C238:F238"/>
+    <mergeCell ref="C239:F239"/>
+    <mergeCell ref="C249:F249"/>
+    <mergeCell ref="C232:F232"/>
+    <mergeCell ref="C219:F219"/>
+    <mergeCell ref="C225:F225"/>
+    <mergeCell ref="C231:F231"/>
+    <mergeCell ref="C223:F223"/>
+    <mergeCell ref="C224:F224"/>
+    <mergeCell ref="C226:F226"/>
+    <mergeCell ref="B261:F263"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C179:F179"/>
+    <mergeCell ref="C203:F203"/>
+    <mergeCell ref="C185:F185"/>
+    <mergeCell ref="C191:F191"/>
+    <mergeCell ref="C197:F197"/>
+    <mergeCell ref="C192:F192"/>
+    <mergeCell ref="C163:C166"/>
+    <mergeCell ref="C170:F170"/>
+    <mergeCell ref="C175:F175"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="E94:F94"/>
+    <mergeCell ref="E97:F97"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="C247:F247"/>
+    <mergeCell ref="C248:F248"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B40:B46"/>
+    <mergeCell ref="C40:C46"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="C202:F202"/>
+    <mergeCell ref="C201:F201"/>
+    <mergeCell ref="C194:F194"/>
+    <mergeCell ref="C195:F195"/>
+    <mergeCell ref="C196:F196"/>
+    <mergeCell ref="C215:F215"/>
+    <mergeCell ref="C216:F216"/>
+    <mergeCell ref="C217:F217"/>
+    <mergeCell ref="B213:F213"/>
+    <mergeCell ref="C209:F209"/>
+    <mergeCell ref="C206:F206"/>
+    <mergeCell ref="C207:F207"/>
+    <mergeCell ref="C208:F208"/>
+    <mergeCell ref="C198:F198"/>
+    <mergeCell ref="C199:F199"/>
+    <mergeCell ref="C204:F204"/>
+    <mergeCell ref="C205:F205"/>
+    <mergeCell ref="C210:F210"/>
+    <mergeCell ref="C211:F211"/>
+    <mergeCell ref="E150:F150"/>
+    <mergeCell ref="E153:F153"/>
+    <mergeCell ref="E156:F156"/>
+    <mergeCell ref="E159:F159"/>
+    <mergeCell ref="C240:F240"/>
+    <mergeCell ref="C218:F218"/>
+    <mergeCell ref="C220:F220"/>
+    <mergeCell ref="C221:F221"/>
+    <mergeCell ref="C222:F222"/>
+    <mergeCell ref="C176:F176"/>
+    <mergeCell ref="C177:F177"/>
+    <mergeCell ref="C178:F178"/>
+    <mergeCell ref="C172:F172"/>
+    <mergeCell ref="C180:F180"/>
+    <mergeCell ref="C181:F181"/>
+    <mergeCell ref="C182:F182"/>
+    <mergeCell ref="C183:F183"/>
+    <mergeCell ref="C186:F186"/>
+    <mergeCell ref="C187:F187"/>
+    <mergeCell ref="C193:F193"/>
+    <mergeCell ref="C190:F190"/>
+    <mergeCell ref="C188:F188"/>
+    <mergeCell ref="C189:F189"/>
+    <mergeCell ref="C200:F200"/>
+    <mergeCell ref="E76:F76"/>
+    <mergeCell ref="E79:F79"/>
+    <mergeCell ref="E82:F82"/>
+    <mergeCell ref="E85:F85"/>
+    <mergeCell ref="E88:F88"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="E109:F109"/>
+    <mergeCell ref="E135:F135"/>
+    <mergeCell ref="E138:F138"/>
     <mergeCell ref="C255:F255"/>
     <mergeCell ref="C256:F256"/>
     <mergeCell ref="C257:F257"/>
     <mergeCell ref="C259:F259"/>
     <mergeCell ref="B163:B164"/>
     <mergeCell ref="B165:B166"/>
     <mergeCell ref="C174:F174"/>
     <mergeCell ref="C173:F173"/>
     <mergeCell ref="C104:C107"/>
     <mergeCell ref="B104:B105"/>
     <mergeCell ref="B106:B107"/>
     <mergeCell ref="B168:F168"/>
     <mergeCell ref="C171:F171"/>
     <mergeCell ref="C254:F254"/>
     <mergeCell ref="C241:F241"/>
     <mergeCell ref="C242:F242"/>
     <mergeCell ref="C243:F243"/>
     <mergeCell ref="C246:F246"/>
     <mergeCell ref="C250:F250"/>
     <mergeCell ref="C258:F258"/>
     <mergeCell ref="E141:F141"/>
     <mergeCell ref="E144:F144"/>
     <mergeCell ref="E147:F147"/>
     <mergeCell ref="C184:F184"/>
-    <mergeCell ref="E76:F76"/>
-[...107 lines deleted...]
-    <mergeCell ref="C230:F230"/>
   </mergeCells>
   <conditionalFormatting sqref="C23">
     <cfRule type="cellIs" dxfId="59" priority="286" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C58">
     <cfRule type="cellIs" dxfId="58" priority="135" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C63">
     <cfRule type="cellIs" dxfId="57" priority="199" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C69">
     <cfRule type="cellIs" dxfId="56" priority="197" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C117">
     <cfRule type="cellIs" dxfId="55" priority="137" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
@@ -20449,55 +20452,55 @@
     <cfRule type="cellIs" dxfId="41" priority="18" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F6:F12">
     <cfRule type="expression" dxfId="40" priority="2">
       <formula>LEN(TRIM(F6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F16 F18:F19">
     <cfRule type="cellIs" dxfId="39" priority="284" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F23:F31">
     <cfRule type="expression" dxfId="38" priority="185">
       <formula>LEN(TRIM(F23))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F35:F46">
     <cfRule type="expression" dxfId="37" priority="35">
       <formula>LEN(TRIM(F35))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50">
+    <cfRule type="cellIs" priority="172" operator="equal">
+      <formula>"No"</formula>
+    </cfRule>
     <cfRule type="cellIs" dxfId="36" priority="171" operator="equal">
       <formula>"Please Select"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"No"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F52">
     <cfRule type="expression" dxfId="35" priority="170">
       <formula>LEN(TRIM(F52))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F54:F57">
     <cfRule type="expression" dxfId="34" priority="169">
       <formula>LEN(TRIM(F54))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F58">
     <cfRule type="cellIs" dxfId="33" priority="133" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F61">
     <cfRule type="cellIs" dxfId="32" priority="205" operator="equal">
       <formula>"Please Select"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F63">
     <cfRule type="cellIs" dxfId="31" priority="139" operator="equal">
       <formula>"Please Select"</formula>
@@ -20913,68 +20916,108 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="b30ea98c-533c-441a-8827-486094ee52a8" ContentTypeId="0x0101003221E859F9B066408685947288C049D301" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <c100bfc8d9464412928f178fa1059f7e xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c100bfc8d9464412928f178fa1059f7e>
+    <n44e59a40bd6469b8045969415d6bc06 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n44e59a40bd6469b8045969415d6bc06>
+    <ba7b2fe54b524222b353613476550dd0 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ba7b2fe54b524222b353613476550dd0>
+    <iddc419f152440949b3002f81e1cd0f4 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </iddc419f152440949b3002f81e1cd0f4>
+    <o88de2d771f94888af9ae54a31c6d4db xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Documentation</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce92cac3-2088-4106-8190-b8fb43495742</TermId>
+        </TermInfo>
+      </Terms>
+    </o88de2d771f94888af9ae54a31c6d4db>
+    <o2ef14f090c94a40964fcce5d16e0d43 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o2ef14f090c94a40964fcce5d16e0d43>
+    <TaxCatchAll xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <SON-Location xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">Internal</SON-Location>
+    <o6292d19d544427d9c3e258df34ad0c6 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o6292d19d544427d9c3e258df34ad0c6>
+    <d1fb652183e34be98c12ad1eb66747a5 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d1fb652183e34be98c12ad1eb66747a5>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SupplyOn.SDocument" ma:contentTypeID="0x0101003221E859F9B066408685947288C049D30100CF30400808BD463D8B7AB605B4A9679800B0E0A5A676A50B479FBC8D0C9B0A7550" ma:contentTypeVersion="3" ma:contentTypeDescription="SupplyOn Document" ma:contentTypeScope="" ma:versionID="4e72dcd85e9755e1757fac58a516a052">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="89b65995-c96f-4ac4-933c-d88b6cec795c" xmlns:ns3="0db24b91-89de-43cf-a33e-e12b779b73fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="babbbe35c87176e706419b5b31249ec7" ns2:_="" ns3:_="">
     <xsd:import namespace="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <xsd:import namespace="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o88de2d771f94888af9ae54a31c6d4db" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:o6292d19d544427d9c3e258df34ad0c6" minOccurs="0"/>
                 <xsd:element ref="ns2:n44e59a40bd6469b8045969415d6bc06" minOccurs="0"/>
                 <xsd:element ref="ns2:c100bfc8d9464412928f178fa1059f7e" minOccurs="0"/>
                 <xsd:element ref="ns2:d1fb652183e34be98c12ad1eb66747a5" minOccurs="0"/>
                 <xsd:element ref="ns2:o2ef14f090c94a40964fcce5d16e0d43" minOccurs="0"/>
                 <xsd:element ref="ns2:SON-Location" minOccurs="0"/>
                 <xsd:element ref="ns2:iddc419f152440949b3002f81e1cd0f4" minOccurs="0"/>
                 <xsd:element ref="ns2:ba7b2fe54b524222b353613476550dd0" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -21215,146 +21258,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EC6EB8F-18A0-412A-A247-44D90905D2B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E32C8F-322E-4F20-AA6F-59071136CCA3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD547EEA-95AB-4E18-BF02-FA60492732EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E32C8F-322E-4F20-AA6F-59071136CCA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EC6EB8F-18A0-412A-A247-44D90905D2B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41F0701C-C49F-4645-838C-C7B0C88E4E2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF94E25-D92D-454C-B48A-182C5D570E30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <ds:schemaRef ds:uri="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{43e8a827-2a7e-4489-a126-3f29003e93e0}" enabled="0" method="" siteId="{43e8a827-2a7e-4489-a126-3f29003e93e0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>