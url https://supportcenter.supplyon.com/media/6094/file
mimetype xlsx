--- v0 (2026-09-04)
+++ v1 (2026-09-26)
@@ -1,72 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asc190\Desktop\SupplyOn EDI Integration Info Portal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C73BCA1E-7E96-4FE1-90C6-B80FC2D79A8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{989F6E6B-C439-4208-BCCF-D31B4C1A0BAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" firstSheet="1" activeTab="1" xr2:uid="{E3BA4970-0985-41D0-9382-607FEFBA2DA0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{E3BA4970-0985-41D0-9382-607FEFBA2DA0}"/>
   </bookViews>
   <sheets>
-    <sheet name="SupplyOn Store" sheetId="62" state="hidden" r:id="rId1"/>
-    <sheet name="Integration Cost and Leadtime" sheetId="1" r:id="rId2"/>
+    <sheet name="Integration Cost and Leadtime" sheetId="1" r:id="rId1"/>
+    <sheet name="SupplyOn Store" sheetId="62" state="hidden" r:id="rId2"/>
     <sheet name="Protocol_Cost_Effort" sheetId="4" state="hidden" r:id="rId3"/>
     <sheet name="Customer_Messages_Cost_Effort" sheetId="61" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Customer_Messages_Cost_Effort!$A$1:$N$304</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Protocol_Cost_Effort!$A$1:$L$36</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SupplyOn Store'!$A$1:$B$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Protocol_Cost_Effort!$A$1:$O$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SupplyOn Store'!$A$1:$B$20</definedName>
     <definedName name="AEROAirbusAtlanticMessages">Customer_Messages_Cost_Effort!$F$97:$F$108</definedName>
     <definedName name="AEROAirbusDefenceandSpaceMessages">Customer_Messages_Cost_Effort!$F$109:$F$113</definedName>
     <definedName name="AEROAirbusGmbHMessages">Customer_Messages_Cost_Effort!$F$114:$F$124</definedName>
     <definedName name="AEROAirbusHelicoptersMessages">Customer_Messages_Cost_Effort!$F$125:$F$137</definedName>
     <definedName name="AEROAirbusSASMessages">Customer_Messages_Cost_Effort!$F$138:$F$151</definedName>
     <definedName name="AEROAS2Options">Protocol_Cost_Effort!$C$16:$C$22</definedName>
     <definedName name="AEROATRAvionsdeTransportRégionalMessages">Customer_Messages_Cost_Effort!$F$152:$F$158</definedName>
     <definedName name="AEROCustomer">Customer_Messages_Cost_Effort!$B$97:$B$299</definedName>
     <definedName name="AERODaherAerospaceSASMessages">Customer_Messages_Cost_Effort!$F$159:$F$164</definedName>
     <definedName name="AERODassaultAviationMessages">Customer_Messages_Cost_Effort!$F$165:$F$170</definedName>
     <definedName name="AERODiehlAviationMessages">Customer_Messages_Cost_Effort!$F$171:$F$178</definedName>
     <definedName name="AEROElbeFlugzeugwerkeGmbHMessages">Customer_Messages_Cost_Effort!$F$179:$F$182</definedName>
     <definedName name="AEROFACCOperationsGmbHMessages">Customer_Messages_Cost_Effort!$F$183:$F$186</definedName>
     <definedName name="AEROFlugzeugUnionSüdGmbHMessages">Customer_Messages_Cost_Effort!$F$187:$F$190</definedName>
     <definedName name="AEROGroupeLatécoèreMessages">Customer_Messages_Cost_Effort!$F$191:$F$195</definedName>
     <definedName name="AEROLeonardoMessages">Customer_Messages_Cost_Effort!$F$196:$F$207</definedName>
     <definedName name="AEROLiebherrAerospaceMessages">Customer_Messages_Cost_Effort!$F$208:$F$215</definedName>
     <definedName name="AEROMatriumGmbHMessages">Customer_Messages_Cost_Effort!$F$216:$F$219</definedName>
     <definedName name="AEROMBDAFranceMessages">Customer_Messages_Cost_Effort!$F$220:$F$226</definedName>
     <definedName name="AEROPFWAerospaceGmbHMessages">Customer_Messages_Cost_Effort!$F$227:$F$230</definedName>
     <definedName name="AEROPotezAéronautiqueMessages">Customer_Messages_Cost_Effort!$F$231:$F$237</definedName>
     <definedName name="AEROProtocol">Protocol_Cost_Effort!$B$16:$B$22</definedName>
     <definedName name="AERORUAGInternationalHoldingMessages">Customer_Messages_Cost_Effort!$F$238:$F$241</definedName>
     <definedName name="AEROSafranAircraftEnginesMessages">Customer_Messages_Cost_Effort!$F$242:$F$248</definedName>
     <definedName name="AEROSafranElectricalandPowerMessages">Customer_Messages_Cost_Effort!$F$249:$F$254</definedName>
@@ -117,58 +123,836 @@
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="Q303" i="61" l="1"/>
+  <c r="Q302" i="61"/>
+  <c r="Q301" i="61"/>
+  <c r="Q300" i="61"/>
+  <c r="Q299" i="61"/>
+  <c r="Q298" i="61"/>
+  <c r="Q297" i="61"/>
+  <c r="Q296" i="61"/>
+  <c r="Q295" i="61"/>
+  <c r="Q294" i="61"/>
+  <c r="Q293" i="61"/>
+  <c r="Q292" i="61"/>
+  <c r="Q291" i="61"/>
+  <c r="Q290" i="61"/>
+  <c r="Q289" i="61"/>
+  <c r="Q288" i="61"/>
+  <c r="Q287" i="61"/>
+  <c r="Q286" i="61"/>
+  <c r="Q285" i="61"/>
+  <c r="Q284" i="61"/>
+  <c r="Q283" i="61"/>
+  <c r="Q282" i="61"/>
+  <c r="Q281" i="61"/>
+  <c r="Q280" i="61"/>
+  <c r="Q279" i="61"/>
+  <c r="Q278" i="61"/>
+  <c r="Q277" i="61"/>
+  <c r="Q276" i="61"/>
+  <c r="Q275" i="61"/>
+  <c r="Q274" i="61"/>
+  <c r="Q273" i="61"/>
+  <c r="Q272" i="61"/>
+  <c r="Q271" i="61"/>
+  <c r="Q270" i="61"/>
+  <c r="Q269" i="61"/>
+  <c r="Q268" i="61"/>
+  <c r="Q267" i="61"/>
+  <c r="Q266" i="61"/>
+  <c r="Q265" i="61"/>
+  <c r="Q264" i="61"/>
+  <c r="Q263" i="61"/>
+  <c r="Q262" i="61"/>
+  <c r="Q261" i="61"/>
+  <c r="Q260" i="61"/>
+  <c r="Q259" i="61"/>
+  <c r="Q258" i="61"/>
+  <c r="Q257" i="61"/>
+  <c r="Q256" i="61"/>
+  <c r="Q255" i="61"/>
+  <c r="Q254" i="61"/>
+  <c r="Q253" i="61"/>
+  <c r="Q252" i="61"/>
+  <c r="Q251" i="61"/>
+  <c r="Q250" i="61"/>
+  <c r="Q249" i="61"/>
+  <c r="Q248" i="61"/>
+  <c r="Q247" i="61"/>
+  <c r="Q246" i="61"/>
+  <c r="Q245" i="61"/>
+  <c r="Q244" i="61"/>
+  <c r="Q243" i="61"/>
+  <c r="Q242" i="61"/>
+  <c r="Q241" i="61"/>
+  <c r="Q240" i="61"/>
+  <c r="Q239" i="61"/>
+  <c r="Q238" i="61"/>
+  <c r="Q237" i="61"/>
+  <c r="Q236" i="61"/>
+  <c r="Q235" i="61"/>
+  <c r="Q234" i="61"/>
+  <c r="Q233" i="61"/>
+  <c r="Q232" i="61"/>
+  <c r="Q231" i="61"/>
+  <c r="Q230" i="61"/>
+  <c r="Q229" i="61"/>
+  <c r="Q228" i="61"/>
+  <c r="Q227" i="61"/>
+  <c r="Q226" i="61"/>
+  <c r="Q225" i="61"/>
+  <c r="Q224" i="61"/>
+  <c r="Q223" i="61"/>
+  <c r="Q222" i="61"/>
+  <c r="Q221" i="61"/>
+  <c r="Q220" i="61"/>
+  <c r="Q219" i="61"/>
+  <c r="Q218" i="61"/>
+  <c r="Q217" i="61"/>
+  <c r="Q216" i="61"/>
+  <c r="Q215" i="61"/>
+  <c r="Q214" i="61"/>
+  <c r="Q213" i="61"/>
+  <c r="Q212" i="61"/>
+  <c r="Q211" i="61"/>
+  <c r="Q210" i="61"/>
+  <c r="Q209" i="61"/>
+  <c r="Q208" i="61"/>
+  <c r="Q207" i="61"/>
+  <c r="Q206" i="61"/>
+  <c r="Q205" i="61"/>
+  <c r="Q204" i="61"/>
+  <c r="Q203" i="61"/>
+  <c r="Q202" i="61"/>
+  <c r="Q201" i="61"/>
+  <c r="Q200" i="61"/>
+  <c r="Q199" i="61"/>
+  <c r="Q198" i="61"/>
+  <c r="Q197" i="61"/>
+  <c r="Q196" i="61"/>
+  <c r="Q195" i="61"/>
+  <c r="Q194" i="61"/>
+  <c r="Q193" i="61"/>
+  <c r="Q192" i="61"/>
+  <c r="Q191" i="61"/>
+  <c r="Q190" i="61"/>
+  <c r="Q189" i="61"/>
+  <c r="Q188" i="61"/>
+  <c r="Q187" i="61"/>
+  <c r="Q186" i="61"/>
+  <c r="Q185" i="61"/>
+  <c r="Q184" i="61"/>
+  <c r="Q183" i="61"/>
+  <c r="Q182" i="61"/>
+  <c r="Q181" i="61"/>
+  <c r="Q180" i="61"/>
+  <c r="Q179" i="61"/>
+  <c r="Q178" i="61"/>
+  <c r="Q177" i="61"/>
+  <c r="Q176" i="61"/>
+  <c r="Q175" i="61"/>
+  <c r="Q174" i="61"/>
+  <c r="Q173" i="61"/>
+  <c r="Q172" i="61"/>
+  <c r="Q171" i="61"/>
+  <c r="Q170" i="61"/>
+  <c r="Q169" i="61"/>
+  <c r="Q168" i="61"/>
+  <c r="Q167" i="61"/>
+  <c r="Q166" i="61"/>
+  <c r="Q165" i="61"/>
+  <c r="Q164" i="61"/>
+  <c r="Q163" i="61"/>
+  <c r="Q162" i="61"/>
+  <c r="Q161" i="61"/>
+  <c r="Q160" i="61"/>
+  <c r="Q159" i="61"/>
+  <c r="Q158" i="61"/>
+  <c r="Q157" i="61"/>
+  <c r="Q156" i="61"/>
+  <c r="Q155" i="61"/>
+  <c r="Q154" i="61"/>
+  <c r="Q153" i="61"/>
+  <c r="Q152" i="61"/>
+  <c r="Q151" i="61"/>
+  <c r="Q150" i="61"/>
+  <c r="Q149" i="61"/>
+  <c r="Q148" i="61"/>
+  <c r="Q147" i="61"/>
+  <c r="Q146" i="61"/>
+  <c r="Q145" i="61"/>
+  <c r="Q144" i="61"/>
+  <c r="Q143" i="61"/>
+  <c r="Q142" i="61"/>
+  <c r="Q141" i="61"/>
+  <c r="Q140" i="61"/>
+  <c r="Q139" i="61"/>
+  <c r="Q138" i="61"/>
+  <c r="Q137" i="61"/>
+  <c r="Q136" i="61"/>
+  <c r="Q135" i="61"/>
+  <c r="Q134" i="61"/>
+  <c r="Q133" i="61"/>
+  <c r="Q132" i="61"/>
+  <c r="Q131" i="61"/>
+  <c r="Q130" i="61"/>
+  <c r="Q129" i="61"/>
+  <c r="Q128" i="61"/>
+  <c r="Q127" i="61"/>
+  <c r="Q126" i="61"/>
+  <c r="Q125" i="61"/>
+  <c r="Q124" i="61"/>
+  <c r="Q123" i="61"/>
+  <c r="Q122" i="61"/>
+  <c r="Q121" i="61"/>
+  <c r="Q120" i="61"/>
+  <c r="Q119" i="61"/>
+  <c r="Q118" i="61"/>
+  <c r="Q117" i="61"/>
+  <c r="Q116" i="61"/>
+  <c r="Q115" i="61"/>
+  <c r="Q114" i="61"/>
+  <c r="Q113" i="61"/>
+  <c r="Q112" i="61"/>
+  <c r="Q111" i="61"/>
+  <c r="Q110" i="61"/>
+  <c r="Q109" i="61"/>
+  <c r="Q108" i="61"/>
+  <c r="Q107" i="61"/>
+  <c r="Q106" i="61"/>
+  <c r="Q105" i="61"/>
+  <c r="Q104" i="61"/>
+  <c r="Q103" i="61"/>
+  <c r="Q102" i="61"/>
+  <c r="Q101" i="61"/>
+  <c r="Q100" i="61"/>
+  <c r="Q99" i="61"/>
+  <c r="Q98" i="61"/>
+  <c r="Q97" i="61"/>
+  <c r="Q96" i="61"/>
+  <c r="Q95" i="61"/>
+  <c r="Q94" i="61"/>
+  <c r="Q93" i="61"/>
+  <c r="Q92" i="61"/>
+  <c r="Q91" i="61"/>
+  <c r="Q90" i="61"/>
+  <c r="Q89" i="61"/>
+  <c r="Q88" i="61"/>
+  <c r="Q87" i="61"/>
+  <c r="Q86" i="61"/>
+  <c r="Q85" i="61"/>
+  <c r="Q84" i="61"/>
+  <c r="Q83" i="61"/>
+  <c r="Q82" i="61"/>
+  <c r="Q81" i="61"/>
+  <c r="Q80" i="61"/>
+  <c r="Q79" i="61"/>
+  <c r="Q78" i="61"/>
+  <c r="Q77" i="61"/>
+  <c r="Q76" i="61"/>
+  <c r="Q75" i="61"/>
+  <c r="Q74" i="61"/>
+  <c r="Q73" i="61"/>
+  <c r="Q72" i="61"/>
+  <c r="Q71" i="61"/>
+  <c r="Q70" i="61"/>
+  <c r="Q69" i="61"/>
+  <c r="Q68" i="61"/>
+  <c r="Q67" i="61"/>
+  <c r="Q66" i="61"/>
+  <c r="Q65" i="61"/>
+  <c r="Q64" i="61"/>
+  <c r="Q63" i="61"/>
+  <c r="Q62" i="61"/>
+  <c r="Q61" i="61"/>
+  <c r="Q60" i="61"/>
+  <c r="Q59" i="61"/>
+  <c r="Q58" i="61"/>
+  <c r="Q57" i="61"/>
+  <c r="Q56" i="61"/>
+  <c r="Q55" i="61"/>
+  <c r="Q54" i="61"/>
+  <c r="Q53" i="61"/>
+  <c r="Q52" i="61"/>
+  <c r="Q51" i="61"/>
+  <c r="Q50" i="61"/>
+  <c r="Q49" i="61"/>
+  <c r="Q48" i="61"/>
+  <c r="Q47" i="61"/>
+  <c r="Q46" i="61"/>
+  <c r="Q45" i="61"/>
+  <c r="Q44" i="61"/>
+  <c r="Q43" i="61"/>
+  <c r="Q42" i="61"/>
+  <c r="Q41" i="61"/>
+  <c r="Q40" i="61"/>
+  <c r="Q39" i="61"/>
+  <c r="Q38" i="61"/>
+  <c r="Q37" i="61"/>
+  <c r="Q36" i="61"/>
+  <c r="Q35" i="61"/>
+  <c r="Q34" i="61"/>
+  <c r="Q33" i="61"/>
+  <c r="Q32" i="61"/>
+  <c r="Q31" i="61"/>
+  <c r="Q30" i="61"/>
+  <c r="Q29" i="61"/>
+  <c r="Q28" i="61"/>
+  <c r="Q27" i="61"/>
+  <c r="Q26" i="61"/>
+  <c r="Q25" i="61"/>
+  <c r="Q24" i="61"/>
+  <c r="Q23" i="61"/>
+  <c r="Q22" i="61"/>
+  <c r="Q21" i="61"/>
+  <c r="Q20" i="61"/>
+  <c r="Q19" i="61"/>
+  <c r="Q18" i="61"/>
+  <c r="Q17" i="61"/>
+  <c r="Q16" i="61"/>
+  <c r="Q15" i="61"/>
+  <c r="Q14" i="61"/>
+  <c r="Q13" i="61"/>
+  <c r="Q12" i="61"/>
+  <c r="Q11" i="61"/>
+  <c r="Q10" i="61"/>
+  <c r="Q9" i="61"/>
+  <c r="Q8" i="61"/>
+  <c r="Q7" i="61"/>
+  <c r="Q6" i="61"/>
+  <c r="Q5" i="61"/>
+  <c r="Q4" i="61"/>
+  <c r="Q3" i="61"/>
+  <c r="Q2" i="61"/>
+  <c r="S2" i="61" s="1"/>
+  <c r="N25" i="4"/>
+  <c r="N24" i="4"/>
+  <c r="N23" i="4"/>
+  <c r="N26" i="4"/>
+  <c r="J23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="P303" i="61"/>
+  <c r="P302" i="61"/>
+  <c r="P301" i="61"/>
+  <c r="P300" i="61"/>
+  <c r="P299" i="61"/>
+  <c r="P298" i="61"/>
+  <c r="P297" i="61"/>
+  <c r="P296" i="61"/>
+  <c r="P295" i="61"/>
+  <c r="P294" i="61"/>
+  <c r="P293" i="61"/>
+  <c r="P292" i="61"/>
+  <c r="P291" i="61"/>
+  <c r="P290" i="61"/>
+  <c r="P289" i="61"/>
+  <c r="P288" i="61"/>
+  <c r="P287" i="61"/>
+  <c r="P286" i="61"/>
+  <c r="P285" i="61"/>
+  <c r="P284" i="61"/>
+  <c r="P283" i="61"/>
+  <c r="P282" i="61"/>
+  <c r="P281" i="61"/>
+  <c r="P280" i="61"/>
+  <c r="P279" i="61"/>
+  <c r="P278" i="61"/>
+  <c r="P277" i="61"/>
+  <c r="P276" i="61"/>
+  <c r="P275" i="61"/>
+  <c r="P274" i="61"/>
+  <c r="P273" i="61"/>
+  <c r="P272" i="61"/>
+  <c r="P271" i="61"/>
+  <c r="P270" i="61"/>
+  <c r="P269" i="61"/>
+  <c r="P268" i="61"/>
+  <c r="P267" i="61"/>
+  <c r="P266" i="61"/>
+  <c r="P265" i="61"/>
+  <c r="P264" i="61"/>
+  <c r="P263" i="61"/>
+  <c r="P262" i="61"/>
+  <c r="P261" i="61"/>
+  <c r="P260" i="61"/>
+  <c r="P259" i="61"/>
+  <c r="P258" i="61"/>
+  <c r="P257" i="61"/>
+  <c r="P256" i="61"/>
+  <c r="P255" i="61"/>
+  <c r="P254" i="61"/>
+  <c r="P253" i="61"/>
+  <c r="P252" i="61"/>
+  <c r="P251" i="61"/>
+  <c r="P250" i="61"/>
+  <c r="P249" i="61"/>
+  <c r="P248" i="61"/>
+  <c r="P247" i="61"/>
+  <c r="P246" i="61"/>
+  <c r="P245" i="61"/>
+  <c r="P244" i="61"/>
+  <c r="P243" i="61"/>
+  <c r="P242" i="61"/>
+  <c r="P241" i="61"/>
+  <c r="P240" i="61"/>
+  <c r="P239" i="61"/>
+  <c r="P238" i="61"/>
+  <c r="P237" i="61"/>
+  <c r="P236" i="61"/>
+  <c r="P235" i="61"/>
+  <c r="P234" i="61"/>
+  <c r="P233" i="61"/>
+  <c r="P232" i="61"/>
+  <c r="P231" i="61"/>
+  <c r="P230" i="61"/>
+  <c r="P229" i="61"/>
+  <c r="P228" i="61"/>
+  <c r="P227" i="61"/>
+  <c r="P226" i="61"/>
+  <c r="P225" i="61"/>
+  <c r="P224" i="61"/>
+  <c r="P223" i="61"/>
+  <c r="P222" i="61"/>
+  <c r="P221" i="61"/>
+  <c r="P220" i="61"/>
+  <c r="P219" i="61"/>
+  <c r="P218" i="61"/>
+  <c r="P217" i="61"/>
+  <c r="P216" i="61"/>
+  <c r="P215" i="61"/>
+  <c r="P214" i="61"/>
+  <c r="P213" i="61"/>
+  <c r="P212" i="61"/>
+  <c r="P211" i="61"/>
+  <c r="P210" i="61"/>
+  <c r="P209" i="61"/>
+  <c r="P208" i="61"/>
+  <c r="P207" i="61"/>
+  <c r="P206" i="61"/>
+  <c r="P205" i="61"/>
+  <c r="P204" i="61"/>
+  <c r="P203" i="61"/>
+  <c r="P202" i="61"/>
+  <c r="P201" i="61"/>
+  <c r="P200" i="61"/>
+  <c r="P199" i="61"/>
+  <c r="P198" i="61"/>
+  <c r="P197" i="61"/>
+  <c r="P196" i="61"/>
+  <c r="P195" i="61"/>
+  <c r="P194" i="61"/>
+  <c r="P193" i="61"/>
+  <c r="P192" i="61"/>
+  <c r="P191" i="61"/>
+  <c r="P190" i="61"/>
+  <c r="P189" i="61"/>
+  <c r="P188" i="61"/>
+  <c r="P187" i="61"/>
+  <c r="P186" i="61"/>
+  <c r="P185" i="61"/>
+  <c r="P184" i="61"/>
+  <c r="P183" i="61"/>
+  <c r="P182" i="61"/>
+  <c r="P181" i="61"/>
+  <c r="P180" i="61"/>
+  <c r="P179" i="61"/>
+  <c r="P178" i="61"/>
+  <c r="P177" i="61"/>
+  <c r="P176" i="61"/>
+  <c r="P175" i="61"/>
+  <c r="P174" i="61"/>
+  <c r="P173" i="61"/>
+  <c r="P172" i="61"/>
+  <c r="P171" i="61"/>
+  <c r="P170" i="61"/>
+  <c r="P169" i="61"/>
+  <c r="P168" i="61"/>
+  <c r="P167" i="61"/>
+  <c r="P166" i="61"/>
+  <c r="P165" i="61"/>
+  <c r="P164" i="61"/>
+  <c r="P163" i="61"/>
+  <c r="P162" i="61"/>
+  <c r="P161" i="61"/>
+  <c r="P160" i="61"/>
+  <c r="P159" i="61"/>
+  <c r="P158" i="61"/>
+  <c r="P157" i="61"/>
+  <c r="P156" i="61"/>
+  <c r="P155" i="61"/>
+  <c r="P154" i="61"/>
+  <c r="P153" i="61"/>
+  <c r="P152" i="61"/>
+  <c r="P151" i="61"/>
+  <c r="P150" i="61"/>
+  <c r="P149" i="61"/>
+  <c r="P148" i="61"/>
+  <c r="P147" i="61"/>
+  <c r="P146" i="61"/>
+  <c r="P145" i="61"/>
+  <c r="P144" i="61"/>
+  <c r="P143" i="61"/>
+  <c r="P142" i="61"/>
+  <c r="P141" i="61"/>
+  <c r="P140" i="61"/>
+  <c r="P139" i="61"/>
+  <c r="P138" i="61"/>
+  <c r="P137" i="61"/>
+  <c r="P136" i="61"/>
+  <c r="P135" i="61"/>
+  <c r="P134" i="61"/>
+  <c r="P133" i="61"/>
+  <c r="P132" i="61"/>
+  <c r="P131" i="61"/>
+  <c r="P130" i="61"/>
+  <c r="P129" i="61"/>
+  <c r="P128" i="61"/>
+  <c r="P127" i="61"/>
+  <c r="P126" i="61"/>
+  <c r="P125" i="61"/>
+  <c r="P124" i="61"/>
+  <c r="P123" i="61"/>
+  <c r="P122" i="61"/>
+  <c r="P121" i="61"/>
+  <c r="P120" i="61"/>
+  <c r="P119" i="61"/>
+  <c r="P118" i="61"/>
+  <c r="P117" i="61"/>
+  <c r="P116" i="61"/>
+  <c r="P115" i="61"/>
+  <c r="P114" i="61"/>
+  <c r="P113" i="61"/>
+  <c r="P112" i="61"/>
+  <c r="P111" i="61"/>
+  <c r="P110" i="61"/>
+  <c r="P109" i="61"/>
+  <c r="P108" i="61"/>
+  <c r="P107" i="61"/>
+  <c r="P106" i="61"/>
+  <c r="P105" i="61"/>
+  <c r="P104" i="61"/>
+  <c r="P103" i="61"/>
+  <c r="P102" i="61"/>
+  <c r="P101" i="61"/>
+  <c r="P100" i="61"/>
+  <c r="P99" i="61"/>
+  <c r="P98" i="61"/>
+  <c r="P97" i="61"/>
+  <c r="P96" i="61"/>
+  <c r="P95" i="61"/>
+  <c r="P94" i="61"/>
+  <c r="P93" i="61"/>
+  <c r="P92" i="61"/>
+  <c r="P91" i="61"/>
+  <c r="P90" i="61"/>
+  <c r="P89" i="61"/>
+  <c r="P88" i="61"/>
+  <c r="P87" i="61"/>
+  <c r="P86" i="61"/>
+  <c r="P85" i="61"/>
+  <c r="P84" i="61"/>
+  <c r="P83" i="61"/>
+  <c r="P82" i="61"/>
+  <c r="P81" i="61"/>
+  <c r="P80" i="61"/>
+  <c r="P79" i="61"/>
+  <c r="P78" i="61"/>
+  <c r="P77" i="61"/>
+  <c r="P76" i="61"/>
+  <c r="P75" i="61"/>
+  <c r="P74" i="61"/>
+  <c r="P73" i="61"/>
+  <c r="P72" i="61"/>
+  <c r="P71" i="61"/>
+  <c r="P70" i="61"/>
+  <c r="P69" i="61"/>
+  <c r="P68" i="61"/>
+  <c r="P67" i="61"/>
+  <c r="P66" i="61"/>
+  <c r="P65" i="61"/>
+  <c r="P64" i="61"/>
+  <c r="P63" i="61"/>
+  <c r="P62" i="61"/>
+  <c r="P61" i="61"/>
+  <c r="P60" i="61"/>
+  <c r="P59" i="61"/>
+  <c r="P58" i="61"/>
+  <c r="P57" i="61"/>
+  <c r="P56" i="61"/>
+  <c r="P55" i="61"/>
+  <c r="P54" i="61"/>
+  <c r="P53" i="61"/>
+  <c r="P52" i="61"/>
+  <c r="P51" i="61"/>
+  <c r="P50" i="61"/>
+  <c r="P49" i="61"/>
+  <c r="P48" i="61"/>
+  <c r="P47" i="61"/>
+  <c r="P46" i="61"/>
+  <c r="P45" i="61"/>
+  <c r="P44" i="61"/>
+  <c r="P43" i="61"/>
+  <c r="P42" i="61"/>
+  <c r="P41" i="61"/>
+  <c r="P40" i="61"/>
+  <c r="P39" i="61"/>
+  <c r="P38" i="61"/>
+  <c r="P37" i="61"/>
+  <c r="P36" i="61"/>
+  <c r="P35" i="61"/>
+  <c r="P34" i="61"/>
+  <c r="P33" i="61"/>
+  <c r="P32" i="61"/>
+  <c r="P31" i="61"/>
+  <c r="P30" i="61"/>
+  <c r="P29" i="61"/>
+  <c r="P28" i="61"/>
+  <c r="P27" i="61"/>
+  <c r="P26" i="61"/>
+  <c r="P25" i="61"/>
+  <c r="P24" i="61"/>
+  <c r="P23" i="61"/>
+  <c r="P22" i="61"/>
+  <c r="P21" i="61"/>
+  <c r="P20" i="61"/>
+  <c r="P19" i="61"/>
+  <c r="P18" i="61"/>
+  <c r="P17" i="61"/>
+  <c r="P16" i="61"/>
+  <c r="P15" i="61"/>
+  <c r="P14" i="61"/>
+  <c r="P13" i="61"/>
+  <c r="P12" i="61"/>
+  <c r="P11" i="61"/>
+  <c r="P10" i="61"/>
+  <c r="P9" i="61"/>
+  <c r="P8" i="61"/>
+  <c r="P7" i="61"/>
+  <c r="P6" i="61"/>
+  <c r="P5" i="61"/>
+  <c r="P4" i="61"/>
+  <c r="P3" i="61"/>
+  <c r="P2" i="61"/>
+  <c r="C28" i="1"/>
+  <c r="D28" i="1" s="1"/>
+  <c r="M35" i="4"/>
+  <c r="N35" i="4" s="1"/>
+  <c r="O35" i="4" s="1"/>
+  <c r="N34" i="4"/>
+  <c r="O34" i="4" s="1"/>
+  <c r="M28" i="4"/>
+  <c r="N28" i="4" s="1"/>
+  <c r="O28" i="4" s="1"/>
+  <c r="M21" i="4"/>
+  <c r="M14" i="4"/>
+  <c r="N14" i="4" s="1"/>
+  <c r="O14" i="4" s="1"/>
+  <c r="N13" i="4"/>
+  <c r="O13" i="4" s="1"/>
+  <c r="N36" i="4"/>
+  <c r="O36" i="4" s="1"/>
+  <c r="N33" i="4"/>
+  <c r="O33" i="4" s="1"/>
+  <c r="N32" i="4"/>
+  <c r="O32" i="4" s="1"/>
+  <c r="N31" i="4"/>
+  <c r="O31" i="4" s="1"/>
+  <c r="N30" i="4"/>
+  <c r="O30" i="4" s="1"/>
+  <c r="N29" i="4"/>
+  <c r="O29" i="4" s="1"/>
+  <c r="N27" i="4"/>
+  <c r="O27" i="4" s="1"/>
+  <c r="O26" i="4"/>
+  <c r="O25" i="4"/>
+  <c r="O24" i="4"/>
+  <c r="O23" i="4"/>
+  <c r="N22" i="4"/>
+  <c r="O22" i="4" s="1"/>
+  <c r="N21" i="4"/>
+  <c r="O21" i="4" s="1"/>
+  <c r="N20" i="4"/>
+  <c r="O20" i="4" s="1"/>
+  <c r="N19" i="4"/>
+  <c r="O19" i="4" s="1"/>
+  <c r="N18" i="4"/>
+  <c r="O18" i="4" s="1"/>
+  <c r="N17" i="4"/>
+  <c r="O17" i="4" s="1"/>
+  <c r="N16" i="4"/>
+  <c r="O16" i="4" s="1"/>
+  <c r="N15" i="4"/>
+  <c r="O15" i="4" s="1"/>
+  <c r="N12" i="4"/>
+  <c r="O12" i="4" s="1"/>
+  <c r="N11" i="4"/>
+  <c r="O11" i="4" s="1"/>
+  <c r="N10" i="4"/>
+  <c r="O10" i="4" s="1"/>
+  <c r="N9" i="4"/>
+  <c r="O9" i="4" s="1"/>
+  <c r="N8" i="4"/>
+  <c r="O8" i="4" s="1"/>
+  <c r="M7" i="4"/>
+  <c r="N7" i="4" s="1"/>
+  <c r="O7" i="4" s="1"/>
+  <c r="N6" i="4"/>
+  <c r="O6" i="4" s="1"/>
+  <c r="N5" i="4"/>
+  <c r="O5" i="4" s="1"/>
+  <c r="N4" i="4"/>
+  <c r="O4" i="4" s="1"/>
+  <c r="N3" i="4"/>
+  <c r="O3" i="4" s="1"/>
+  <c r="N2" i="4"/>
+  <c r="O2" i="4" s="1"/>
+  <c r="L36" i="4"/>
+  <c r="K36" i="4"/>
+  <c r="L35" i="4"/>
+  <c r="K35" i="4"/>
+  <c r="L34" i="4"/>
+  <c r="K34" i="4"/>
+  <c r="L33" i="4"/>
+  <c r="K33" i="4"/>
+  <c r="L32" i="4"/>
+  <c r="K32" i="4"/>
+  <c r="L31" i="4"/>
+  <c r="K31" i="4"/>
+  <c r="L30" i="4"/>
+  <c r="K30" i="4"/>
+  <c r="L29" i="4"/>
+  <c r="K29" i="4"/>
+  <c r="L28" i="4"/>
+  <c r="K28" i="4"/>
+  <c r="L27" i="4"/>
+  <c r="K27" i="4"/>
+  <c r="L26" i="4"/>
+  <c r="K26" i="4"/>
+  <c r="L25" i="4"/>
+  <c r="K25" i="4"/>
+  <c r="L24" i="4"/>
+  <c r="K24" i="4"/>
+  <c r="L23" i="4"/>
+  <c r="K23" i="4"/>
+  <c r="L22" i="4"/>
+  <c r="K22" i="4"/>
+  <c r="L21" i="4"/>
+  <c r="K21" i="4"/>
+  <c r="L20" i="4"/>
+  <c r="K20" i="4"/>
+  <c r="L19" i="4"/>
+  <c r="K19" i="4"/>
+  <c r="L18" i="4"/>
+  <c r="K18" i="4"/>
+  <c r="L17" i="4"/>
+  <c r="K17" i="4"/>
+  <c r="L16" i="4"/>
+  <c r="K16" i="4"/>
+  <c r="L15" i="4"/>
+  <c r="K15" i="4"/>
+  <c r="L14" i="4"/>
+  <c r="K14" i="4"/>
+  <c r="L13" i="4"/>
+  <c r="K13" i="4"/>
+  <c r="L12" i="4"/>
+  <c r="K12" i="4"/>
+  <c r="L11" i="4"/>
+  <c r="K11" i="4"/>
+  <c r="L10" i="4"/>
+  <c r="K10" i="4"/>
+  <c r="L9" i="4"/>
+  <c r="K9" i="4"/>
+  <c r="L8" i="4"/>
+  <c r="K8" i="4"/>
+  <c r="L7" i="4"/>
+  <c r="K7" i="4"/>
+  <c r="L6" i="4"/>
+  <c r="K6" i="4"/>
+  <c r="L5" i="4"/>
+  <c r="K5" i="4"/>
+  <c r="L4" i="4"/>
+  <c r="K4" i="4"/>
+  <c r="L3" i="4"/>
+  <c r="K3" i="4"/>
+  <c r="L2" i="4"/>
+  <c r="K2" i="4"/>
+  <c r="R2" i="61" l="1"/>
   <c r="C47" i="1" l="1"/>
   <c r="C46" i="1"/>
   <c r="C45" i="1"/>
   <c r="C44" i="1"/>
   <c r="M241" i="61"/>
   <c r="L241" i="61"/>
   <c r="K241" i="61"/>
-  <c r="N241" i="61" s="1"/>
   <c r="G241" i="61"/>
   <c r="M240" i="61"/>
   <c r="L240" i="61"/>
   <c r="K240" i="61"/>
   <c r="G240" i="61"/>
   <c r="D240" i="61"/>
   <c r="C240" i="61"/>
   <c r="E240" i="61" s="1"/>
   <c r="M190" i="61"/>
   <c r="L190" i="61"/>
   <c r="K190" i="61"/>
   <c r="G190" i="61"/>
   <c r="D190" i="61"/>
   <c r="C190" i="61"/>
   <c r="E190" i="61" s="1"/>
   <c r="M189" i="61"/>
   <c r="L189" i="61"/>
   <c r="K189" i="61"/>
   <c r="G189" i="61"/>
   <c r="D189" i="61"/>
   <c r="C189" i="61"/>
   <c r="E189" i="61" s="1"/>
   <c r="M188" i="61"/>
   <c r="L188" i="61"/>
   <c r="K188" i="61"/>
@@ -1064,133 +1848,101 @@
   <c r="E292" i="61" s="1"/>
   <c r="C293" i="61"/>
   <c r="E293" i="61" s="1"/>
   <c r="C294" i="61"/>
   <c r="E294" i="61" s="1"/>
   <c r="C295" i="61"/>
   <c r="E295" i="61" s="1"/>
   <c r="C296" i="61"/>
   <c r="E296" i="61" s="1"/>
   <c r="C297" i="61"/>
   <c r="E297" i="61" s="1"/>
   <c r="C298" i="61"/>
   <c r="E298" i="61" s="1"/>
   <c r="C299" i="61"/>
   <c r="E299" i="61" s="1"/>
   <c r="C301" i="61"/>
   <c r="E301" i="61" s="1"/>
   <c r="C300" i="61"/>
   <c r="E300" i="61" s="1"/>
   <c r="C302" i="61"/>
   <c r="E302" i="61" s="1"/>
   <c r="C303" i="61"/>
   <c r="E303" i="61" s="1"/>
   <c r="C2" i="61"/>
   <c r="E2" i="61" s="1"/>
-  <c r="N240" i="61" l="1"/>
+  <c r="N241" i="61" l="1"/>
+  <c r="N240" i="61"/>
   <c r="N187" i="61"/>
   <c r="N37" i="61"/>
   <c r="N35" i="61"/>
   <c r="N36" i="61"/>
   <c r="N190" i="61"/>
   <c r="N189" i="61"/>
   <c r="N188" i="61"/>
   <c r="C7" i="1"/>
-  <c r="C28" i="1"/>
   <c r="D36" i="4"/>
   <c r="D35" i="4"/>
   <c r="D34" i="4"/>
   <c r="D33" i="4"/>
   <c r="D32" i="4"/>
   <c r="D31" i="4"/>
   <c r="D30" i="4"/>
   <c r="D29" i="4"/>
   <c r="D28" i="4"/>
   <c r="D27" i="4"/>
   <c r="D26" i="4"/>
   <c r="D25" i="4"/>
   <c r="D24" i="4"/>
   <c r="D23" i="4"/>
   <c r="D22" i="4"/>
   <c r="D21" i="4"/>
   <c r="D20" i="4"/>
   <c r="D19" i="4"/>
   <c r="D18" i="4"/>
   <c r="D17" i="4"/>
   <c r="D16" i="4"/>
   <c r="D15" i="4"/>
   <c r="D14" i="4"/>
   <c r="D13" i="4"/>
   <c r="D12" i="4"/>
   <c r="D11" i="4"/>
   <c r="D10" i="4"/>
   <c r="D9" i="4"/>
   <c r="D8" i="4"/>
   <c r="D7" i="4"/>
   <c r="D6" i="4"/>
   <c r="D5" i="4"/>
   <c r="D4" i="4"/>
   <c r="D3" i="4"/>
   <c r="D2" i="4"/>
-  <c r="L35" i="4"/>
-[...9 lines deleted...]
-  <c r="C29" i="1" l="1"/>
+  <c r="F27" i="1" l="1"/>
+  <c r="C29" i="1"/>
+  <c r="E27" i="1"/>
   <c r="C26" i="1"/>
   <c r="C27" i="1"/>
   <c r="D27" i="1" s="1"/>
-  <c r="L36" i="4"/>
-[...22 lines deleted...]
-  <c r="K16" i="4"/>
   <c r="K3" i="61"/>
   <c r="L3" i="61"/>
   <c r="M3" i="61"/>
   <c r="K4" i="61"/>
   <c r="L4" i="61"/>
   <c r="M4" i="61"/>
   <c r="K5" i="61"/>
   <c r="L5" i="61"/>
   <c r="M5" i="61"/>
   <c r="K300" i="61"/>
   <c r="L300" i="61"/>
   <c r="M300" i="61"/>
   <c r="K6" i="61"/>
   <c r="L6" i="61"/>
   <c r="M6" i="61"/>
   <c r="K7" i="61"/>
   <c r="L7" i="61"/>
   <c r="M7" i="61"/>
   <c r="K8" i="61"/>
   <c r="L8" i="61"/>
   <c r="M8" i="61"/>
   <c r="K9" i="61"/>
   <c r="L9" i="61"/>
   <c r="M9" i="61"/>
   <c r="K10" i="61"/>
@@ -2320,51 +3072,57 @@
   <c r="G277" i="61"/>
   <c r="G278" i="61"/>
   <c r="G279" i="61"/>
   <c r="G280" i="61"/>
   <c r="G281" i="61"/>
   <c r="G282" i="61"/>
   <c r="G283" i="61"/>
   <c r="G284" i="61"/>
   <c r="G285" i="61"/>
   <c r="G286" i="61"/>
   <c r="G287" i="61"/>
   <c r="G288" i="61"/>
   <c r="G289" i="61"/>
   <c r="G290" i="61"/>
   <c r="G291" i="61"/>
   <c r="G292" i="61"/>
   <c r="G293" i="61"/>
   <c r="G294" i="61"/>
   <c r="G295" i="61"/>
   <c r="G296" i="61"/>
   <c r="G297" i="61"/>
   <c r="G298" i="61"/>
   <c r="G299" i="61"/>
   <c r="G2" i="61"/>
   <c r="L304" i="61"/>
-  <c r="N204" i="61" l="1"/>
+  <c r="I10" i="1" l="1"/>
+  <c r="F33" i="1" s="1"/>
+  <c r="F40" i="1" s="1"/>
+  <c r="J10" i="1"/>
+  <c r="E33" i="1" s="1"/>
+  <c r="E40" i="1" s="1"/>
+  <c r="N204" i="61"/>
   <c r="D15" i="1"/>
   <c r="D14" i="1"/>
   <c r="D12" i="1"/>
   <c r="D22" i="1"/>
   <c r="D10" i="1"/>
   <c r="D18" i="1"/>
   <c r="D23" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="D11" i="1"/>
   <c r="D17" i="1"/>
   <c r="D16" i="1"/>
   <c r="D13" i="1"/>
   <c r="N147" i="61"/>
   <c r="N186" i="61"/>
   <c r="N23" i="61"/>
   <c r="N221" i="61"/>
   <c r="N130" i="61"/>
   <c r="N40" i="61"/>
   <c r="N175" i="61"/>
   <c r="N105" i="61"/>
   <c r="N77" i="61"/>
   <c r="N10" i="61"/>
   <c r="N24" i="61"/>
@@ -2658,161 +3416,109 @@
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="C32" i="1"/>
   <c r="C39" i="1" s="1"/>
   <c r="E14" i="1"/>
   <c r="E18" i="1"/>
   <c r="F13" i="1" l="1"/>
   <c r="F18" i="1"/>
   <c r="F15" i="1"/>
   <c r="F20" i="1"/>
   <c r="F16" i="1"/>
   <c r="F22" i="1"/>
   <c r="F12" i="1"/>
   <c r="F17" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F14" i="1"/>
   <c r="F21" i="1"/>
   <c r="C33" i="1"/>
   <c r="F23" i="1"/>
   <c r="F19" i="1"/>
-  <c r="L28" i="4"/>
-[...34 lines deleted...]
-  <c r="K2" i="4"/>
   <c r="D33" i="1" l="1"/>
   <c r="C40" i="1"/>
   <c r="D40" i="1" s="1"/>
   <c r="G20" i="1"/>
   <c r="G22" i="1"/>
   <c r="G23" i="1"/>
   <c r="C34" i="1"/>
   <c r="G19" i="1"/>
   <c r="G18" i="1"/>
   <c r="G17" i="1"/>
   <c r="G21" i="1"/>
   <c r="G11" i="1"/>
   <c r="G16" i="1"/>
   <c r="G15" i="1"/>
   <c r="G13" i="1"/>
   <c r="G10" i="1"/>
   <c r="G12" i="1"/>
   <c r="G14" i="1"/>
   <c r="D29" i="1"/>
-  <c r="D28" i="1"/>
   <c r="D34" i="1" l="1"/>
   <c r="H12" i="1"/>
   <c r="H16" i="1"/>
   <c r="H23" i="1"/>
   <c r="C35" i="1"/>
   <c r="D35" i="1" s="1"/>
   <c r="H19" i="1"/>
   <c r="H22" i="1"/>
   <c r="H20" i="1"/>
   <c r="H17" i="1"/>
   <c r="H15" i="1"/>
   <c r="H11" i="1"/>
   <c r="H21" i="1"/>
   <c r="H18" i="1"/>
   <c r="H10" i="1"/>
   <c r="H14" i="1"/>
   <c r="H13" i="1"/>
   <c r="C36" i="1" l="1"/>
   <c r="D36" i="1" s="1"/>
   <c r="C41" i="1" l="1"/>
   <c r="D41" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1614" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1627" uniqueCount="266">
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Interface (Message Type)</t>
   </si>
   <si>
     <t>Link to Store</t>
   </si>
   <si>
     <t>SupplyOn Integration Costs [€)</t>
-  </si>
-[...13 lines deleted...]
-    <t>Sum Supplier Total LT (hours)</t>
   </si>
   <si>
     <t>SCC</t>
   </si>
   <si>
     <t>CATENSYS Chain Drive Systems</t>
   </si>
   <si>
     <t>https://enable.supplyon.com/en/product/45</t>
   </si>
   <si>
     <t>Purchase Order Response</t>
   </si>
   <si>
     <t>https://enable.supplyon.com/en/product/44</t>
   </si>
   <si>
     <t>Delivery Schedule / Demand Forecast</t>
   </si>
   <si>
     <t>https://enable.supplyon.com/en/product/7</t>
   </si>
   <si>
     <t>Despatch Advice / Advance Shipping Notification (ASN)</t>
   </si>
@@ -2984,68 +3690,50 @@
   <si>
     <t>Safran Aircraft Engines</t>
   </si>
   <si>
     <t>Safran Helicopter Engines</t>
   </si>
   <si>
     <t>Safran Nacelles</t>
   </si>
   <si>
     <t>Safran Transmission Systems</t>
   </si>
   <si>
     <t>Sonaca SA</t>
   </si>
   <si>
     <t>Zodiac Aerospace</t>
   </si>
   <si>
     <t>Connection Protocol Ordering Options</t>
   </si>
   <si>
     <t>One-time Connectivity Costs (€)</t>
   </si>
   <si>
-    <t>SupplyOn Configuration Effort (hours)</t>
-[...16 lines deleted...]
-  <si>
     <t>Protocol</t>
   </si>
   <si>
     <t>AS2</t>
   </si>
   <si>
     <t>OFTP2</t>
   </si>
   <si>
     <t>HTTPS</t>
   </si>
   <si>
     <t>Message1</t>
   </si>
   <si>
     <t>Message2</t>
   </si>
   <si>
     <t>Message3</t>
   </si>
   <si>
     <t>Message4</t>
   </si>
   <si>
     <t>Message5</t>
@@ -3062,150 +3750,117 @@
   <si>
     <t>Message9</t>
   </si>
   <si>
     <t>Message10</t>
   </si>
   <si>
     <t>Message11</t>
   </si>
   <si>
     <t>Message12</t>
   </si>
   <si>
     <t>Message13</t>
   </si>
   <si>
     <t>Message14</t>
   </si>
   <si>
     <t>Leonardo</t>
   </si>
   <si>
     <t>Purchase Order / Order Change</t>
   </si>
   <si>
-    <t>Supplier Test and Bugfix (hours)</t>
-[...1 lines deleted...]
-  <si>
     <t>Siemens</t>
   </si>
   <si>
     <t>ATR Avions de Transport Régional</t>
   </si>
   <si>
     <t>Satair</t>
   </si>
   <si>
     <t>VLOOKUPValue</t>
   </si>
   <si>
     <t>Status Notification / Back control message</t>
   </si>
   <si>
     <t>Communication Protocol</t>
   </si>
   <si>
     <t>Protocol Ordering Options</t>
   </si>
   <si>
     <t>AERO</t>
   </si>
   <si>
     <t>Buying Customer</t>
   </si>
   <si>
     <t>SRM</t>
   </si>
   <si>
     <t>CustomerShortName</t>
   </si>
   <si>
     <t>Generic Info</t>
   </si>
   <si>
     <t>Message Types</t>
   </si>
   <si>
     <t>Store Order Price (€]</t>
   </si>
   <si>
-    <t>SupplyOn Effort (h)</t>
-[...10 lines deleted...]
-  <si>
     <t>VLOOKUP Value</t>
   </si>
   <si>
     <t>Please Select</t>
   </si>
   <si>
     <t>SupplyOn Store Order Price</t>
   </si>
   <si>
     <t>SupplyOn EDI Configuration / Consulting Effort (hours)</t>
   </si>
   <si>
-    <t>Supplier Configuration Effort in Self-service CMA (hours)</t>
-[...4 lines deleted...]
-  <si>
     <t>Supplier Mapping Development Effort (hours)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Supplier User Acceptance Testing Effort (hours)</t>
   </si>
   <si>
     <t>SupplyOn Effort (hours)</t>
   </si>
   <si>
     <t>Supplier Effort (hours)</t>
   </si>
   <si>
     <t>Legend</t>
   </si>
   <si>
     <t>Info</t>
-  </si>
-[...4 lines deleted...]
-    <t>Man Days (net)</t>
   </si>
   <si>
     <t>Robert Bosch</t>
   </si>
   <si>
     <t>Airbus SAS</t>
   </si>
   <si>
     <t>Groupe Latécoère</t>
   </si>
   <si>
     <t>Schweizerische Bundesbahnen AG</t>
   </si>
   <si>
     <t>Customer Help Naming Conv.</t>
   </si>
   <si>
     <t>Final FormulasNameManagerID</t>
   </si>
   <si>
     <t>Faiveley Transport</t>
   </si>
   <si>
     <t>WIKA Alexander Wiegand</t>
   </si>
@@ -3446,66 +4101,50 @@
   <si>
     <t>Siemens Hours</t>
   </si>
   <si>
     <t>Service Supply Chain Collaboration</t>
   </si>
   <si>
     <t>Service AIRS/AAIRS</t>
   </si>
   <si>
     <t>Service Problem Solver</t>
   </si>
   <si>
     <t>Service EDI-Surcharge</t>
   </si>
   <si>
     <t>Service connect fee by Customer: 45,00€/month, charged on an annual basis (WebEDI &amp; EDI)</t>
   </si>
   <si>
     <t>Service connect fee by Customer: 40,00€/month, charged on an annual basis (AirSupply / M2M)</t>
   </si>
   <si>
     <t>Service connect fee for 1st Customer; each additional customer is charged w/ 2.000,00€/year</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>SupplyOn Application / Platform</t>
   </si>
   <si>
     <t>Author:</t>
   </si>
   <si>
     <t>Andreas Schwaiger</t>
   </si>
   <si>
     <t>Version:</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>One-time Cost Calculation (Communication Protocol)</t>
   </si>
   <si>
     <t>One-time Cost Calculation (Message Types)</t>
   </si>
   <si>
     <t>One-time Cost Calculation (Total)</t>
   </si>
   <si>
     <t>Calculation of recurring, annual Service Fees</t>
@@ -3581,112 +4220,208 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Buying Customer: </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Customer integrated to SupplyOn and allowing EDI for Suppliers</t>
     </r>
   </si>
   <si>
+    <t>Supplier Configuration Effort w/ CMA self-service use (hours)</t>
+  </si>
+  <si>
+    <t>Supplier Configuration Effort w/o CMA self-service use (hours)</t>
+  </si>
+  <si>
+    <t>Supplier System Integration Testing [SIT] Effort (hours)</t>
+  </si>
+  <si>
+    <t>Supplier User Acceptance Testing [UAT] Effort (hours)</t>
+  </si>
+  <si>
+    <t>SupplyOn Net Effort (h)</t>
+  </si>
+  <si>
+    <t>~ Supplier Net Map Effort (h)</t>
+  </si>
+  <si>
+    <t>~ Supplier Net SIT Effort (h)</t>
+  </si>
+  <si>
+    <t>~ Supplier UAT Net Effort (h)</t>
+  </si>
+  <si>
+    <t>Implementation Days (Net)</t>
+  </si>
+  <si>
+    <t>Implementation Days
+(Gross)</t>
+  </si>
+  <si>
+    <t>Implementation Weeks
+(Gross)</t>
+  </si>
+  <si>
+    <t>Supplier Net Mapping Effort (h)</t>
+  </si>
+  <si>
+    <t>SupplyOn Integration Effort (h)</t>
+  </si>
+  <si>
+    <t>SupplyOn Configuration Effort (h)</t>
+  </si>
+  <si>
+    <t>Supplier Config CMA (h)</t>
+  </si>
+  <si>
+    <t>Supplier Parameter Sheet Fill-in (h)</t>
+  </si>
+  <si>
+    <t>Supplier System Config (h)</t>
+  </si>
+  <si>
+    <t>Supplier Test and Bugfix (h)</t>
+  </si>
+  <si>
+    <t>Sum Total w/ CMA (h)</t>
+  </si>
+  <si>
+    <t>Sum Total w/o CMA (h)</t>
+  </si>
+  <si>
+    <t>Supplier Net SIT (h)</t>
+  </si>
+  <si>
+    <t>Supplier UAT Net (h)</t>
+  </si>
+  <si>
+    <t>Sum Supplier Total Net Effort (h)</t>
+  </si>
+  <si>
+    <t>Helper Gross Effort (d)</t>
+  </si>
+  <si>
+    <t>Helper Gross Effort (w)</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Store Order Price: </t>
-[...10 lines deleted...]
-      <t>One-time</t>
+      <t xml:space="preserve">Additional service connect fee for EDI usage: 45,00 /month, charged on an annual basis
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> cost charged to the Supplier</t>
+      <t>Note: All AERO Customers and part of the SCC Customers take over the EDI-surcharge fees on behalf of their suppliers!</t>
     </r>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-    </r>
+    <t>w/ CMA
+n% less</t>
+  </si>
+  <si>
+    <t>w/o CMA</t>
+  </si>
+  <si>
+    <t>Gross LT (w)</t>
+  </si>
+  <si>
+    <t>Gross LT (d)</t>
+  </si>
+  <si>
+    <t>Capa S-EDI
+(h per d)</t>
+  </si>
+  <si>
+    <t>Configuration Days
+(Net)</t>
+  </si>
+  <si>
+    <t>Configuration Days
+(Gross)</t>
+  </si>
+  <si>
+    <t>Configuration Weeks
+(Gross)</t>
+  </si>
+  <si>
+    <t>Total Days (Net)</t>
+  </si>
+  <si>
+    <t>Total Days
+(Gross)</t>
+  </si>
+  <si>
+    <t>Total Weeks
+(Gross)</t>
+  </si>
+  <si>
+    <t>Net SupplyOn: fixed implementation effort
+Net Supplier: estimated effort based on experience
+Gross: historical, average values</t>
+  </si>
+  <si>
+    <t>Net SupplyOn: fixed total effort
+Net Supplier: estimated total effort based on experience
+Gross: historical, average values</t>
+  </si>
+  <si>
+    <t>Net SupplyOn: fixed configuration effort
+Net Supplier: estimated effort based on experience
+Gross: historical, average values</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ [$€-407]_-;\-* #,##0.00\ [$€-407]_-;_-* &quot;-&quot;??\ [$€-407]_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="yyyy/mm/dd;@"/>
+    <numFmt numFmtId="166" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -3720,64 +4455,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...12 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF7C80"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF7C80"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF7C80"/>
@@ -3800,532 +4521,867 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF009999"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF7C80"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...60 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...5 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="24" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF33CCCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF006699"/>
@@ -4338,51 +5394,51 @@
     <mruColors>
       <color rgb="FFFF7C80"/>
       <color rgb="FF33CCCC"/>
       <color rgb="FF777777"/>
       <color rgb="FF006699"/>
       <color rgb="FF63CAF3"/>
       <color rgb="FF17B0ED"/>
       <color rgb="FF0066CC"/>
       <color rgb="FF3366CC"/>
       <color rgb="FF009999"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4657,19290 +5713,23685 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/45" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/59" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/41" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/44" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/58" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/40" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/43" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/57" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/42" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/50" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/47" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/53" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/49" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/45" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/59" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/41" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/44" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/58" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/40" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/51" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/43" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/57" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/42" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/50" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/47" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/53" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enable.supplyon.com/en/product/49" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5883864E-056D-475A-B579-366968F43EAD}">
+  <dimension ref="A1:O48"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozenSplit"/>
+      <selection activeCell="A12" sqref="A12"/>
+      <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="6.81640625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="58.90625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="49.453125" style="23" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="23.6328125" style="26" customWidth="1"/>
+    <col min="9" max="10" width="26.6328125" style="26" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6328125" style="23" customWidth="1"/>
+    <col min="12" max="12" width="10.6328125" style="29" customWidth="1"/>
+    <col min="13" max="13" width="10.6328125" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="37" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="33"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="29" t="s">
+        <v>214</v>
+      </c>
+      <c r="M1" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="O1" s="28"/>
+    </row>
+    <row r="2" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="33"/>
+      <c r="B2" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C2" s="49" t="s">
+        <v>111</v>
+      </c>
+      <c r="D2" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="M2" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="33"/>
+      <c r="B3" s="52" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3" s="53"/>
+      <c r="D3" s="54" t="s">
+        <v>222</v>
+      </c>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="105"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="29" t="s">
+        <v>217</v>
+      </c>
+      <c r="M3" s="32">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="33"/>
+      <c r="B4" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" s="53"/>
+      <c r="D4" s="54" t="s">
+        <v>223</v>
+      </c>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="30"/>
+    </row>
+    <row r="5" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="33"/>
+      <c r="B5" s="52" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="54" t="s">
+        <v>224</v>
+      </c>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="105"/>
+      <c r="J5" s="105"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="30"/>
+    </row>
+    <row r="6" spans="1:15" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="33"/>
+      <c r="B6" s="56" t="s">
+        <v>104</v>
+      </c>
+      <c r="C6" s="57"/>
+      <c r="D6" s="58" t="s">
+        <v>225</v>
+      </c>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="33"/>
+    </row>
+    <row r="7" spans="1:15" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="33"/>
+      <c r="B7" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C7" s="25" t="str">
+        <f>IFERROR(VLOOKUP(C3&amp;C6,Customer_Messages_Cost_Effort!D:E,2,0),"")</f>
+        <v/>
+      </c>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="K7" s="33"/>
+    </row>
+    <row r="8" spans="1:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="33"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="103"/>
+      <c r="J8" s="103"/>
+      <c r="K8" s="33"/>
+    </row>
+    <row r="9" spans="1:15" ht="39.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="33"/>
+      <c r="B9" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="49" t="s">
+        <v>111</v>
+      </c>
+      <c r="D9" s="60" t="s">
+        <v>109</v>
+      </c>
+      <c r="E9" s="60" t="s">
+        <v>230</v>
+      </c>
+      <c r="F9" s="60" t="s">
+        <v>231</v>
+      </c>
+      <c r="G9" s="60" t="s">
+        <v>232</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>233</v>
+      </c>
+      <c r="I9" s="111" t="s">
+        <v>250</v>
+      </c>
+      <c r="J9" s="61" t="s">
+        <v>249</v>
+      </c>
+      <c r="K9" s="33"/>
+    </row>
+    <row r="10" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33"/>
+      <c r="B10" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="53"/>
+      <c r="D10" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E10" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F10" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G10" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H10" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I10" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J10" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K10" s="33"/>
+    </row>
+    <row r="11" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="33"/>
+      <c r="B11" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="53"/>
+      <c r="D11" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E11" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F11" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G11" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H11" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I11" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J11" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K11" s="33"/>
+    </row>
+    <row r="12" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="33"/>
+      <c r="B12" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="53"/>
+      <c r="D12" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E12" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F12" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G12" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H12" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I12" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J12" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K12" s="33"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="33"/>
+      <c r="B13" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="53"/>
+      <c r="D13" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E13" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F13" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G13" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H13" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I13" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J13" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K13" s="33"/>
+    </row>
+    <row r="14" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33"/>
+      <c r="B14" s="62" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="53"/>
+      <c r="D14" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E14" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F14" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G14" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H14" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I14" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J14" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K14" s="33"/>
+    </row>
+    <row r="15" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="33"/>
+      <c r="B15" s="62" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="53"/>
+      <c r="D15" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E15" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F15" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G15" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H15" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I15" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J15" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K15" s="33"/>
+    </row>
+    <row r="16" spans="1:15" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="33"/>
+      <c r="B16" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="53"/>
+      <c r="D16" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E16" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F16" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G16" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H16" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I16" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J16" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K16" s="33"/>
+    </row>
+    <row r="17" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="33"/>
+      <c r="B17" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="53"/>
+      <c r="D17" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E17" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F17" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G17" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H17" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I17" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J17" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K17" s="33"/>
+    </row>
+    <row r="18" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="62" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="53"/>
+      <c r="D18" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E18" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F18" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G18" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H18" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I18" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J18" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K18" s="33"/>
+    </row>
+    <row r="19" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="33"/>
+      <c r="B19" s="62" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="53"/>
+      <c r="D19" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E19" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F19" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G19" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H19" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I19" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J19" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K19" s="33"/>
+    </row>
+    <row r="20" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="33"/>
+      <c r="B20" s="62" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="53"/>
+      <c r="D20" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E20" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F20" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G20" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H20" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I20" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J20" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K20" s="33"/>
+    </row>
+    <row r="21" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="33"/>
+      <c r="B21" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="53"/>
+      <c r="D21" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E21" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F21" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G21" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H21" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I21" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J21" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K21" s="33"/>
+    </row>
+    <row r="22" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="33"/>
+      <c r="B22" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="63" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E22" s="64" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F22" s="64" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G22" s="64" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H22" s="65" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I22" s="112" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J22" s="65" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K22" s="33"/>
+    </row>
+    <row r="23" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="33"/>
+      <c r="B23" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" s="57"/>
+      <c r="D23" s="67" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
+        <v/>
+      </c>
+      <c r="E23" s="68" t="str">
+        <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="F23" s="68" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G23" s="68" t="str">
+        <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="H23" s="69" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+        <v/>
+      </c>
+      <c r="I23" s="113" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
+        <v/>
+      </c>
+      <c r="J23" s="69" t="str">
+        <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
+        <v/>
+      </c>
+      <c r="K23" s="33"/>
+    </row>
+    <row r="24" spans="1:11" ht="13.5" collapsed="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="33"/>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="103"/>
+      <c r="J24" s="103"/>
+      <c r="K24" s="33"/>
+    </row>
+    <row r="25" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="33"/>
+      <c r="B25" s="70" t="s">
+        <v>218</v>
+      </c>
+      <c r="C25" s="71"/>
+      <c r="D25" s="72" t="s">
+        <v>257</v>
+      </c>
+      <c r="E25" s="72" t="s">
+        <v>258</v>
+      </c>
+      <c r="F25" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="G25" s="117" t="s">
+        <v>118</v>
+      </c>
+      <c r="H25" s="118"/>
+      <c r="I25" s="114"/>
+      <c r="J25" s="85"/>
+      <c r="K25" s="33"/>
+    </row>
+    <row r="26" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="33"/>
+      <c r="B26" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="73">
+        <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,2,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="119"/>
+      <c r="H26" s="120"/>
+      <c r="I26" s="115"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="33"/>
+    </row>
+    <row r="27" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="33"/>
+      <c r="B27" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="75">
+        <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,3,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="75">
+        <f>IFERROR(C27/8,"")</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="91">
+        <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,11,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="91">
+        <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,10,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="121" t="s">
+        <v>265</v>
+      </c>
+      <c r="H27" s="122"/>
+      <c r="I27" s="115"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="33"/>
+    </row>
+    <row r="28" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="33"/>
+      <c r="B28" s="35" t="s">
+        <v>226</v>
+      </c>
+      <c r="C28" s="75">
+        <f>IF(OR($C$3="AERO",$C$3="SRM",LEFT($C$5,26)="Connectivity Change/Update"),"-",IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:L,8,0),0))</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="75">
+        <f>IF(C28="-","-",IFERROR(C28/8,""))</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="92"/>
+      <c r="F28" s="92"/>
+      <c r="G28" s="123"/>
+      <c r="H28" s="124"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="86"/>
+      <c r="K28" s="33"/>
+    </row>
+    <row r="29" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="33"/>
+      <c r="B29" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="C29" s="76">
+        <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:L,9,0),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="76">
+        <f t="shared" ref="D29" si="0">IFERROR(C29/8,"")</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="125"/>
+      <c r="H29" s="126"/>
+      <c r="I29" s="116"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="33"/>
+    </row>
+    <row r="30" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="33"/>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="103"/>
+      <c r="J30" s="103"/>
+      <c r="K30" s="33"/>
+    </row>
+    <row r="31" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="33"/>
+      <c r="B31" s="70" t="s">
+        <v>219</v>
+      </c>
+      <c r="C31" s="71"/>
+      <c r="D31" s="72" t="s">
+        <v>234</v>
+      </c>
+      <c r="E31" s="72" t="s">
+        <v>235</v>
+      </c>
+      <c r="F31" s="72" t="s">
+        <v>236</v>
+      </c>
+      <c r="G31" s="117" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" s="118"/>
+      <c r="I31" s="107"/>
+      <c r="J31" s="107"/>
+      <c r="K31" s="33"/>
+    </row>
+    <row r="32" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="33"/>
+      <c r="B32" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="73">
+        <f>IFERROR(SUM(D10:D23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="119"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="108"/>
+      <c r="J32" s="108"/>
+      <c r="K32" s="33"/>
+    </row>
+    <row r="33" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="33"/>
+      <c r="B33" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="75">
+        <f>IFERROR(SUM(E10:E23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="75">
+        <f t="shared" ref="D33:D36" si="1">IFERROR(C33/8,"")</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="88">
+        <f>IFERROR(SUM(J10:J23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="88">
+        <f>IFERROR(SUM(I10:I23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="127" t="s">
+        <v>263</v>
+      </c>
+      <c r="H33" s="128"/>
+      <c r="I33" s="108"/>
+      <c r="J33" s="108"/>
+      <c r="K33" s="33"/>
+    </row>
+    <row r="34" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="33"/>
+      <c r="B34" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="75">
+        <f>IFERROR(SUM(F10:F23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E34" s="89"/>
+      <c r="F34" s="89"/>
+      <c r="G34" s="129"/>
+      <c r="H34" s="130"/>
+      <c r="I34" s="108"/>
+      <c r="J34" s="108"/>
+      <c r="K34" s="33"/>
+    </row>
+    <row r="35" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="33"/>
+      <c r="B35" s="35" t="s">
+        <v>228</v>
+      </c>
+      <c r="C35" s="75">
+        <f>IFERROR(SUM(G10:G23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E35" s="89"/>
+      <c r="F35" s="89"/>
+      <c r="G35" s="129"/>
+      <c r="H35" s="130"/>
+      <c r="I35" s="108"/>
+      <c r="J35" s="108"/>
+      <c r="K35" s="33"/>
+    </row>
+    <row r="36" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="33"/>
+      <c r="B36" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C36" s="76">
+        <f>IFERROR(SUM(H10:H23),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="76">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E36" s="90"/>
+      <c r="F36" s="90"/>
+      <c r="G36" s="131"/>
+      <c r="H36" s="132"/>
+      <c r="I36" s="108"/>
+      <c r="J36" s="108"/>
+      <c r="K36" s="33"/>
+    </row>
+    <row r="37" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="33"/>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="103"/>
+      <c r="J37" s="103"/>
+      <c r="K37" s="33"/>
+    </row>
+    <row r="38" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="33"/>
+      <c r="B38" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="C38" s="71"/>
+      <c r="D38" s="72" t="s">
+        <v>260</v>
+      </c>
+      <c r="E38" s="72" t="s">
+        <v>261</v>
+      </c>
+      <c r="F38" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="G38" s="117" t="s">
+        <v>118</v>
+      </c>
+      <c r="H38" s="118"/>
+      <c r="I38" s="107"/>
+      <c r="J38" s="107"/>
+      <c r="K38" s="33"/>
+    </row>
+    <row r="39" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="33"/>
+      <c r="B39" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="73">
+        <f>IFERROR(SUM($C$26,$C$32),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="74"/>
+      <c r="E39" s="74"/>
+      <c r="F39" s="74"/>
+      <c r="G39" s="119"/>
+      <c r="H39" s="120"/>
+      <c r="I39" s="108"/>
+      <c r="J39" s="108"/>
+      <c r="K39" s="33"/>
+    </row>
+    <row r="40" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="33"/>
+      <c r="B40" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="75">
+        <f>IFERROR(SUM($C$27,$C$33),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="75">
+        <f t="shared" ref="D40:D41" si="2">IFERROR(C40/8,"")</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="88">
+        <f>IFERROR(SUM($E$27,$E$33),"")</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="88">
+        <f>IFERROR(SUM($F$27,$F$33),"")</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="121" t="s">
+        <v>264</v>
+      </c>
+      <c r="H40" s="122"/>
+      <c r="I40" s="108"/>
+      <c r="J40" s="108"/>
+      <c r="K40" s="33"/>
+    </row>
+    <row r="41" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="33"/>
+      <c r="B41" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="76">
+        <f>IFERROR(IF(AND($C$28="",$C$29=""),"",IF(AND($C$28="",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29=""),SUM(C28,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36))))),"")</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="76">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E41" s="90"/>
+      <c r="F41" s="90"/>
+      <c r="G41" s="125"/>
+      <c r="H41" s="126"/>
+      <c r="I41" s="108"/>
+      <c r="J41" s="108"/>
+      <c r="K41" s="33"/>
+    </row>
+    <row r="42" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="33"/>
+      <c r="B42" s="47"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="103"/>
+      <c r="J42" s="103"/>
+      <c r="K42" s="33"/>
+    </row>
+    <row r="43" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="33"/>
+      <c r="B43" s="70" t="s">
+        <v>221</v>
+      </c>
+      <c r="C43" s="71"/>
+      <c r="D43" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="E43" s="72"/>
+      <c r="F43" s="72"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="78"/>
+      <c r="I43" s="106"/>
+      <c r="J43" s="106"/>
+      <c r="K43" s="33"/>
+    </row>
+    <row r="44" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="33"/>
+      <c r="B44" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="C44" s="79">
+        <f>IF(OR($C$3="",$C$3="AERO",$C$3="SRM"),0,540)</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="80" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" s="80"/>
+      <c r="F44" s="80"/>
+      <c r="G44" s="80"/>
+      <c r="H44" s="81"/>
+      <c r="I44" s="109"/>
+      <c r="J44" s="109"/>
+      <c r="K44" s="33"/>
+    </row>
+    <row r="45" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="33"/>
+      <c r="B45" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="C45" s="79">
+        <f>IF(OR($C$3="",$C$3="SCC",$C$3="SRM"),0,480)</f>
+        <v>0</v>
+      </c>
+      <c r="D45" s="80" t="s">
+        <v>211</v>
+      </c>
+      <c r="E45" s="80"/>
+      <c r="F45" s="80"/>
+      <c r="G45" s="80"/>
+      <c r="H45" s="81"/>
+      <c r="I45" s="109"/>
+      <c r="J45" s="109"/>
+      <c r="K45" s="33"/>
+    </row>
+    <row r="46" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="33"/>
+      <c r="B46" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="79">
+        <f>IF(OR($C$3="",$C$3="SCC",$C$3="AERO"),0,8000)</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="80" t="s">
+        <v>212</v>
+      </c>
+      <c r="E46" s="80"/>
+      <c r="F46" s="80"/>
+      <c r="G46" s="80"/>
+      <c r="H46" s="81"/>
+      <c r="I46" s="109"/>
+      <c r="J46" s="109"/>
+      <c r="K46" s="33"/>
+    </row>
+    <row r="47" spans="1:11" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="33"/>
+      <c r="B47" s="36" t="s">
+        <v>209</v>
+      </c>
+      <c r="C47" s="82">
+        <f>IF(OR($C$3="",$C$3="AERO",$C$3="SRM"),0,IF(AND($C$3="SCC",$C$6="Continental AG"),0,IF(AND($C$3="SCC",$C$6="CATENSYS Chain Drive Systems"),0,IF(AND($C$3="SCC",$C$6="Eldor Corporation"),0,IF(AND($C$3="SCC",$C$6="Faiveley Transport"),0,IF(AND($C$3="SCC",$C$6="Johnson Electric"),0,IF(AND($C$3="SCC",$C$6="Oerlikon"),0,IF(AND($C$3="SCC",$C$6="Ratier Figeac"),0,IF(AND($C$3="SCC",$C$6="Robert Bosch"),0,IF(AND($C$3="SCC",$C$6="Schaeffler Technologies"),0,IF(AND($C$3="SCC",$C$6="Schindler"),0,IF(AND($C$3="SCC",$C$6="WIKA Alexander Wiegand"),0,IF(AND($C$3="SCC",$C$6="ZF Friedrischhafen AG"),0,540)))))))))))))</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="83" t="s">
+        <v>251</v>
+      </c>
+      <c r="E47" s="83"/>
+      <c r="F47" s="83"/>
+      <c r="G47" s="83"/>
+      <c r="H47" s="84"/>
+      <c r="I47" s="109"/>
+      <c r="J47" s="109"/>
+      <c r="K47" s="33"/>
+    </row>
+    <row r="48" spans="1:11" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="33"/>
+      <c r="B48" s="77"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="77"/>
+      <c r="E48" s="77"/>
+      <c r="F48" s="77"/>
+      <c r="G48" s="77"/>
+      <c r="H48" s="77"/>
+      <c r="I48" s="110"/>
+      <c r="J48" s="110"/>
+      <c r="K48" s="33"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="eWkTW7OQgO2D1UoRoAzpQR2D5YfXnCsuuDp29RCVOgCkQjzPcVTXg/FVOTv5hibtMBVmyYnBtgO/ggGLjoXX8A==" saltValue="RNoVHdLY3bX1DG58CnyHHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
+  <mergeCells count="44">
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="G27:H29"/>
+    <mergeCell ref="G33:H36"/>
+    <mergeCell ref="G40:H41"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="E27:E29"/>
+    <mergeCell ref="F27:F29"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="D3:H3"/>
+    <mergeCell ref="D2:H2"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="E33:E36"/>
+    <mergeCell ref="F33:F36"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="G25:H26"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="K1:K48"/>
+    <mergeCell ref="B48:H48"/>
+    <mergeCell ref="A1:A48"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="B30:H30"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="D47:H47"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <conditionalFormatting sqref="C3:C6">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>LEN(TRIM(C3))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C10:C23">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>LEN(TRIM(C10))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5" xr:uid="{2F3390B8-E219-431D-8F37-D0B22C5B14D5}">
+      <formula1>INDIRECT(C3 &amp; C4 &amp; "Options")</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6" xr:uid="{B75E2DB3-7797-463F-AFE3-7C2DB1819A09}">
+      <formula1>INDIRECT(C3 &amp; "Customer")</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4" xr:uid="{00B81FD6-ABDD-4E25-922C-D5009B52B06A}">
+      <formula1>INDIRECT($C$3&amp;"Protocol")</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C23" xr:uid="{B2E0DACF-08A1-4E15-A79C-5A4447DEA29D}">
+      <formula1>INDIRECT($C$7)</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Application: AERO (IMPORTANT)" prompt="If application/platform &quot;AERO&quot; is selected, the Supplier must addtionally order the Status Notfication / Back Control message in case Supplier outbound messages are integrated. This message notifies the Supplier about failed messages!" sqref="C10" xr:uid="{A2A56D39-A3CB-4CB6-9CF0-FAA8B82A5237}">
+      <formula1>INDIRECT($C$7)</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D28 D40" formula="1"/>
+  </ignoredErrors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A3D35437-0F14-4644-9F11-00FC4D014246}">
+          <x14:formula1>
+            <xm:f>Protocol_Cost_Effort!$A$2:$A$28</xm:f>
+          </x14:formula1>
+          <xm:sqref>C3</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64D49825-2B89-4AB8-B8DB-B6BFB7BED746}">
   <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
       <selection pane="topRight" activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7265625" style="25"/>
-[...17 lines deleted...]
-    <col min="20" max="16384" width="8.7265625" style="25"/>
+    <col min="1" max="1" width="8.7265625" style="15"/>
+    <col min="2" max="2" width="45.36328125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.54296875" style="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.6328125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="37.81640625" style="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.90625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="37.90625" style="15" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.26953125" style="15" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.26953125" style="15" customWidth="1"/>
+    <col min="10" max="11" width="20.7265625" style="15" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.6328125" style="15" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15.6328125" style="15" customWidth="1"/>
+    <col min="14" max="14" width="18.7265625" style="15" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="18.7265625" style="15" customWidth="1"/>
+    <col min="16" max="16" width="12" style="15" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="12" style="15" customWidth="1"/>
+    <col min="18" max="18" width="11.6328125" style="15" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.54296875" style="15" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="8.7265625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="30" customFormat="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="E1" s="31" t="s">
+    <row r="1" spans="1:19" s="20" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="20" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1" s="34"/>
+      <c r="E1" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="H1" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="I1" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="J1" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="K1" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="L1" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="M1" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="N1" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="O1" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="P1" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q1" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="R1" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="S1" s="20" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A2" s="15">
+        <v>1</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>190</v>
+      </c>
+      <c r="C2" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D2" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E2" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="G2" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I2" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="J2" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="K2" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="L2" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="M2" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="N2" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="O2" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="P2" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q2" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="R2" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="S2" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A3" s="15">
+        <v>2</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="G3" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I3" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="K3" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="L3" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="M3" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="N3" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O3" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="P3" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q3" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="R3" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="S3" s="15" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A4" s="15">
+        <v>3</v>
+      </c>
+      <c r="B4" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="F1" s="31" t="s">
-[...49 lines deleted...]
-      <c r="C2" s="25" t="s">
+      <c r="C4" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="L4" s="15" t="s">
         <v>188</v>
       </c>
-      <c r="D2" s="25" t="s">
+      <c r="M4" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="N4" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="O4" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="P4" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q4" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="R4" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="S4" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A5" s="15">
+        <v>4</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E5" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="E2" s="25" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="25" t="s">
+      <c r="G5" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A6" s="15">
+        <v>5</v>
+      </c>
+      <c r="B6" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="H2" s="25" t="s">
+      <c r="C6" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O6" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="R6" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="S6" s="15" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A7" s="15">
+        <v>6</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A8" s="15">
+        <v>7</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E8" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="I2" s="25" t="s">
+      <c r="G8" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A9" s="15">
+        <v>8</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="J2" s="25" t="s">
-[...8 lines deleted...]
-      <c r="M2" s="25" t="s">
+      <c r="D9" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="N9" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q9" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="R9" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="S9" s="15" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A10" s="15">
+        <v>9</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A11" s="15">
+        <v>10</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A12" s="15">
+        <v>11</v>
+      </c>
+      <c r="B12" s="19" t="s">
         <v>175</v>
       </c>
-      <c r="N2" s="25" t="s">
-[...22 lines deleted...]
-      <c r="B3" s="29" t="s">
+      <c r="C12" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="M12" s="15" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A13" s="15">
+        <v>12</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A14" s="15">
         <v>13</v>
       </c>
-      <c r="C3" s="25" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="25" t="s">
+      <c r="B14" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A15" s="15">
         <v>14</v>
       </c>
-      <c r="H3" s="25" t="s">
-[...40 lines deleted...]
-      <c r="B4" s="29" t="s">
+      <c r="B15" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A16" s="15">
         <v>15</v>
       </c>
-      <c r="C4" s="25" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="25" t="s">
+      <c r="B16" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A17" s="15">
         <v>16</v>
       </c>
-      <c r="H4" s="25" t="s">
-[...66 lines deleted...]
-      <c r="B6" s="29" t="s">
+      <c r="B17" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A18" s="15">
         <v>17</v>
       </c>
-      <c r="C6" s="25" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="25" t="s">
+      <c r="B18" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A19" s="15">
         <v>18</v>
       </c>
-      <c r="H6" s="25" t="s">
-[...406 lines deleted...]
-        <v>175</v>
+      <c r="B19" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D19" s="19"/>
+      <c r="E19" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A20" s="25">
+      <c r="A20" s="15">
         <v>19</v>
       </c>
-      <c r="B20" s="29" t="s">
-[...16 lines deleted...]
-        <v>170</v>
+      <c r="B20" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D20" s="19"/>
+      <c r="E20" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="H20" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="B22" s="27"/>
-[...3 lines deleted...]
-      <c r="F22" s="27"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="B23" s="26"/>
-[...3 lines deleted...]
-      <c r="F23" s="26"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="rn8NXms8YhPGxb4ISOyMKNpl4NIm588tTde+Pss+P5rXuKAKnCyKzT/rBTTxCoV1/VQ9nQ20U5koXG9KiDrMWA==" saltValue="xGNiqaXJ+pcMEW4v/r8soQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:B20" xr:uid="{AA6B7AF1-A415-4ADE-98CE-271FC021D6E0}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B20">
       <sortCondition ref="A1:A20"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" display="https://enable.supplyon.com/en/product/7" xr:uid="{491D18D8-EC9C-4A7E-9A8D-A1174546CD3E}"/>
     <hyperlink ref="B5" r:id="rId2" display="https://enable.supplyon.com/en/product/40" xr:uid="{DCA58CFF-3C6D-404D-AEBD-72EFD5B0C0BE}"/>
     <hyperlink ref="B6" r:id="rId3" display="https://enable.supplyon.com/en/product/41" xr:uid="{08E9466C-E676-444C-A965-7C7E351EF679}"/>
     <hyperlink ref="B7" r:id="rId4" display="https://enable.supplyon.com/en/product/53" xr:uid="{66D549F3-3DDF-481F-B6D1-581817773E9D}"/>
     <hyperlink ref="B8" r:id="rId5" display="https://enable.supplyon.com/en/product/42" xr:uid="{F935CF67-16F9-4336-A9DD-B5B548A39403}"/>
     <hyperlink ref="B9" r:id="rId6" display="https://enable.supplyon.com/en/product/43" xr:uid="{E3629D22-88F8-408F-BCB6-AE2439B54AC1}"/>
     <hyperlink ref="B3" r:id="rId7" display="https://enable.supplyon.com/en/product/44" xr:uid="{EF2781AE-923D-455E-85CE-2A88BCCC9856}"/>
     <hyperlink ref="B2" r:id="rId8" display="https://enable.supplyon.com/en/product/45" xr:uid="{B56B41B3-87FC-44E8-AF4E-60B3548C9DC7}"/>
     <hyperlink ref="B16" r:id="rId9" display="https://enable.supplyon.com/en/product/46" xr:uid="{4A146B58-3458-40D0-896B-D4267A55B10C}"/>
     <hyperlink ref="B12" r:id="rId10" display="https://enable.supplyon.com/en/product/47" xr:uid="{D02902AF-1BB8-45B5-A661-7EA7DF3B4388}"/>
     <hyperlink ref="B10" r:id="rId11" display="https://enable.supplyon.com/en/product/57" xr:uid="{F0A0EA2E-A6BE-4666-8F0D-6D9822EB07C2}"/>
     <hyperlink ref="B11" r:id="rId12" display="https://enable.supplyon.com/en/product/144" xr:uid="{B575812C-3F31-4AF2-AAF6-C42FC85A881E}"/>
     <hyperlink ref="B13" r:id="rId13" display="https://enable.supplyon.com/en/product/48" xr:uid="{1C34417D-EF37-434A-AEC2-03927A9F7257}"/>
     <hyperlink ref="B17" r:id="rId14" display="https://enable.supplyon.com/en/product/49" xr:uid="{DB3D0D01-4C1E-4FC5-A58E-B9776603D96B}"/>
     <hyperlink ref="B14" r:id="rId15" display="https://enable.supplyon.com/en/product/50" xr:uid="{2F65C7AA-26AF-46B9-AA47-B8F56BF0CB7C}"/>
     <hyperlink ref="B15" r:id="rId16" display="https://enable.supplyon.com/en/product/51" xr:uid="{8903EBF8-5BD7-4370-999A-B09DA088B812}"/>
     <hyperlink ref="B20" r:id="rId17" display="https://enable.supplyon.com/en/product/58" xr:uid="{7872F3E7-9CA1-4CF7-B8A4-4F1E20304B81}"/>
     <hyperlink ref="B19" r:id="rId18" display="https://enable.supplyon.com/en/product/59" xr:uid="{A57DA1E3-71DA-4D31-AC47-5C65096F1E40}"/>
     <hyperlink ref="B18" r:id="rId19" display="https://enable.supplyon.com/en/product/80" xr:uid="{1BA1F18D-598A-40D3-BAC3-F95DC3A47C62}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId20"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1083 lines deleted...]
-
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F65EC9DB-C606-43EF-AFE9-A4E65A681647}">
-  <dimension ref="A1:L41"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="3" ySplit="1" topLeftCell="D5" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
       <selection pane="topRight" activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="15.453125" style="10" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="10"/>
+    <col min="1" max="1" width="8" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="42.36328125" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="44.08984375" style="12" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="15.6328125" style="8" customWidth="1"/>
+    <col min="6" max="6" width="22.6328125" style="8" customWidth="1"/>
+    <col min="7" max="7" width="12.90625" style="41" customWidth="1"/>
+    <col min="8" max="8" width="18.36328125" style="41" customWidth="1"/>
+    <col min="9" max="9" width="15.6328125" style="41" customWidth="1"/>
+    <col min="10" max="10" width="13.7265625" style="41" customWidth="1"/>
+    <col min="11" max="11" width="11" style="41" customWidth="1"/>
+    <col min="12" max="12" width="11.90625" style="41" customWidth="1"/>
+    <col min="13" max="13" width="9.26953125" style="101" customWidth="1"/>
+    <col min="14" max="14" width="9.54296875" style="101" customWidth="1"/>
+    <col min="15" max="15" width="13.1796875" style="101" customWidth="1"/>
+    <col min="16" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:15" s="46" customFormat="1" ht="44.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11" t="s">
-[...38 lines deleted...]
-        <v>88</v>
+      <c r="B1" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="E1" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="G1" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="H1" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="I1" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="J1" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="K1" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="L1" s="45" t="s">
+        <v>245</v>
+      </c>
+      <c r="M1" s="94" t="s">
+        <v>254</v>
+      </c>
+      <c r="N1" s="95" t="s">
+        <v>255</v>
+      </c>
+      <c r="O1" s="96" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>77</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D2" s="24" t="str">
+        <v>130</v>
+      </c>
+      <c r="D2" s="14" t="str">
         <f>A2&amp;B2&amp;C2</f>
         <v>SCCAS2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E2" s="4">
         <v>1500</v>
       </c>
       <c r="F2" s="4">
         <v>9</v>
       </c>
-      <c r="G2" s="4">
+      <c r="G2" s="38">
         <v>4</v>
       </c>
-      <c r="H2" s="4">
+      <c r="H2" s="38">
         <v>4</v>
       </c>
-      <c r="I2" s="4">
-[...2 lines deleted...]
-      <c r="J2" s="4">
+      <c r="I2" s="38">
+        <v>8</v>
+      </c>
+      <c r="J2" s="38">
         <v>2</v>
       </c>
-      <c r="K2" s="5">
+      <c r="K2" s="39">
         <f>SUM(G2,I2,J2)</f>
         <v>14</v>
       </c>
-      <c r="L2" s="6">
+      <c r="L2" s="40">
         <f>SUM(H2,I2,J2)</f>
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="M2" s="97">
+        <v>2</v>
+      </c>
+      <c r="N2" s="98">
+        <f>M2*5</f>
         <v>10</v>
       </c>
-      <c r="B3" s="8" t="s">
-        <v>88</v>
+      <c r="O2" s="99">
+        <f>F2/N2</f>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D3" s="24" t="str">
+        <v>131</v>
+      </c>
+      <c r="D3" s="14" t="str">
         <f t="shared" ref="D3:D36" si="0">A3&amp;B3&amp;C3</f>
         <v>SCCAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E3" s="4">
         <v>750</v>
       </c>
       <c r="F3" s="4">
         <v>4.5</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="38">
         <v>0</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="38">
         <v>2</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="38">
         <v>4</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="38">
         <v>1</v>
       </c>
-      <c r="K3" s="5">
-        <f t="shared" ref="K3:K28" si="1">SUM(G3,I3,J3)</f>
+      <c r="K3" s="39">
+        <f t="shared" ref="K3:K36" si="1">SUM(G3,I3,J3)</f>
         <v>5</v>
       </c>
-      <c r="L3" s="6">
-        <f t="shared" ref="L3:L28" si="2">SUM(H3,I3,J3)</f>
+      <c r="L3" s="40">
+        <f t="shared" ref="L3:L36" si="2">SUM(H3,I3,J3)</f>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M3" s="97">
+        <v>1</v>
+      </c>
+      <c r="N3" s="98">
+        <f t="shared" ref="N3:N36" si="3">M3*5</f>
+        <v>5</v>
+      </c>
+      <c r="O3" s="99">
+        <f t="shared" ref="O3:O36" si="4">F3/N3</f>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D4" s="24" t="str">
+        <v>132</v>
+      </c>
+      <c r="D4" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E4" s="4">
         <v>750</v>
       </c>
       <c r="F4" s="4">
         <v>4.5</v>
       </c>
-      <c r="G4" s="4">
+      <c r="G4" s="38">
         <v>0</v>
       </c>
-      <c r="H4" s="4">
+      <c r="H4" s="38">
         <v>2</v>
       </c>
-      <c r="I4" s="4">
+      <c r="I4" s="38">
         <v>4</v>
       </c>
-      <c r="J4" s="4">
+      <c r="J4" s="38">
         <v>1</v>
       </c>
-      <c r="K4" s="5">
+      <c r="K4" s="39">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L4" s="6">
+      <c r="L4" s="40">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M4" s="97">
+        <v>1</v>
+      </c>
+      <c r="N4" s="98">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="O4" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D5" s="24" t="str">
+        <v>133</v>
+      </c>
+      <c r="D5" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E5" s="4">
         <v>1500</v>
       </c>
       <c r="F5" s="4">
         <v>9</v>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="38">
         <v>0</v>
       </c>
-      <c r="H5" s="4">
+      <c r="H5" s="38">
         <v>4</v>
       </c>
-      <c r="I5" s="4">
-[...2 lines deleted...]
-      <c r="J5" s="4">
+      <c r="I5" s="38">
+        <v>8</v>
+      </c>
+      <c r="J5" s="38">
         <v>2</v>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="39">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="L5" s="6">
+      <c r="L5" s="40">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="M5" s="97">
+        <v>2</v>
+      </c>
+      <c r="N5" s="98">
+        <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="B6" s="8" t="s">
-        <v>88</v>
+      <c r="O5" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D6" s="24" t="str">
+        <v>134</v>
+      </c>
+      <c r="D6" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E6" s="4">
         <v>0</v>
       </c>
       <c r="F6" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G6" s="4">
         <v>0</v>
       </c>
-      <c r="H6" s="4">
+      <c r="G6" s="38">
         <v>0</v>
       </c>
-      <c r="I6" s="4">
+      <c r="H6" s="38">
         <v>0</v>
       </c>
-      <c r="J6" s="4">
+      <c r="I6" s="38">
         <v>0</v>
       </c>
-      <c r="K6" s="5">
-        <f t="shared" ref="K6" si="3">SUM(G6,I6,J6)</f>
+      <c r="J6" s="38">
         <v>0</v>
       </c>
-      <c r="L6" s="6">
-        <f t="shared" ref="L6" si="4">SUM(H6,I6,J6)</f>
+      <c r="K6" s="39">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="L6" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M6" s="97">
+        <v>0</v>
+      </c>
+      <c r="N6" s="98">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O6" s="99">
+        <f>IFERROR(F6/N6,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D7" s="24" t="str">
+        <v>135</v>
+      </c>
+      <c r="D7" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E7" s="4">
         <v>0</v>
       </c>
       <c r="F7" s="4">
         <v>1</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="38">
         <v>0</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="38">
         <v>0</v>
       </c>
-      <c r="I7" s="4">
+      <c r="I7" s="38">
         <v>0</v>
       </c>
-      <c r="J7" s="4">
+      <c r="J7" s="38">
         <v>0</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M7" s="97">
+        <f>1.5/5</f>
+        <v>0.3</v>
+      </c>
+      <c r="N7" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O7" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D8" s="24" t="str">
+        <v>136</v>
+      </c>
+      <c r="D8" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E8" s="4">
         <v>0</v>
       </c>
       <c r="F8" s="4">
         <v>1</v>
       </c>
-      <c r="G8" s="4">
+      <c r="G8" s="38">
         <v>0</v>
       </c>
-      <c r="H8" s="4">
+      <c r="H8" s="38">
         <v>0</v>
       </c>
-      <c r="I8" s="4">
+      <c r="I8" s="38">
         <v>0</v>
       </c>
-      <c r="J8" s="4">
+      <c r="J8" s="38">
         <v>0</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="M8" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="N8" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O8" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D9" s="24" t="str">
+        <v>130</v>
+      </c>
+      <c r="D9" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E9" s="4">
         <v>1500</v>
       </c>
       <c r="F9" s="4">
         <v>9</v>
       </c>
-      <c r="G9" s="4">
+      <c r="G9" s="38">
         <v>4</v>
       </c>
-      <c r="H9" s="4">
+      <c r="H9" s="38">
         <v>4</v>
       </c>
-      <c r="I9" s="4">
-[...2 lines deleted...]
-      <c r="J9" s="4">
+      <c r="I9" s="38">
+        <v>8</v>
+      </c>
+      <c r="J9" s="38">
         <v>2</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="39">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="40">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="M9" s="97">
+        <v>2</v>
+      </c>
+      <c r="N9" s="98">
+        <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="B10" s="8" t="s">
-        <v>89</v>
+      <c r="O9" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D10" s="24" t="str">
+        <v>131</v>
+      </c>
+      <c r="D10" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E10" s="4">
         <v>750</v>
       </c>
       <c r="F10" s="4">
         <v>4.5</v>
       </c>
-      <c r="G10" s="4">
+      <c r="G10" s="38">
         <v>0</v>
       </c>
-      <c r="H10" s="4">
+      <c r="H10" s="38">
         <v>2</v>
       </c>
-      <c r="I10" s="4">
+      <c r="I10" s="38">
         <v>4</v>
       </c>
-      <c r="J10" s="4">
+      <c r="J10" s="38">
         <v>1</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="39">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="40">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="M10" s="97">
+        <v>1</v>
+      </c>
+      <c r="N10" s="98">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="O10" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D11" s="24" t="str">
+        <v>132</v>
+      </c>
+      <c r="D11" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E11" s="4">
         <v>750</v>
       </c>
       <c r="F11" s="4">
         <v>4.5</v>
       </c>
-      <c r="G11" s="4">
+      <c r="G11" s="38">
         <v>0</v>
       </c>
-      <c r="H11" s="4">
+      <c r="H11" s="38">
         <v>2</v>
       </c>
-      <c r="I11" s="4">
+      <c r="I11" s="38">
         <v>4</v>
       </c>
-      <c r="J11" s="4">
+      <c r="J11" s="38">
         <v>1</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="39">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="40">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="M11" s="97">
+        <v>1</v>
+      </c>
+      <c r="N11" s="98">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="O11" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D12" s="24" t="str">
+        <v>133</v>
+      </c>
+      <c r="D12" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E12" s="4">
         <v>1500</v>
       </c>
       <c r="F12" s="4">
         <v>9</v>
       </c>
-      <c r="G12" s="4">
+      <c r="G12" s="38">
         <v>0</v>
       </c>
-      <c r="H12" s="4">
+      <c r="H12" s="38">
         <v>4</v>
       </c>
-      <c r="I12" s="4">
-[...2 lines deleted...]
-      <c r="J12" s="4">
+      <c r="I12" s="38">
+        <v>8</v>
+      </c>
+      <c r="J12" s="38">
         <v>2</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="39">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="40">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="M12" s="97">
+        <v>2</v>
+      </c>
+      <c r="N12" s="98">
+        <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="B13" s="8" t="s">
-        <v>89</v>
+      <c r="O12" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D13" s="24" t="str">
+        <v>134</v>
+      </c>
+      <c r="D13" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - PRD</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G13" s="4">
         <v>0</v>
       </c>
-      <c r="H13" s="4">
+      <c r="G13" s="38">
         <v>0</v>
       </c>
-      <c r="I13" s="4">
+      <c r="H13" s="38">
         <v>0</v>
       </c>
-      <c r="J13" s="4">
+      <c r="I13" s="38">
         <v>0</v>
       </c>
-      <c r="K13" s="5">
+      <c r="J13" s="38">
+        <v>0</v>
+      </c>
+      <c r="K13" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="M13" s="97">
+        <v>0</v>
+      </c>
+      <c r="N13" s="98">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O13" s="99">
+        <f>IFERROR(F13/N13,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D14" s="24" t="str">
+        <v>135</v>
+      </c>
+      <c r="D14" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E14" s="4">
         <v>0</v>
       </c>
       <c r="F14" s="4">
         <v>1</v>
       </c>
-      <c r="G14" s="4">
+      <c r="G14" s="38">
         <v>0</v>
       </c>
-      <c r="H14" s="4">
+      <c r="H14" s="38">
         <v>0</v>
       </c>
-      <c r="I14" s="4">
+      <c r="I14" s="38">
         <v>0</v>
       </c>
-      <c r="J14" s="4">
+      <c r="J14" s="38">
         <v>0</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>89</v>
+      <c r="M14" s="97">
+        <f>1.5/5</f>
+        <v>0.3</v>
+      </c>
+      <c r="N14" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O14" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D15" s="24" t="str">
+        <v>136</v>
+      </c>
+      <c r="D15" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>1</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G15" s="38">
         <v>0</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H15" s="38">
         <v>0</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I15" s="38">
         <v>0</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J15" s="38">
         <v>0</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M15" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="N15" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O15" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D16" s="24" t="str">
+        <v>137</v>
+      </c>
+      <c r="D16" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2New Connectivity - PRD &amp; PrePRD</v>
       </c>
       <c r="E16" s="4">
         <v>1500</v>
       </c>
       <c r="F16" s="4">
         <v>9</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G16" s="38">
         <v>0</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H16" s="38">
         <v>4</v>
       </c>
-      <c r="I16" s="4">
-[...2 lines deleted...]
-      <c r="J16" s="4">
+      <c r="I16" s="38">
+        <v>8</v>
+      </c>
+      <c r="J16" s="38">
         <v>2</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="39">
         <f>SUM(G16,I16,J16)</f>
         <v>10</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="40">
         <f>SUM(H16,I16,J16)</f>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M16" s="97">
+        <v>2</v>
+      </c>
+      <c r="N16" s="98">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="O16" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D17" s="24" t="str">
+        <v>131</v>
+      </c>
+      <c r="D17" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E17" s="4">
         <v>750</v>
       </c>
       <c r="F17" s="4">
         <v>4.5</v>
       </c>
-      <c r="G17" s="4">
+      <c r="G17" s="38">
         <v>0</v>
       </c>
-      <c r="H17" s="4">
+      <c r="H17" s="38">
         <v>2</v>
       </c>
-      <c r="I17" s="4">
+      <c r="I17" s="38">
         <v>4</v>
       </c>
-      <c r="J17" s="4">
+      <c r="J17" s="38">
         <v>1</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K17" s="39">
         <f t="shared" ref="K17:K22" si="5">SUM(G17,I17,J17)</f>
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="40">
         <f t="shared" ref="L17:L22" si="6">SUM(H17,I17,J17)</f>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M17" s="97">
+        <v>1</v>
+      </c>
+      <c r="N17" s="98">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="O17" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D18" s="24" t="str">
+        <v>138</v>
+      </c>
+      <c r="D18" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PrePRD</v>
       </c>
       <c r="E18" s="4">
         <v>750</v>
       </c>
       <c r="F18" s="4">
         <v>4.5</v>
       </c>
-      <c r="G18" s="4">
+      <c r="G18" s="38">
         <v>0</v>
       </c>
-      <c r="H18" s="4">
+      <c r="H18" s="38">
         <v>2</v>
       </c>
-      <c r="I18" s="4">
+      <c r="I18" s="38">
         <v>4</v>
       </c>
-      <c r="J18" s="4">
+      <c r="J18" s="38">
         <v>1</v>
       </c>
-      <c r="K18" s="5">
+      <c r="K18" s="39">
         <f t="shared" si="5"/>
         <v>5</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="40">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M18" s="97">
+        <v>1</v>
+      </c>
+      <c r="N18" s="98">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="O18" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D19" s="24" t="str">
+        <v>139</v>
+      </c>
+      <c r="D19" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PRD &amp; PrePRD</v>
       </c>
       <c r="E19" s="4">
         <v>1500</v>
       </c>
       <c r="F19" s="4">
         <v>9</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G19" s="38">
         <v>0</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H19" s="38">
         <v>4</v>
       </c>
-      <c r="I19" s="4">
-[...2 lines deleted...]
-      <c r="J19" s="4">
+      <c r="I19" s="38">
+        <v>8</v>
+      </c>
+      <c r="J19" s="38">
         <v>2</v>
       </c>
-      <c r="K19" s="5">
+      <c r="K19" s="39">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="40">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M19" s="97">
+        <v>2</v>
+      </c>
+      <c r="N19" s="98">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="O19" s="99">
+        <f t="shared" si="4"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D20" s="24" t="str">
+        <v>134</v>
+      </c>
+      <c r="D20" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G20" s="4">
         <v>0</v>
       </c>
-      <c r="H20" s="4">
+      <c r="G20" s="38">
         <v>0</v>
       </c>
-      <c r="I20" s="4">
+      <c r="H20" s="38">
         <v>0</v>
       </c>
-      <c r="J20" s="4">
+      <c r="I20" s="38">
         <v>0</v>
       </c>
-      <c r="K20" s="5">
-        <f t="shared" ref="K20" si="7">SUM(G20,I20,J20)</f>
+      <c r="J20" s="38">
         <v>0</v>
       </c>
-      <c r="L20" s="6">
-        <f t="shared" ref="L20" si="8">SUM(H20,I20,J20)</f>
+      <c r="K20" s="39">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="L20" s="40">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="97">
+        <v>0</v>
+      </c>
+      <c r="N20" s="98">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O20" s="99">
+        <f>IFERROR(F20/N20,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D21" s="24" t="str">
+        <v>140</v>
+      </c>
+      <c r="D21" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PrePRD</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>1</v>
       </c>
-      <c r="G21" s="4">
+      <c r="G21" s="38">
         <v>0</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H21" s="38">
         <v>0</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I21" s="38">
         <v>0</v>
       </c>
-      <c r="J21" s="4">
+      <c r="J21" s="38">
         <v>0</v>
       </c>
-      <c r="K21" s="5">
+      <c r="K21" s="39">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="40">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M21" s="97">
+        <f>1.5/5</f>
+        <v>0.3</v>
+      </c>
+      <c r="N21" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O21" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D22" s="24" t="str">
+        <v>141</v>
+      </c>
+      <c r="D22" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PRD &amp; PrePRD</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>1</v>
       </c>
-      <c r="G22" s="4">
+      <c r="G22" s="38">
         <v>0</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H22" s="38">
         <v>0</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I22" s="38">
         <v>0</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J22" s="38">
         <v>0</v>
       </c>
-      <c r="K22" s="5">
+      <c r="K22" s="39">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="40">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M22" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="N22" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O22" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D23" s="24" t="str">
+        <v>130</v>
+      </c>
+      <c r="D23" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E23" s="4">
         <v>3640</v>
       </c>
       <c r="F23" s="4">
         <v>26</v>
       </c>
-      <c r="G23" s="4">
+      <c r="G23" s="38">
         <v>0</v>
       </c>
-      <c r="H23" s="4">
+      <c r="H23" s="38">
         <v>4</v>
       </c>
-      <c r="I23" s="4">
+      <c r="I23" s="38">
         <v>16</v>
       </c>
-      <c r="J23" s="4">
-[...2 lines deleted...]
-      <c r="K23" s="5">
+      <c r="J23" s="38">
+        <v>8</v>
+      </c>
+      <c r="K23" s="39">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="40">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M23" s="97">
+        <v>4</v>
+      </c>
+      <c r="N23" s="98">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+      <c r="O23" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D24" s="24" t="str">
+        <v>131</v>
+      </c>
+      <c r="D24" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E24" s="4">
         <v>1600</v>
       </c>
       <c r="F24" s="4">
         <v>13</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G24" s="38">
         <v>0</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H24" s="38">
         <v>2</v>
       </c>
-      <c r="I24" s="4">
-[...2 lines deleted...]
-      <c r="J24" s="4">
+      <c r="I24" s="38">
+        <v>8</v>
+      </c>
+      <c r="J24" s="38">
         <v>4</v>
       </c>
-      <c r="K24" s="5">
+      <c r="K24" s="39">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="40">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M24" s="97">
+        <v>2</v>
+      </c>
+      <c r="N24" s="98">
+        <f t="shared" ref="N24:N25" si="7">M24*5</f>
+        <v>10</v>
+      </c>
+      <c r="O24" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D25" s="24" t="str">
+        <v>132</v>
+      </c>
+      <c r="D25" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E25" s="4">
         <v>1600</v>
       </c>
       <c r="F25" s="4">
         <v>13</v>
       </c>
-      <c r="G25" s="4">
+      <c r="G25" s="38">
         <v>0</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H25" s="38">
         <v>2</v>
       </c>
-      <c r="I25" s="4">
-[...2 lines deleted...]
-      <c r="J25" s="4">
+      <c r="I25" s="38">
+        <v>8</v>
+      </c>
+      <c r="J25" s="38">
         <v>4</v>
       </c>
-      <c r="K25" s="5">
+      <c r="K25" s="39">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="40">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M25" s="97">
+        <v>2</v>
+      </c>
+      <c r="N25" s="98">
+        <f t="shared" si="7"/>
+        <v>10</v>
+      </c>
+      <c r="O25" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D26" s="24" t="str">
+        <v>133</v>
+      </c>
+      <c r="D26" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E26" s="4">
         <v>3640</v>
       </c>
       <c r="F26" s="4">
         <v>26</v>
       </c>
-      <c r="G26" s="4">
+      <c r="G26" s="38">
         <v>0</v>
       </c>
-      <c r="H26" s="4">
+      <c r="H26" s="38">
         <v>4</v>
       </c>
-      <c r="I26" s="4">
+      <c r="I26" s="38">
         <v>16</v>
       </c>
-      <c r="J26" s="4">
-[...2 lines deleted...]
-      <c r="K26" s="5">
+      <c r="J26" s="38">
+        <v>8</v>
+      </c>
+      <c r="K26" s="39">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="40">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M26" s="97">
+        <v>4</v>
+      </c>
+      <c r="N26" s="98">
+        <f t="shared" ref="N26" si="8">M26*5</f>
+        <v>20</v>
+      </c>
+      <c r="O26" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D27" s="24" t="str">
+        <v>134</v>
+      </c>
+      <c r="D27" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G27" s="4">
         <v>0</v>
       </c>
-      <c r="H27" s="4">
+      <c r="G27" s="38">
         <v>0</v>
       </c>
-      <c r="I27" s="4">
+      <c r="H27" s="38">
         <v>0</v>
       </c>
-      <c r="J27" s="4">
+      <c r="I27" s="38">
         <v>0</v>
       </c>
-      <c r="K27" s="5">
+      <c r="J27" s="38">
+        <v>0</v>
+      </c>
+      <c r="K27" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M27" s="97">
+        <v>0</v>
+      </c>
+      <c r="N27" s="98">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O27" s="99">
+        <f>IFERROR(F27/N27,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D28" s="24" t="str">
+        <v>135</v>
+      </c>
+      <c r="D28" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>1</v>
       </c>
-      <c r="G28" s="4">
+      <c r="G28" s="38">
         <v>0</v>
       </c>
-      <c r="H28" s="4">
+      <c r="H28" s="38">
         <v>0</v>
       </c>
-      <c r="I28" s="4">
+      <c r="I28" s="38">
         <v>0</v>
       </c>
-      <c r="J28" s="4">
+      <c r="J28" s="38">
         <v>0</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="40">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M28" s="97">
+        <f>1.5/5</f>
+        <v>0.3</v>
+      </c>
+      <c r="N28" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O28" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D29" s="24" t="str">
+        <v>136</v>
+      </c>
+      <c r="D29" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>1</v>
       </c>
-      <c r="G29" s="4">
+      <c r="G29" s="38">
         <v>0</v>
       </c>
-      <c r="H29" s="4">
+      <c r="H29" s="38">
         <v>0</v>
       </c>
-      <c r="I29" s="4">
+      <c r="I29" s="38">
         <v>0</v>
       </c>
-      <c r="J29" s="4">
+      <c r="J29" s="38">
         <v>0</v>
       </c>
-      <c r="K29" s="5">
-        <f t="shared" ref="K29" si="9">SUM(G29,I29,J29)</f>
+      <c r="K29" s="39">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="6">
-        <f t="shared" ref="L29" si="10">SUM(H29,I29,J29)</f>
+      <c r="L29" s="40">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M29" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="N29" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O29" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D30" s="24" t="str">
+        <v>130</v>
+      </c>
+      <c r="D30" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSNew Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E30" s="4">
         <v>3640</v>
       </c>
       <c r="F30" s="4">
         <v>26</v>
       </c>
-      <c r="G30" s="4">
+      <c r="G30" s="38">
         <v>0</v>
       </c>
-      <c r="H30" s="4">
+      <c r="H30" s="38">
         <v>4</v>
       </c>
-      <c r="I30" s="4">
+      <c r="I30" s="38">
         <v>16</v>
       </c>
-      <c r="J30" s="4">
-[...3 lines deleted...]
-        <f t="shared" ref="K30:K36" si="11">SUM(G30,I30,J30)</f>
+      <c r="J30" s="38">
+        <v>8</v>
+      </c>
+      <c r="K30" s="39">
+        <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L30" s="6">
-        <f t="shared" ref="L30:L36" si="12">SUM(H30,I30,J30)</f>
+      <c r="L30" s="40">
+        <f t="shared" si="2"/>
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M30" s="97">
+        <v>4</v>
+      </c>
+      <c r="N30" s="98">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+      <c r="O30" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D31" s="24" t="str">
+        <v>131</v>
+      </c>
+      <c r="D31" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - PRD</v>
       </c>
       <c r="E31" s="4">
         <v>1600</v>
       </c>
       <c r="F31" s="4">
         <v>13</v>
       </c>
-      <c r="G31" s="4">
+      <c r="G31" s="38">
         <v>0</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H31" s="38">
         <v>2</v>
       </c>
-      <c r="I31" s="4">
-[...2 lines deleted...]
-      <c r="J31" s="4">
+      <c r="I31" s="38">
+        <v>8</v>
+      </c>
+      <c r="J31" s="38">
         <v>4</v>
       </c>
-      <c r="K31" s="5">
-        <f t="shared" si="11"/>
+      <c r="K31" s="39">
+        <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L31" s="6">
-        <f t="shared" si="12"/>
+      <c r="L31" s="40">
+        <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M31" s="97">
+        <v>2</v>
+      </c>
+      <c r="N31" s="98">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="O31" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D32" s="24" t="str">
+        <v>132</v>
+      </c>
+      <c r="D32" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E32" s="4">
         <v>1600</v>
       </c>
       <c r="F32" s="4">
         <v>13</v>
       </c>
-      <c r="G32" s="4">
+      <c r="G32" s="38">
         <v>0</v>
       </c>
-      <c r="H32" s="4">
+      <c r="H32" s="38">
         <v>2</v>
       </c>
-      <c r="I32" s="4">
-[...2 lines deleted...]
-      <c r="J32" s="4">
+      <c r="I32" s="38">
+        <v>8</v>
+      </c>
+      <c r="J32" s="38">
         <v>4</v>
       </c>
-      <c r="K32" s="5">
-        <f t="shared" si="11"/>
+      <c r="K32" s="39">
+        <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L32" s="6">
-        <f t="shared" si="12"/>
+      <c r="L32" s="40">
+        <f t="shared" si="2"/>
         <v>14</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M32" s="97">
+        <v>2</v>
+      </c>
+      <c r="N32" s="98">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="O32" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D33" s="24" t="str">
+        <v>133</v>
+      </c>
+      <c r="D33" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E33" s="4">
         <v>3640</v>
       </c>
       <c r="F33" s="4">
         <v>26</v>
       </c>
-      <c r="G33" s="4">
+      <c r="G33" s="38">
         <v>0</v>
       </c>
-      <c r="H33" s="4">
+      <c r="H33" s="38">
         <v>4</v>
       </c>
-      <c r="I33" s="4">
+      <c r="I33" s="38">
         <v>16</v>
       </c>
-      <c r="J33" s="4">
-[...3 lines deleted...]
-        <f t="shared" si="11"/>
+      <c r="J33" s="38">
+        <v>8</v>
+      </c>
+      <c r="K33" s="39">
+        <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L33" s="6">
-        <f t="shared" si="12"/>
+      <c r="L33" s="40">
+        <f t="shared" si="2"/>
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M33" s="97">
+        <v>4</v>
+      </c>
+      <c r="N33" s="98">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+      <c r="O33" s="99">
+        <f t="shared" si="4"/>
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D34" s="24" t="str">
+        <v>134</v>
+      </c>
+      <c r="D34" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - PRD</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G34" s="4">
         <v>0</v>
       </c>
-      <c r="H34" s="4">
+      <c r="G34" s="38">
         <v>0</v>
       </c>
-      <c r="I34" s="4">
+      <c r="H34" s="38">
         <v>0</v>
       </c>
-      <c r="J34" s="4">
+      <c r="I34" s="38">
         <v>0</v>
       </c>
-      <c r="K34" s="5">
-        <f t="shared" si="11"/>
+      <c r="J34" s="38">
         <v>0</v>
       </c>
-      <c r="L34" s="6">
-        <f t="shared" si="12"/>
+      <c r="K34" s="39">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="L34" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M34" s="97">
+        <v>0</v>
+      </c>
+      <c r="N34" s="98">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O34" s="99">
+        <f>IFERROR(F34/N34,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D35" s="24" t="str">
+        <v>135</v>
+      </c>
+      <c r="D35" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - QAS (TEST)</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>1</v>
       </c>
-      <c r="G35" s="4">
+      <c r="G35" s="38">
         <v>0</v>
       </c>
-      <c r="H35" s="4">
+      <c r="H35" s="38">
         <v>0</v>
       </c>
-      <c r="I35" s="4">
+      <c r="I35" s="38">
         <v>0</v>
       </c>
-      <c r="J35" s="4">
+      <c r="J35" s="38">
         <v>0</v>
       </c>
-      <c r="K35" s="5">
-        <f t="shared" ref="K35" si="13">SUM(G35,I35,J35)</f>
+      <c r="K35" s="39">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L35" s="6">
-        <f t="shared" ref="L35" si="14">SUM(H35,I35,J35)</f>
+      <c r="L35" s="40">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>90</v>
+      <c r="M35" s="97">
+        <f>1.5/5</f>
+        <v>0.3</v>
+      </c>
+      <c r="N35" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O35" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D36" s="24" t="str">
+        <v>136</v>
+      </c>
+      <c r="D36" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="4">
         <v>1</v>
       </c>
-      <c r="G36" s="4">
+      <c r="G36" s="38">
         <v>0</v>
       </c>
-      <c r="H36" s="4">
+      <c r="H36" s="38">
         <v>0</v>
       </c>
-      <c r="I36" s="4">
+      <c r="I36" s="38">
         <v>0</v>
       </c>
-      <c r="J36" s="4">
+      <c r="J36" s="38">
         <v>0</v>
       </c>
-      <c r="K36" s="5">
-        <f t="shared" si="11"/>
+      <c r="K36" s="39">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="6">
-        <f t="shared" si="12"/>
+      <c r="L36" s="40">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="M36" s="97">
+        <v>0.3</v>
+      </c>
+      <c r="N36" s="98">
+        <f t="shared" si="3"/>
+        <v>1.5</v>
+      </c>
+      <c r="O36" s="99">
+        <f t="shared" si="4"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E37" s="2"/>
       <c r="F37" s="3"/>
-    </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="M37" s="100"/>
+      <c r="N37" s="100"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E38" s="2"/>
       <c r="F38" s="3"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E39" s="2"/>
       <c r="F39" s="3"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E41" s="2"/>
       <c r="F41" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L36" xr:uid="{F65EC9DB-C606-43EF-AFE9-A4E65A681647}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="YoGci0K6bZSJTZVehTijCXJoyoYupx00z9GsMJAJzdkdzC4E9yLuoaidt+7pBH6vACh+IyIz7H0nHPE29Kf6JA==" saltValue="vyWNi+se7htt8PtRXMAj1Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="A1:O36" xr:uid="{F65EC9DB-C606-43EF-AFE9-A4E65A681647}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="L23:L28 L14:L15 L2:L5 L7:L12" formula="1"/>
+    <ignoredError sqref="O6:O37" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D1F7AC7-D326-4140-B6A7-E025CC41246D}">
-  <dimension ref="A1:N304"/>
+  <dimension ref="A1:S304"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A185" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="6" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
+      <selection pane="topRight" activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.453125" style="9" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="16384" width="8.7265625" style="9"/>
+    <col min="1" max="1" width="10.453125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="34.08984375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="34.08984375" style="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="45.26953125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="45.26953125" style="7" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="36.1796875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.90625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="13.36328125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="14.81640625" style="7" customWidth="1"/>
+    <col min="12" max="12" width="10.1796875" style="7" customWidth="1"/>
+    <col min="13" max="13" width="11.1796875" style="7" customWidth="1"/>
+    <col min="14" max="14" width="16.08984375" style="7" customWidth="1"/>
+    <col min="15" max="15" width="9.6328125" style="7" customWidth="1"/>
+    <col min="16" max="16" width="9.36328125" style="7" customWidth="1"/>
+    <col min="17" max="17" width="13.1796875" style="7" customWidth="1"/>
+    <col min="18" max="18" width="10.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.7265625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="14" customFormat="1" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:19" s="27" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="21" t="s">
-[...8 lines deleted...]
-      <c r="F1" s="11" t="s">
+      <c r="C1" s="102" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1" s="102" t="s">
+        <v>129</v>
+      </c>
+      <c r="E1" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="F1" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="11" t="s">
+      <c r="G1" s="43" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="11" t="s">
+      <c r="I1" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="11" t="s">
+      <c r="J1" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="K1" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="L1" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="M1" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="N1" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="O1" s="94" t="s">
+        <v>254</v>
+      </c>
+      <c r="P1" s="95" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q1" s="96" t="s">
+        <v>256</v>
+      </c>
+      <c r="R1" s="133" t="s">
+        <v>252</v>
+      </c>
+      <c r="S1" s="134" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="K1" s="11" t="s">
+      <c r="B2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="11" t="s">
-[...16 lines deleted...]
-      <c r="C2" s="22" t="str">
+      <c r="C2" s="13" t="str">
         <f>SUBSTITUTE(B2," ","")</f>
         <v>CATENSYSChainDriveSystems</v>
       </c>
-      <c r="D2" s="22" t="str">
+      <c r="D2" s="13" t="str">
         <f>A2&amp;B2</f>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
-      <c r="E2" s="22" t="str">
+      <c r="E2" s="13" t="str">
         <f t="shared" ref="E2:E67" si="0">A2&amp;C2&amp;"Messages"</f>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
-      <c r="F2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="15" t="str">
+      <c r="F2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G2" s="37" t="str">
         <f>B2&amp;F2</f>
         <v>CATENSYS Chain Drive SystemsPurchase Order / Order Change</v>
       </c>
-      <c r="H2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="9">
+      <c r="H2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="7">
         <v>900</v>
       </c>
-      <c r="J2" s="16">
+      <c r="J2" s="9">
         <v>6</v>
       </c>
-      <c r="K2" s="16">
+      <c r="K2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(5*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(8*8),IF($I2=7650,SUM(20*8),IF($I2=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
-      <c r="L2" s="16">
+      <c r="L2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(2*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(3*8),IF($I2=7650,SUM(6*8),IF($I2=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
-      <c r="M2" s="16">
+      <c r="M2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(1*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(1*8),IF($I2=7650,SUM(3*8),IF($I2=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
-      <c r="N2" s="17">
+      <c r="N2" s="10">
         <f>K2+L2+M2</f>
         <v>64</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <f t="shared" ref="C3:C68" si="1">SUBSTITUTE(B3," ","")</f>
+      <c r="O2" s="136">
+        <v>6</v>
+      </c>
+      <c r="P2" s="137">
+        <f t="shared" ref="P2:P65" si="1">O2*5</f>
+        <v>30</v>
+      </c>
+      <c r="Q2" s="138">
+        <f t="shared" ref="Q2:Q65" si="2">J2/P2</f>
+        <v>0.2</v>
+      </c>
+      <c r="R2" s="135">
+        <f>Q2*75%</f>
+        <v>0.15000000000000002</v>
+      </c>
+      <c r="S2" s="135">
+        <f>Q2*1</f>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A3" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="13" t="str">
+        <f t="shared" ref="C3:C68" si="3">SUBSTITUTE(B3," ","")</f>
         <v>CATENSYSChainDriveSystems</v>
       </c>
-      <c r="D3" s="22" t="str">
-        <f t="shared" ref="D3:D68" si="2">A3&amp;B3</f>
+      <c r="D3" s="13" t="str">
+        <f t="shared" ref="D3:D68" si="4">A3&amp;B3</f>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
-      <c r="E3" s="22" t="str">
+      <c r="E3" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
-      <c r="F3" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="G3:G65" si="3">B3&amp;F3</f>
+      <c r="F3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="37" t="str">
+        <f t="shared" ref="G3:G65" si="5">B3&amp;F3</f>
         <v>CATENSYS Chain Drive SystemsPurchase Order Response</v>
       </c>
-      <c r="H3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="18">
+      <c r="H3" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="11">
         <v>1300</v>
       </c>
-      <c r="J3" s="16">
-[...3 lines deleted...]
-        <f t="shared" ref="K3:K65" si="4">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(5*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(8*8),IF($I3=7650,SUM(20*8),IF($I3=300,SUM(1*8),""))))</f>
+      <c r="J3" s="9">
+        <v>8</v>
+      </c>
+      <c r="K3" s="9">
+        <f t="shared" ref="K3:K65" si="6">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(5*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(8*8),IF($I3=7650,SUM(20*8),IF($I3=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
-      <c r="L3" s="16">
-        <f t="shared" ref="L3:L65" si="5">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(2*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(3*8),IF($I3=7650,SUM(6*8),IF($I3=300,SUM(1*8),""))))</f>
+      <c r="L3" s="9">
+        <f t="shared" ref="L3:L65" si="7">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(2*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(3*8),IF($I3=7650,SUM(6*8),IF($I3=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="M3" s="16">
-[...4 lines deleted...]
-        <f t="shared" ref="N3:N65" si="7">K3+L3+M3</f>
+      <c r="M3" s="9">
+        <f t="shared" ref="M3:M65" si="8">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(1*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(1*8),IF($I3=7650,SUM(3*8),IF($I3=300,SUM(0.25*8),""))))</f>
+        <v>8</v>
+      </c>
+      <c r="N3" s="10">
+        <f>K3+L3+M3</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" s="22" t="str">
+      <c r="O3" s="136">
+        <v>4</v>
+      </c>
+      <c r="P3" s="137">
         <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q3" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="13" t="str">
+        <f t="shared" si="3"/>
         <v>CATENSYSChainDriveSystems</v>
       </c>
-      <c r="D4" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D4" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
-      <c r="E4" s="22" t="str">
+      <c r="E4" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>CATENSYS Chain Drive SystemsDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="7">
+        <v>900</v>
+      </c>
+      <c r="J4" s="9">
+        <v>6</v>
+      </c>
+      <c r="K4" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L4" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M4" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N4" s="10">
+        <f>K4+L4+M4</f>
+        <v>64</v>
+      </c>
+      <c r="O4" s="136">
+        <v>3</v>
+      </c>
+      <c r="P4" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G4" s="15" t="str">
+      <c r="Q4" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>CATENSYS Chain Drive SystemsDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K4" s="16">
+        <v>CATENSYSChainDriveSystems</v>
+      </c>
+      <c r="D5" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
-      <c r="E5" s="22" t="str">
+      <c r="E5" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
-      <c r="F5" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="15" t="str">
+      <c r="F5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>CATENSYS Chain Drive SystemsDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J5" s="9">
+        <v>8</v>
+      </c>
+      <c r="K5" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L5" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M5" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N5" s="10">
+        <f>K5+L5+M5</f>
+        <v>96</v>
+      </c>
+      <c r="O5" s="136">
+        <v>5</v>
+      </c>
+      <c r="P5" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q5" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>CATENSYS Chain Drive SystemsDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K5" s="16">
+        <v>ELDORCorporation</v>
+      </c>
+      <c r="D6" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCELDOR Corporation</v>
       </c>
-      <c r="E6" s="22" t="str">
+      <c r="E6" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCELDORCorporationMessages</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>ELDOR CorporationDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="7">
+        <v>900</v>
+      </c>
+      <c r="J6" s="9">
+        <v>6</v>
+      </c>
+      <c r="K6" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L6" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M6" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N6" s="10">
+        <f>K6+L6+M6</f>
+        <v>64</v>
+      </c>
+      <c r="O6" s="136">
+        <v>3</v>
+      </c>
+      <c r="P6" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G6" s="15" t="str">
+      <c r="Q6" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>ELDOR CorporationDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K6" s="16">
+        <v>ELDORCorporation</v>
+      </c>
+      <c r="D7" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCELDOR Corporation</v>
       </c>
-      <c r="E7" s="22" t="str">
+      <c r="E7" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCELDORCorporationMessages</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="15" t="str">
+      <c r="F7" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>ELDOR CorporationDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L7" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M7" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N7" s="10">
+        <f>K7+L7+M7</f>
+        <v>96</v>
+      </c>
+      <c r="O7" s="136">
+        <v>5</v>
+      </c>
+      <c r="P7" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q7" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C8" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>ELDOR CorporationDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K7" s="16">
+        <v>FaiveleyTransport</v>
+      </c>
+      <c r="D8" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFaiveley Transport</v>
       </c>
-      <c r="E8" s="22" t="str">
+      <c r="E8" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
-      <c r="F8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="15" t="str">
+      <c r="F8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G8" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Faiveley TransportPurchase Order / Order Change</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="7">
+        <v>900</v>
+      </c>
+      <c r="J8" s="9">
+        <v>6</v>
+      </c>
+      <c r="K8" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L8" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M8" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N8" s="10">
+        <f>K8+L8+M8</f>
+        <v>64</v>
+      </c>
+      <c r="O8" s="136">
+        <v>6</v>
+      </c>
+      <c r="P8" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q8" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C9" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Faiveley TransportPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K8" s="16">
+        <v>FaiveleyTransport</v>
+      </c>
+      <c r="D9" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFaiveley Transport</v>
       </c>
-      <c r="E9" s="22" t="str">
+      <c r="E9" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="15" t="str">
+      <c r="F9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Faiveley TransportPurchase Order Response</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J9" s="9">
+        <v>8</v>
+      </c>
+      <c r="K9" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L9" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M9" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N9" s="10">
+        <f>K9+L9+M9</f>
+        <v>96</v>
+      </c>
+      <c r="O9" s="136">
+        <v>4</v>
+      </c>
+      <c r="P9" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q9" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C10" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Faiveley TransportPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K9" s="16">
+        <v>FaiveleyTransport</v>
+      </c>
+      <c r="D10" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFaiveley Transport</v>
       </c>
-      <c r="E10" s="22" t="str">
+      <c r="E10" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
-      <c r="F10" s="9" t="s">
+      <c r="F10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Faiveley TransportDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="7">
+        <v>900</v>
+      </c>
+      <c r="J10" s="9">
+        <v>6</v>
+      </c>
+      <c r="K10" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L10" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M10" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N10" s="10">
+        <f>K10+L10+M10</f>
+        <v>64</v>
+      </c>
+      <c r="O10" s="136">
+        <v>3</v>
+      </c>
+      <c r="P10" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G10" s="15" t="str">
+      <c r="Q10" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Faiveley TransportDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K10" s="16">
+        <v>Flender</v>
+      </c>
+      <c r="D11" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFlender</v>
       </c>
-      <c r="E11" s="22" t="str">
+      <c r="E11" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
-      <c r="F11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="15" t="str">
+      <c r="F11" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G11" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>FlenderPurchase Order / Order Change</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I11" s="11">
+        <v>1000</v>
+      </c>
+      <c r="J11" s="9">
+        <v>8</v>
+      </c>
+      <c r="K11" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L11" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M11" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N11" s="10">
+        <f>K11+L11+M11</f>
+        <v>64</v>
+      </c>
+      <c r="O11" s="136">
+        <v>6</v>
+      </c>
+      <c r="P11" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q11" s="138">
+        <f t="shared" si="2"/>
+        <v>0.26666666666666666</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>FlenderPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K11" s="16">
+        <v>Flender</v>
+      </c>
+      <c r="D12" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFlender</v>
       </c>
-      <c r="E12" s="22" t="str">
+      <c r="E12" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
-      <c r="F12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="15" t="str">
+      <c r="F12" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>FlenderPurchase Order Response</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="11">
+        <v>2000</v>
+      </c>
+      <c r="J12" s="9">
+        <v>16</v>
+      </c>
+      <c r="K12" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L12" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M12" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N12" s="10">
+        <f>K12+L12+M12</f>
+        <v>96</v>
+      </c>
+      <c r="O12" s="136">
+        <v>4</v>
+      </c>
+      <c r="P12" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q12" s="138">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>FlenderPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K12" s="16">
+        <v>Flender</v>
+      </c>
+      <c r="D13" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFlender</v>
       </c>
-      <c r="E13" s="22" t="str">
+      <c r="E13" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
-      <c r="F13" s="9" t="s">
+      <c r="F13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>FlenderDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I13" s="11">
+        <v>1000</v>
+      </c>
+      <c r="J13" s="9">
+        <v>8</v>
+      </c>
+      <c r="K13" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L13" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M13" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N13" s="10">
+        <f>K13+L13+M13</f>
+        <v>64</v>
+      </c>
+      <c r="O13" s="136">
+        <v>3</v>
+      </c>
+      <c r="P13" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G13" s="15" t="str">
+      <c r="Q13" s="138">
+        <f t="shared" si="2"/>
+        <v>0.53333333333333333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>FlenderDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K13" s="16">
+        <v>Flender</v>
+      </c>
+      <c r="D14" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCFlender</v>
       </c>
-      <c r="E14" s="22" t="str">
+      <c r="E14" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="15" t="str">
+      <c r="F14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>FlenderInvoice</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" s="11">
+        <v>2000</v>
+      </c>
+      <c r="J14" s="9">
+        <v>16</v>
+      </c>
+      <c r="K14" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L14" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M14" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N14" s="10">
+        <f>K14+L14+M14</f>
+        <v>96</v>
+      </c>
+      <c r="O14" s="136">
+        <v>5</v>
+      </c>
+      <c r="P14" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q14" s="138">
+        <f t="shared" si="2"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>FlenderInvoice</v>
-[...10 lines deleted...]
-      <c r="K14" s="16">
+        <v>HitachiRailGTSDeutschlandGmbH</v>
+      </c>
+      <c r="D15" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCHitachi Rail GTS Deutschland GmbH</v>
       </c>
-      <c r="E15" s="22" t="str">
+      <c r="E15" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCHitachiRailGTSDeutschlandGmbHMessages</v>
       </c>
-      <c r="F15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="15" t="str">
+      <c r="F15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G15" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Hitachi Rail GTS Deutschland GmbHPurchase Order / Order Change</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I15" s="7">
+        <v>900</v>
+      </c>
+      <c r="J15" s="9">
+        <v>6</v>
+      </c>
+      <c r="K15" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L15" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M15" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N15" s="10">
+        <f>K15+L15+M15</f>
+        <v>64</v>
+      </c>
+      <c r="O15" s="136">
+        <v>6</v>
+      </c>
+      <c r="P15" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q15" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C16" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Hitachi Rail GTS Deutschland GmbHPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K15" s="16">
+        <v>HitachiRailGTSDeutschlandGmbH</v>
+      </c>
+      <c r="D16" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCHitachi Rail GTS Deutschland GmbH</v>
       </c>
-      <c r="E16" s="22" t="str">
+      <c r="E16" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCHitachiRailGTSDeutschlandGmbHMessages</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="15" t="str">
+      <c r="F16" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Hitachi Rail GTS Deutschland GmbHPurchase Order Response</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I16" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J16" s="9">
+        <v>8</v>
+      </c>
+      <c r="K16" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L16" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M16" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N16" s="10">
+        <f>K16+L16+M16</f>
+        <v>96</v>
+      </c>
+      <c r="O16" s="136">
+        <v>4</v>
+      </c>
+      <c r="P16" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q16" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Hitachi Rail GTS Deutschland GmbHPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K16" s="16">
+        <v>InnioJenbacher</v>
+      </c>
+      <c r="D17" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCInnio Jenbacher</v>
       </c>
-      <c r="E17" s="22" t="str">
+      <c r="E17" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
-      <c r="F17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="15" t="str">
+      <c r="F17" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G17" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Innio JenbacherPurchase Order / Order Change</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I17" s="7">
+        <v>900</v>
+      </c>
+      <c r="J17" s="9">
+        <v>6</v>
+      </c>
+      <c r="K17" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L17" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M17" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N17" s="10">
+        <f>K17+L17+M17</f>
+        <v>64</v>
+      </c>
+      <c r="O17" s="136">
+        <v>6</v>
+      </c>
+      <c r="P17" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q17" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Innio JenbacherPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K17" s="16">
+        <v>InnioJenbacher</v>
+      </c>
+      <c r="D18" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCInnio Jenbacher</v>
       </c>
-      <c r="E18" s="22" t="str">
+      <c r="E18" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
-      <c r="F18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="15" t="str">
+      <c r="F18" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Innio JenbacherPurchase Order Response</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J18" s="9">
+        <v>8</v>
+      </c>
+      <c r="K18" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L18" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M18" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N18" s="10">
+        <f>K18+L18+M18</f>
+        <v>96</v>
+      </c>
+      <c r="O18" s="136">
+        <v>4</v>
+      </c>
+      <c r="P18" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q18" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Innio JenbacherPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K18" s="16">
+        <v>InnioJenbacher</v>
+      </c>
+      <c r="D19" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCInnio Jenbacher</v>
       </c>
-      <c r="E19" s="22" t="str">
+      <c r="E19" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
-      <c r="F19" s="9" t="s">
+      <c r="F19" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Innio JenbacherDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="7">
+        <v>900</v>
+      </c>
+      <c r="J19" s="9">
+        <v>6</v>
+      </c>
+      <c r="K19" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L19" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M19" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N19" s="10">
+        <f>K19+L19+M19</f>
+        <v>64</v>
+      </c>
+      <c r="O19" s="136">
+        <v>3</v>
+      </c>
+      <c r="P19" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G19" s="15" t="str">
+      <c r="Q19" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Innio JenbacherDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K19" s="16">
+        <v>InnioJenbacher</v>
+      </c>
+      <c r="D20" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCInnio Jenbacher</v>
       </c>
-      <c r="E20" s="22" t="str">
+      <c r="E20" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
-      <c r="F20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="15" t="str">
+      <c r="F20" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Innio JenbacherDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J20" s="9">
+        <v>8</v>
+      </c>
+      <c r="K20" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L20" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M20" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N20" s="10">
+        <f>K20+L20+M20</f>
+        <v>96</v>
+      </c>
+      <c r="O20" s="136">
+        <v>5</v>
+      </c>
+      <c r="P20" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q20" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Innio JenbacherDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K20" s="16">
+        <v>InnioJenbacher</v>
+      </c>
+      <c r="D21" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCInnio Jenbacher</v>
       </c>
-      <c r="E21" s="22" t="str">
+      <c r="E21" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="15" t="str">
+      <c r="F21" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Innio JenbacherForwarder Pick-up Advice (FPA)</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J21" s="9">
+        <v>8</v>
+      </c>
+      <c r="K21" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L21" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M21" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N21" s="10">
+        <f>K21+L21+M21</f>
+        <v>96</v>
+      </c>
+      <c r="O21" s="136">
+        <v>5</v>
+      </c>
+      <c r="P21" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q21" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Innio JenbacherForwarder Pick-up Advice (FPA)</v>
-[...10 lines deleted...]
-      <c r="K21" s="16">
+        <v>JohnsonElectric</v>
+      </c>
+      <c r="D22" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCJohnson Electric</v>
       </c>
-      <c r="E22" s="22" t="str">
+      <c r="E22" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
-      <c r="F22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="15" t="str">
+      <c r="F22" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Johnson ElectricPurchase Order / Order Change</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I22" s="7">
+        <v>900</v>
+      </c>
+      <c r="J22" s="9">
+        <v>6</v>
+      </c>
+      <c r="K22" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L22" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M22" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N22" s="10">
+        <f>K22+L22+M22</f>
+        <v>64</v>
+      </c>
+      <c r="O22" s="136">
+        <v>6</v>
+      </c>
+      <c r="P22" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q22" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Johnson ElectricPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K22" s="16">
+        <v>JohnsonElectric</v>
+      </c>
+      <c r="D23" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCJohnson Electric</v>
       </c>
-      <c r="E23" s="22" t="str">
+      <c r="E23" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
-      <c r="F23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="15" t="str">
+      <c r="F23" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Johnson ElectricPurchase Order Response</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J23" s="9">
+        <v>8</v>
+      </c>
+      <c r="K23" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L23" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M23" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N23" s="10">
+        <f>K23+L23+M23</f>
+        <v>96</v>
+      </c>
+      <c r="O23" s="136">
+        <v>4</v>
+      </c>
+      <c r="P23" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q23" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Johnson ElectricPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K23" s="16">
+        <v>JohnsonElectric</v>
+      </c>
+      <c r="D24" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCJohnson Electric</v>
       </c>
-      <c r="E24" s="22" t="str">
+      <c r="E24" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
-      <c r="F24" s="9" t="s">
+      <c r="F24" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Johnson ElectricDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="7">
+        <v>900</v>
+      </c>
+      <c r="J24" s="9">
+        <v>6</v>
+      </c>
+      <c r="K24" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L24" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M24" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N24" s="10">
+        <f>K24+L24+M24</f>
+        <v>64</v>
+      </c>
+      <c r="O24" s="136">
+        <v>3</v>
+      </c>
+      <c r="P24" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G24" s="15" t="str">
+      <c r="Q24" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Johnson ElectricDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K24" s="16">
+        <v>JohnsonElectric</v>
+      </c>
+      <c r="D25" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCJohnson Electric</v>
       </c>
-      <c r="E25" s="22" t="str">
+      <c r="E25" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
-      <c r="F25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="15" t="str">
+      <c r="F25" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Johnson ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J25" s="9">
+        <v>8</v>
+      </c>
+      <c r="K25" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L25" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M25" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N25" s="10">
+        <f>K25+L25+M25</f>
+        <v>96</v>
+      </c>
+      <c r="O25" s="136">
+        <v>5</v>
+      </c>
+      <c r="P25" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q25" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Johnson ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K25" s="16">
+        <v>JohnsonElectric</v>
+      </c>
+      <c r="D26" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCJohnson Electric</v>
       </c>
-      <c r="E26" s="22" t="str">
+      <c r="E26" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="15" t="str">
+      <c r="F26" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Johnson ElectricGoods Receipt</v>
+      </c>
+      <c r="H26" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="7">
+        <v>900</v>
+      </c>
+      <c r="J26" s="9">
+        <v>6</v>
+      </c>
+      <c r="K26" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L26" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M26" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N26" s="10">
+        <f>K26+L26+M26</f>
+        <v>64</v>
+      </c>
+      <c r="O26" s="136">
+        <v>2</v>
+      </c>
+      <c r="P26" s="137">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="Q26" s="138">
+        <f t="shared" si="2"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Johnson ElectricGoods Receipt</v>
-[...10 lines deleted...]
-      <c r="K26" s="16">
+        <v>Oerlikon</v>
+      </c>
+      <c r="D27" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCOerlikon</v>
       </c>
-      <c r="E27" s="22" t="str">
+      <c r="E27" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCOerlikonMessages</v>
       </c>
-      <c r="F27" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="15" t="str">
+      <c r="F27" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>OerlikonPurchase Order / Order Change</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="7">
+        <v>900</v>
+      </c>
+      <c r="J27" s="9">
+        <v>6</v>
+      </c>
+      <c r="K27" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L27" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M27" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N27" s="10">
+        <f>K27+L27+M27</f>
+        <v>64</v>
+      </c>
+      <c r="O27" s="136">
+        <v>6</v>
+      </c>
+      <c r="P27" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q27" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>OerlikonPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K27" s="16">
+        <v>Oerlikon</v>
+      </c>
+      <c r="D28" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCOerlikon</v>
       </c>
-      <c r="E28" s="22" t="str">
+      <c r="E28" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCOerlikonMessages</v>
       </c>
-      <c r="F28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="15" t="str">
+      <c r="F28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>OerlikonPurchase Order Response</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I28" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J28" s="9">
+        <v>8</v>
+      </c>
+      <c r="K28" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L28" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M28" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N28" s="10">
+        <f>K28+L28+M28</f>
+        <v>96</v>
+      </c>
+      <c r="O28" s="136">
+        <v>4</v>
+      </c>
+      <c r="P28" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q28" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>OerlikonPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K28" s="16">
+        <v>PfistererSE</v>
+      </c>
+      <c r="D29" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPfisterer SE</v>
       </c>
-      <c r="E29" s="22" t="str">
+      <c r="E29" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
-      <c r="F29" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="15" t="str">
+      <c r="F29" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Pfisterer SEPurchase Order / Order Change</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I29" s="7">
+        <v>900</v>
+      </c>
+      <c r="J29" s="9">
+        <v>6</v>
+      </c>
+      <c r="K29" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L29" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M29" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N29" s="10">
+        <f>K29+L29+M29</f>
+        <v>64</v>
+      </c>
+      <c r="O29" s="136">
+        <v>6</v>
+      </c>
+      <c r="P29" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q29" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Pfisterer SEPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K29" s="16">
+        <v>PfistererSE</v>
+      </c>
+      <c r="D30" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPfisterer SE</v>
       </c>
-      <c r="E30" s="22" t="str">
+      <c r="E30" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
-      <c r="F30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="15" t="str">
+      <c r="F30" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Pfisterer SEPurchase Order Response</v>
+      </c>
+      <c r="H30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I30" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J30" s="9">
+        <v>8</v>
+      </c>
+      <c r="K30" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L30" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M30" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N30" s="10">
+        <f>K30+L30+M30</f>
+        <v>96</v>
+      </c>
+      <c r="O30" s="136">
+        <v>4</v>
+      </c>
+      <c r="P30" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q30" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Pfisterer SEPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K30" s="16">
+        <v>PfistererSE</v>
+      </c>
+      <c r="D31" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPfisterer SE</v>
       </c>
-      <c r="E31" s="22" t="str">
+      <c r="E31" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
-      <c r="F31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="15" t="str">
+      <c r="F31" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Pfisterer SEDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J31" s="9">
+        <v>8</v>
+      </c>
+      <c r="K31" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L31" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M31" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N31" s="10">
+        <f>K31+L31+M31</f>
+        <v>96</v>
+      </c>
+      <c r="O31" s="136">
+        <v>5</v>
+      </c>
+      <c r="P31" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q31" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Pfisterer SEDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K31" s="16">
+        <v>Pierburg</v>
+      </c>
+      <c r="D32" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPierburg</v>
       </c>
-      <c r="E32" s="22" t="str">
+      <c r="E32" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
-      <c r="F32" s="9" t="s">
+      <c r="F32" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>PierburgDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H32" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I32" s="7">
+        <v>900</v>
+      </c>
+      <c r="J32" s="9">
+        <v>6</v>
+      </c>
+      <c r="K32" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L32" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M32" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N32" s="10">
+        <f>K32+L32+M32</f>
+        <v>64</v>
+      </c>
+      <c r="O32" s="136">
+        <v>3</v>
+      </c>
+      <c r="P32" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G32" s="15" t="str">
+      <c r="Q32" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>PierburgDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K32" s="16">
+        <v>Pierburg</v>
+      </c>
+      <c r="D33" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPierburg</v>
       </c>
-      <c r="E33" s="22" t="str">
+      <c r="E33" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="15" t="str">
+      <c r="F33" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>PierburgStock Information / Inventory Report</v>
+      </c>
+      <c r="H33" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I33" s="7">
+        <v>900</v>
+      </c>
+      <c r="J33" s="9">
+        <v>6</v>
+      </c>
+      <c r="K33" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L33" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M33" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N33" s="10">
+        <f>K33+L33+M33</f>
+        <v>64</v>
+      </c>
+      <c r="O33" s="136">
+        <v>3</v>
+      </c>
+      <c r="P33" s="137">
+        <f t="shared" si="1"/>
+        <v>15</v>
+      </c>
+      <c r="Q33" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>PierburgStock Information / Inventory Report</v>
-[...10 lines deleted...]
-      <c r="K33" s="16">
+        <v>Pierburg</v>
+      </c>
+      <c r="D34" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCPierburg</v>
       </c>
-      <c r="E34" s="22" t="str">
+      <c r="E34" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
-      <c r="F34" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="F34" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>PierburgDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H34" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="18">
+      <c r="H34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="11">
         <v>1300</v>
       </c>
-      <c r="J34" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="J34" s="9">
+        <v>8</v>
+      </c>
+      <c r="K34" s="9">
+        <f t="shared" si="6"/>
         <v>64</v>
       </c>
-      <c r="L34" s="16">
-        <f t="shared" si="5"/>
+      <c r="L34" s="9">
+        <f t="shared" si="7"/>
         <v>24</v>
       </c>
-      <c r="M34" s="16">
+      <c r="M34" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N34" s="10">
+        <f>K34+L34+M34</f>
+        <v>96</v>
+      </c>
+      <c r="O34" s="136">
+        <v>5</v>
+      </c>
+      <c r="P34" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q34" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C35" s="13" t="str">
+        <f t="shared" ref="C35:C37" si="9">SUBSTITUTE(B35," ","")</f>
+        <v>RatierFigeac</v>
+      </c>
+      <c r="D35" s="13" t="str">
+        <f t="shared" ref="D35:D37" si="10">A35&amp;B35</f>
+        <v>SCCRatier Figeac</v>
+      </c>
+      <c r="E35" s="13" t="str">
+        <f t="shared" ref="E35:E37" si="11">A35&amp;C35&amp;"Messages"</f>
+        <v>SCCRatierFigeacMessages</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="37" t="str">
+        <f t="shared" ref="G35:G37" si="12">B35&amp;F35</f>
+        <v>Ratier FigeacPurchase Order / Order Change</v>
+      </c>
+      <c r="H35" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I35" s="7">
+        <v>900</v>
+      </c>
+      <c r="J35" s="9">
+        <v>6</v>
+      </c>
+      <c r="K35" s="9">
         <f t="shared" si="6"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N34" s="17">
+        <v>40</v>
+      </c>
+      <c r="L35" s="9">
         <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M35" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N35" s="10">
+        <f>K35+L35+M35</f>
+        <v>64</v>
+      </c>
+      <c r="O35" s="136">
+        <v>6</v>
+      </c>
+      <c r="P35" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q35" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="13" t="str">
+        <f t="shared" si="9"/>
+        <v>RatierFigeac</v>
+      </c>
+      <c r="D36" s="13" t="str">
+        <f t="shared" si="10"/>
+        <v>SCCRatier Figeac</v>
+      </c>
+      <c r="E36" s="13" t="str">
+        <f t="shared" si="11"/>
+        <v>SCCRatierFigeacMessages</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36" s="37" t="str">
+        <f t="shared" si="12"/>
+        <v>Ratier FigeacPurchase Order Response</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I36" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J36" s="9">
+        <v>8</v>
+      </c>
+      <c r="K36" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L36" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M36" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N36" s="10">
+        <f>K36+L36+M36</f>
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="O36" s="136">
+        <v>4</v>
+      </c>
+      <c r="P36" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q36" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A37" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="13" t="str">
+        <f t="shared" si="9"/>
+        <v>RatierFigeac</v>
+      </c>
+      <c r="D37" s="13" t="str">
+        <f t="shared" si="10"/>
+        <v>SCCRatier Figeac</v>
+      </c>
+      <c r="E37" s="13" t="str">
+        <f t="shared" si="11"/>
+        <v>SCCRatierFigeacMessages</v>
+      </c>
+      <c r="F37" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="9" t="s">
-[...24 lines deleted...]
-      <c r="I35" s="9">
+      <c r="G37" s="37" t="str">
+        <f t="shared" si="12"/>
+        <v>Ratier FigeacDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H37" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="7">
         <v>900</v>
       </c>
-      <c r="J35" s="16">
+      <c r="J37" s="9">
         <v>6</v>
       </c>
-      <c r="K35" s="16">
-        <f t="shared" si="4"/>
+      <c r="K37" s="9">
+        <f t="shared" si="6"/>
         <v>40</v>
       </c>
-      <c r="L35" s="16">
-        <f t="shared" si="5"/>
+      <c r="L37" s="9">
+        <f t="shared" si="7"/>
         <v>16</v>
       </c>
-      <c r="M35" s="16">
-[...4 lines deleted...]
-        <f t="shared" ref="N35:N37" si="12">K35+L35+M35</f>
+      <c r="M37" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N37" s="10">
+        <f>K37+L37+M37</f>
         <v>64</v>
       </c>
-    </row>
-[...71 lines deleted...]
-      <c r="F37" s="9" t="s">
+      <c r="O37" s="136">
+        <v>3</v>
+      </c>
+      <c r="P37" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G37" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C38" s="22" t="str">
+      <c r="Q37" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A38" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" s="13" t="str">
         <f>SUBSTITUTE(B38," ","")</f>
         <v>RobertBosch</v>
       </c>
-      <c r="D38" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D38" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCRobert Bosch</v>
       </c>
-      <c r="E38" s="22" t="str">
+      <c r="E38" s="13" t="str">
         <f>A38&amp;C38&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="15" t="str">
+      <c r="F38" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="37" t="str">
         <f>B38&amp;F38</f>
         <v>Robert BoschDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H38" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="18">
+      <c r="H38" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="11">
         <v>1300</v>
       </c>
-      <c r="J38" s="16">
-[...2 lines deleted...]
-      <c r="K38" s="16">
+      <c r="J38" s="9">
+        <v>8</v>
+      </c>
+      <c r="K38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(5*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(8*8),IF($I38=7650,SUM(20*8),IF($I38=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
-      <c r="L38" s="16">
+      <c r="L38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(2*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(3*8),IF($I38=7650,SUM(6*8),IF($I38=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="M38" s="16">
+      <c r="M38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(1*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(1*8),IF($I38=7650,SUM(3*8),IF($I38=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
-      <c r="N38" s="17">
+      <c r="N38" s="10">
         <f>K38+L38+M38</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C39" s="22" t="str">
+      <c r="O38" s="136">
+        <v>5</v>
+      </c>
+      <c r="P38" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q38" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A39" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C39" s="13" t="str">
         <f>SUBSTITUTE(B39," ","")</f>
         <v>RobertBosch</v>
       </c>
-      <c r="D39" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D39" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCRobert Bosch</v>
       </c>
-      <c r="E39" s="22" t="str">
+      <c r="E39" s="13" t="str">
         <f>A39&amp;C39&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
-      <c r="F39" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="15" t="str">
+      <c r="F39" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" s="37" t="str">
         <f>B39&amp;F39</f>
         <v>Robert BoschForwarder Pick-up Advice (FPA)</v>
       </c>
-      <c r="H39" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="18">
+      <c r="H39" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I39" s="11">
         <v>1300</v>
       </c>
-      <c r="J39" s="16">
-[...2 lines deleted...]
-      <c r="K39" s="16">
+      <c r="J39" s="9">
+        <v>8</v>
+      </c>
+      <c r="K39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(5*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(8*8),IF($I39=7650,SUM(20*8),IF($I39=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
-      <c r="L39" s="16">
+      <c r="L39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(2*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(3*8),IF($I39=7650,SUM(6*8),IF($I39=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="M39" s="16">
+      <c r="M39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(1*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(1*8),IF($I39=7650,SUM(3*8),IF($I39=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
-      <c r="N39" s="17">
+      <c r="N39" s="10">
         <f>K39+L39+M39</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C40" s="22" t="str">
+      <c r="O39" s="136">
+        <v>5</v>
+      </c>
+      <c r="P39" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q39" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A40" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="13" t="str">
         <f>SUBSTITUTE(B40," ","")</f>
         <v>RobertBosch</v>
       </c>
-      <c r="D40" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D40" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCRobert Bosch</v>
       </c>
-      <c r="E40" s="22" t="str">
+      <c r="E40" s="13" t="str">
         <f>A40&amp;C40&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
-      <c r="F40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="15" t="str">
+      <c r="F40" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="37" t="str">
         <f>B40&amp;F40</f>
         <v>Robert BoschInvoice</v>
       </c>
-      <c r="H40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I40" s="18">
+      <c r="H40" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" s="11">
         <v>1300</v>
       </c>
-      <c r="J40" s="16">
-[...2 lines deleted...]
-      <c r="K40" s="16">
+      <c r="J40" s="9">
+        <v>8</v>
+      </c>
+      <c r="K40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(5*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(8*8),IF($I40=7650,SUM(20*8),IF($I40=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
-      <c r="L40" s="16">
+      <c r="L40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(2*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(3*8),IF($I40=7650,SUM(6*8),IF($I40=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="M40" s="16">
+      <c r="M40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(1*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(1*8),IF($I40=7650,SUM(3*8),IF($I40=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
-      <c r="N40" s="17">
+      <c r="N40" s="10">
         <f>K40+L40+M40</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C41" s="22" t="str">
+      <c r="O40" s="136">
+        <v>5</v>
+      </c>
+      <c r="P40" s="137">
         <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q40" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="13" t="str">
+        <f t="shared" si="3"/>
         <v>SchaefflerTechnologies</v>
       </c>
-      <c r="D41" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D41" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E41" s="22" t="str">
+      <c r="E41" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F41" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="15" t="str">
+      <c r="F41" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesPurchase Order / Order Change</v>
+      </c>
+      <c r="H41" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="7">
+        <v>900</v>
+      </c>
+      <c r="J41" s="9">
+        <v>6</v>
+      </c>
+      <c r="K41" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L41" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M41" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N41" s="10">
+        <f>K41+L41+M41</f>
+        <v>64</v>
+      </c>
+      <c r="O41" s="136">
+        <v>6</v>
+      </c>
+      <c r="P41" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q41" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K41" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D42" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E42" s="22" t="str">
+      <c r="E42" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F42" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="15" t="str">
+      <c r="F42" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesPurchase Order Response</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J42" s="9">
+        <v>8</v>
+      </c>
+      <c r="K42" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L42" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M42" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N42" s="10">
+        <f>K42+L42+M42</f>
+        <v>96</v>
+      </c>
+      <c r="O42" s="136">
+        <v>4</v>
+      </c>
+      <c r="P42" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q42" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K42" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D43" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E43" s="22" t="str">
+      <c r="E43" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="F43" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I43" s="7">
+        <v>900</v>
+      </c>
+      <c r="J43" s="9">
+        <v>6</v>
+      </c>
+      <c r="K43" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L43" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M43" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N43" s="10">
+        <f>K43+L43+M43</f>
+        <v>64</v>
+      </c>
+      <c r="O43" s="136">
+        <v>3</v>
+      </c>
+      <c r="P43" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G43" s="15" t="str">
+      <c r="Q43" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K43" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D44" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E44" s="22" t="str">
+      <c r="E44" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F44" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="15" t="str">
+      <c r="F44" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G44" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesDemand Forecast Response</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I44" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J44" s="9">
+        <v>8</v>
+      </c>
+      <c r="K44" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L44" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M44" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N44" s="10">
+        <f>K44+L44+M44</f>
+        <v>96</v>
+      </c>
+      <c r="O44" s="136">
+        <v>4</v>
+      </c>
+      <c r="P44" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q44" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesDemand Forecast Response</v>
-[...10 lines deleted...]
-      <c r="K44" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D45" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E45" s="22" t="str">
+      <c r="E45" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F45" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="15" t="str">
+      <c r="F45" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I45" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J45" s="9">
+        <v>8</v>
+      </c>
+      <c r="K45" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L45" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M45" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N45" s="10">
+        <f>K45+L45+M45</f>
+        <v>96</v>
+      </c>
+      <c r="O45" s="136">
+        <v>5</v>
+      </c>
+      <c r="P45" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q45" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C46" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K45" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D46" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E46" s="22" t="str">
+      <c r="E46" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F46" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="15" t="str">
+      <c r="F46" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G46" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesSelf-Billing Invoice</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I46" s="7">
+        <v>900</v>
+      </c>
+      <c r="J46" s="9">
+        <v>6</v>
+      </c>
+      <c r="K46" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L46" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M46" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N46" s="10">
+        <f>K46+L46+M46</f>
+        <v>64</v>
+      </c>
+      <c r="O46" s="136">
+        <v>4</v>
+      </c>
+      <c r="P46" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q46" s="138">
+        <f t="shared" si="2"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesSelf-Billing Invoice</v>
-[...10 lines deleted...]
-      <c r="K46" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D47" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E47" s="22" t="str">
+      <c r="E47" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F47" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="15" t="str">
+      <c r="F47" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesStock Information / Inventory Report</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I47" s="7">
+        <v>900</v>
+      </c>
+      <c r="J47" s="9">
+        <v>6</v>
+      </c>
+      <c r="K47" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L47" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M47" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N47" s="10">
+        <f>K47+L47+M47</f>
+        <v>64</v>
+      </c>
+      <c r="O47" s="136">
+        <v>3</v>
+      </c>
+      <c r="P47" s="137">
+        <f t="shared" si="1"/>
+        <v>15</v>
+      </c>
+      <c r="Q47" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A48" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesStock Information / Inventory Report</v>
-[...10 lines deleted...]
-      <c r="K47" s="16">
+        <v>SchaefflerTechnologies</v>
+      </c>
+      <c r="D48" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
-      <c r="E48" s="22" t="str">
+      <c r="E48" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="15" t="str">
+      <c r="F48" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schaeffler TechnologiesVMI Demands</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I48" s="7">
+        <v>900</v>
+      </c>
+      <c r="J48" s="9">
+        <v>6</v>
+      </c>
+      <c r="K48" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L48" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M48" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N48" s="10">
+        <f>K48+L48+M48</f>
+        <v>64</v>
+      </c>
+      <c r="O48" s="136">
+        <v>3</v>
+      </c>
+      <c r="P48" s="137">
+        <f t="shared" si="1"/>
+        <v>15</v>
+      </c>
+      <c r="Q48" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A49" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schaeffler TechnologiesVMI Demands</v>
-[...10 lines deleted...]
-      <c r="K48" s="16">
+        <v>Schindler</v>
+      </c>
+      <c r="D49" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchindler</v>
       </c>
-      <c r="E49" s="22" t="str">
+      <c r="E49" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
-      <c r="F49" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="15" t="str">
+      <c r="F49" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SchindlerPurchase Order / Order Change</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I49" s="7">
+        <v>900</v>
+      </c>
+      <c r="J49" s="9">
+        <v>6</v>
+      </c>
+      <c r="K49" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L49" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M49" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N49" s="10">
+        <f>K49+L49+M49</f>
+        <v>64</v>
+      </c>
+      <c r="O49" s="136">
+        <v>6</v>
+      </c>
+      <c r="P49" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q49" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A50" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SchindlerPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K49" s="16">
+        <v>Schindler</v>
+      </c>
+      <c r="D50" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchindler</v>
       </c>
-      <c r="E50" s="22" t="str">
+      <c r="E50" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
-      <c r="F50" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="15" t="str">
+      <c r="F50" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SchindlerPurchase Order Response</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I50" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J50" s="9">
+        <v>8</v>
+      </c>
+      <c r="K50" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L50" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M50" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N50" s="10">
+        <f>K50+L50+M50</f>
+        <v>96</v>
+      </c>
+      <c r="O50" s="136">
+        <v>4</v>
+      </c>
+      <c r="P50" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q50" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SchindlerPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K50" s="16">
+        <v>Schindler</v>
+      </c>
+      <c r="D51" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchindler</v>
       </c>
-      <c r="E51" s="22" t="str">
+      <c r="E51" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
-      <c r="F51" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="15" t="str">
+      <c r="F51" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SchindlerDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J51" s="9">
+        <v>8</v>
+      </c>
+      <c r="K51" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L51" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M51" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N51" s="10">
+        <f>K51+L51+M51</f>
+        <v>96</v>
+      </c>
+      <c r="O51" s="136">
+        <v>5</v>
+      </c>
+      <c r="P51" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q51" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A52" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SchindlerDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K51" s="16">
+        <v>Schindler</v>
+      </c>
+      <c r="D52" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchindler</v>
       </c>
-      <c r="E52" s="22" t="str">
+      <c r="E52" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="15" t="str">
+      <c r="F52" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SchindlerForwarder Pick-up Advice (FPA)</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J52" s="9">
+        <v>8</v>
+      </c>
+      <c r="K52" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L52" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M52" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N52" s="10">
+        <f>K52+L52+M52</f>
+        <v>96</v>
+      </c>
+      <c r="O52" s="136">
+        <v>5</v>
+      </c>
+      <c r="P52" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q52" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A53" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C53" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SchindlerForwarder Pick-up Advice (FPA)</v>
-[...10 lines deleted...]
-      <c r="K52" s="16">
+        <v>Schindler</v>
+      </c>
+      <c r="D53" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchindler</v>
       </c>
-      <c r="E53" s="22" t="str">
+      <c r="E53" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
-      <c r="F53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="15" t="str">
+      <c r="F53" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SchindlerInvoice</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J53" s="9">
+        <v>8</v>
+      </c>
+      <c r="K53" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L53" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M53" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N53" s="10">
+        <f>K53+L53+M53</f>
+        <v>96</v>
+      </c>
+      <c r="O53" s="136">
+        <v>5</v>
+      </c>
+      <c r="P53" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q53" s="138">
+        <f t="shared" si="2"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C54" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SchindlerInvoice</v>
-[...10 lines deleted...]
-      <c r="K53" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D54" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E54" s="22" t="str">
+      <c r="E54" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F54" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="15" t="str">
+      <c r="F54" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G54" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricPurchase Order / Order Change</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I54" s="11">
+        <v>1260</v>
+      </c>
+      <c r="J54" s="9">
+        <v>9</v>
+      </c>
+      <c r="K54" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L54" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M54" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N54" s="10">
+        <f>K54+L54+M54</f>
+        <v>64</v>
+      </c>
+      <c r="O54" s="136">
+        <v>6</v>
+      </c>
+      <c r="P54" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q54" s="138">
+        <f t="shared" si="2"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A55" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C55" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K54" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D55" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E55" s="22" t="str">
+      <c r="E55" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="15" t="str">
+      <c r="F55" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricPurchase Order Response</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="11">
+        <v>1610</v>
+      </c>
+      <c r="J55" s="9">
+        <v>11.5</v>
+      </c>
+      <c r="K55" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L55" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M55" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N55" s="10">
+        <f>K55+L55+M55</f>
+        <v>96</v>
+      </c>
+      <c r="O55" s="136">
+        <v>4</v>
+      </c>
+      <c r="P55" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q55" s="138">
+        <f t="shared" si="2"/>
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K55" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D56" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E56" s="22" t="str">
+      <c r="E56" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F56" s="9" t="s">
+      <c r="F56" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I56" s="11">
+        <v>1260</v>
+      </c>
+      <c r="J56" s="9">
+        <v>9</v>
+      </c>
+      <c r="K56" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L56" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M56" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N56" s="10">
+        <f>K56+L56+M56</f>
+        <v>64</v>
+      </c>
+      <c r="O56" s="136">
+        <v>3</v>
+      </c>
+      <c r="P56" s="137">
+        <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="G56" s="15" t="str">
+      <c r="Q56" s="138">
+        <f t="shared" si="2"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C57" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricDelivery Schedule / Demand Forecast</v>
-[...10 lines deleted...]
-      <c r="K56" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D57" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E57" s="22" t="str">
+      <c r="E57" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="15" t="str">
+      <c r="F57" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I57" s="11">
+        <v>1610</v>
+      </c>
+      <c r="J57" s="9">
+        <v>11.5</v>
+      </c>
+      <c r="K57" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L57" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M57" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N57" s="10">
+        <f>K57+L57+M57</f>
+        <v>96</v>
+      </c>
+      <c r="O57" s="136">
+        <v>5</v>
+      </c>
+      <c r="P57" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q57" s="138">
+        <f t="shared" si="2"/>
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A58" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
-[...10 lines deleted...]
-      <c r="K57" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D58" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E58" s="22" t="str">
+      <c r="E58" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F58" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="15" t="str">
+      <c r="F58" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricGoods Receipt</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I58" s="11">
+        <v>1260</v>
+      </c>
+      <c r="J58" s="9">
+        <v>9</v>
+      </c>
+      <c r="K58" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L58" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M58" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N58" s="10">
+        <f>K58+L58+M58</f>
+        <v>64</v>
+      </c>
+      <c r="O58" s="136">
+        <v>2</v>
+      </c>
+      <c r="P58" s="137">
+        <f t="shared" si="1"/>
+        <v>10</v>
+      </c>
+      <c r="Q58" s="138">
+        <f t="shared" si="2"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A59" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricGoods Receipt</v>
-[...10 lines deleted...]
-      <c r="K58" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D59" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E59" s="22" t="str">
+      <c r="E59" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F59" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="15" t="str">
+      <c r="F59" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricStock Information / Inventory Report</v>
+      </c>
+      <c r="H59" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="11">
+        <v>1260</v>
+      </c>
+      <c r="J59" s="9">
+        <v>9</v>
+      </c>
+      <c r="K59" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L59" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M59" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N59" s="10">
+        <f>K59+L59+M59</f>
+        <v>64</v>
+      </c>
+      <c r="O59" s="136">
+        <v>3</v>
+      </c>
+      <c r="P59" s="137">
+        <f t="shared" si="1"/>
+        <v>15</v>
+      </c>
+      <c r="Q59" s="138">
+        <f t="shared" si="2"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A60" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C60" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricStock Information / Inventory Report</v>
-[...10 lines deleted...]
-      <c r="K59" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D60" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E60" s="22" t="str">
+      <c r="E60" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F60" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="15" t="str">
+      <c r="F60" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="G60" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricSupplier / 3PL Stock Update</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I60" s="11">
+        <v>1610</v>
+      </c>
+      <c r="J60" s="9">
+        <v>11.5</v>
+      </c>
+      <c r="K60" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L60" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M60" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N60" s="10">
+        <f>K60+L60+M60</f>
+        <v>96</v>
+      </c>
+      <c r="O60" s="136">
+        <v>4</v>
+      </c>
+      <c r="P60" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q60" s="138">
+        <f t="shared" si="2"/>
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A61" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C61" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricSupplier / 3PL Stock Update</v>
-[...10 lines deleted...]
-      <c r="K60" s="16">
+        <v>SchneiderElectric</v>
+      </c>
+      <c r="D61" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchneider Electric</v>
       </c>
-      <c r="E61" s="22" t="str">
+      <c r="E61" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
-      <c r="F61" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="15" t="str">
+      <c r="F61" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schneider ElectricInvoice</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" s="11">
+        <v>1610</v>
+      </c>
+      <c r="J61" s="9">
+        <v>11.5</v>
+      </c>
+      <c r="K61" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L61" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M61" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N61" s="10">
+        <f>K61+L61+M61</f>
+        <v>96</v>
+      </c>
+      <c r="O61" s="136">
+        <v>5</v>
+      </c>
+      <c r="P61" s="137">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q61" s="138">
+        <f t="shared" si="2"/>
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A62" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C62" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schneider ElectricInvoice</v>
-[...10 lines deleted...]
-      <c r="K61" s="16">
+        <v>SMSGroup</v>
+      </c>
+      <c r="D62" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSMS Group</v>
       </c>
-      <c r="E62" s="22" t="str">
+      <c r="E62" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSMSGroupMessages</v>
       </c>
-      <c r="F62" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G62" s="15" t="str">
+      <c r="F62" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G62" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SMS GroupPurchase Order / Order Change</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I62" s="7">
+        <v>900</v>
+      </c>
+      <c r="J62" s="9">
+        <v>6</v>
+      </c>
+      <c r="K62" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L62" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M62" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N62" s="10">
+        <f>K62+L62+M62</f>
+        <v>64</v>
+      </c>
+      <c r="O62" s="136">
+        <v>6</v>
+      </c>
+      <c r="P62" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q62" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A63" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C63" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SMS GroupPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K62" s="16">
+        <v>SMSGroup</v>
+      </c>
+      <c r="D63" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSMS Group</v>
       </c>
-      <c r="E63" s="22" t="str">
+      <c r="E63" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSMSGroupMessages</v>
       </c>
-      <c r="F63" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="15" t="str">
+      <c r="F63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>SMS GroupPurchase Order Response</v>
+      </c>
+      <c r="H63" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I63" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J63" s="9">
+        <v>8</v>
+      </c>
+      <c r="K63" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L63" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M63" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N63" s="10">
+        <f>K63+L63+M63</f>
+        <v>96</v>
+      </c>
+      <c r="O63" s="136">
+        <v>4</v>
+      </c>
+      <c r="P63" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q63" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A64" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C64" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>SMS GroupPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K63" s="16">
+        <v>SchweizerischeBundesbahnenAG</v>
+      </c>
+      <c r="D64" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
-      <c r="E64" s="22" t="str">
+      <c r="E64" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
-      <c r="F64" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="15" t="str">
+      <c r="F64" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G64" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schweizerische Bundesbahnen AGPurchase Order / Order Change</v>
+      </c>
+      <c r="H64" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I64" s="7">
+        <v>900</v>
+      </c>
+      <c r="J64" s="9">
+        <v>6</v>
+      </c>
+      <c r="K64" s="9">
+        <f t="shared" si="6"/>
+        <v>40</v>
+      </c>
+      <c r="L64" s="9">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="M64" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N64" s="10">
+        <f>K64+L64+M64</f>
+        <v>64</v>
+      </c>
+      <c r="O64" s="136">
+        <v>6</v>
+      </c>
+      <c r="P64" s="137">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="Q64" s="138">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A65" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C65" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schweizerische Bundesbahnen AGPurchase Order / Order Change</v>
-[...10 lines deleted...]
-      <c r="K64" s="16">
+        <v>SchweizerischeBundesbahnenAG</v>
+      </c>
+      <c r="D65" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>40</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
-      <c r="E65" s="22" t="str">
+      <c r="E65" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
-      <c r="F65" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="15" t="str">
+      <c r="F65" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65" s="37" t="str">
+        <f t="shared" si="5"/>
+        <v>Schweizerische Bundesbahnen AGPurchase Order Response</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I65" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J65" s="9">
+        <v>8</v>
+      </c>
+      <c r="K65" s="9">
+        <f t="shared" si="6"/>
+        <v>64</v>
+      </c>
+      <c r="L65" s="9">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="M65" s="9">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N65" s="10">
+        <f>K65+L65+M65</f>
+        <v>96</v>
+      </c>
+      <c r="O65" s="136">
+        <v>4</v>
+      </c>
+      <c r="P65" s="137">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="Q65" s="138">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="13" t="str">
         <f t="shared" si="3"/>
-        <v>Schweizerische Bundesbahnen AGPurchase Order Response</v>
-[...10 lines deleted...]
-      <c r="K65" s="16">
+        <v>SchweizerischeBundesbahnenAG</v>
+      </c>
+      <c r="D66" s="13" t="str">
         <f t="shared" si="4"/>
-        <v>64</v>
-[...26 lines deleted...]
-        <f t="shared" si="2"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
-      <c r="E66" s="22" t="str">
+      <c r="E66" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="15" t="str">
+      <c r="F66" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="37" t="str">
         <f t="shared" ref="G66:G124" si="13">B66&amp;F66</f>
         <v>Schweizerische Bundesbahnen AGDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H66" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I66" s="9">
+      <c r="H66" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I66" s="7">
         <v>900</v>
       </c>
-      <c r="J66" s="16">
+      <c r="J66" s="9">
         <v>6</v>
       </c>
-      <c r="K66" s="16">
+      <c r="K66" s="9">
         <f t="shared" ref="K66:K124" si="14">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(5*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(8*8),IF($I66=7650,SUM(20*8),IF($I66=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
-      <c r="L66" s="16">
+      <c r="L66" s="9">
         <f t="shared" ref="L66:L124" si="15">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(2*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(3*8),IF($I66=7650,SUM(6*8),IF($I66=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
-      <c r="M66" s="16">
+      <c r="M66" s="9">
         <f t="shared" ref="M66:M124" si="16">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(1*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(1*8),IF($I66=7650,SUM(3*8),IF($I66=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
-      <c r="N66" s="17">
-        <f t="shared" ref="N66:N124" si="17">K66+L66+M66</f>
+      <c r="N66" s="10">
+        <f>K66+L66+M66</f>
         <v>64</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="O66" s="136">
+        <v>3</v>
+      </c>
+      <c r="P66" s="137">
+        <f t="shared" ref="P66:P129" si="17">O66*5</f>
+        <v>15</v>
+      </c>
+      <c r="Q66" s="138">
+        <f t="shared" ref="Q66:Q129" si="18">J66/P66</f>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C67" s="13" t="str">
+        <f t="shared" si="3"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
-      <c r="D67" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D67" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
-      <c r="E67" s="22" t="str">
+      <c r="E67" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
-      <c r="F67" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="15" t="str">
+      <c r="F67" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Schweizerische Bundesbahnen AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H67" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I67" s="18">
+      <c r="H67" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I67" s="11">
         <v>1300</v>
       </c>
-      <c r="J67" s="16">
-[...2 lines deleted...]
-      <c r="K67" s="16">
+      <c r="J67" s="9">
+        <v>8</v>
+      </c>
+      <c r="K67" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L67" s="16">
+      <c r="L67" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M67" s="16">
+      <c r="M67" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N67" s="17">
+      <c r="N67" s="10">
+        <f>K67+L67+M67</f>
+        <v>96</v>
+      </c>
+      <c r="O67" s="136">
+        <v>5</v>
+      </c>
+      <c r="P67" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...10 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="Q67" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C68" s="13" t="str">
+        <f t="shared" si="3"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
-      <c r="D68" s="22" t="str">
-        <f t="shared" si="2"/>
+      <c r="D68" s="13" t="str">
+        <f t="shared" si="4"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
-      <c r="E68" s="22" t="str">
-        <f t="shared" ref="E68:E127" si="18">A68&amp;C68&amp;"Messages"</f>
+      <c r="E68" s="13" t="str">
+        <f t="shared" ref="E68:E127" si="19">A68&amp;C68&amp;"Messages"</f>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="15" t="str">
+      <c r="F68" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Schweizerische Bundesbahnen AGInvoice</v>
       </c>
-      <c r="H68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I68" s="18">
+      <c r="H68" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I68" s="11">
         <v>1300</v>
       </c>
-      <c r="J68" s="16">
-[...2 lines deleted...]
-      <c r="K68" s="16">
+      <c r="J68" s="9">
+        <v>8</v>
+      </c>
+      <c r="K68" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L68" s="16">
+      <c r="L68" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M68" s="16">
+      <c r="M68" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N68" s="17">
+      <c r="N68" s="10">
+        <f>K68+L68+M68</f>
+        <v>96</v>
+      </c>
+      <c r="O68" s="136">
+        <v>5</v>
+      </c>
+      <c r="P68" s="137">
         <f t="shared" si="17"/>
+        <v>25</v>
+      </c>
+      <c r="Q68" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="7" t="s">
         <v>96</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <f t="shared" ref="C69:C128" si="19">SUBSTITUTE(B69," ","")</f>
+      <c r="C69" s="13" t="str">
+        <f t="shared" ref="C69:C128" si="20">SUBSTITUTE(B69," ","")</f>
         <v>Siemens</v>
       </c>
-      <c r="D69" s="22" t="str">
-        <f t="shared" ref="D69:D128" si="20">A69&amp;B69</f>
+      <c r="D69" s="13" t="str">
+        <f t="shared" ref="D69:D128" si="21">A69&amp;B69</f>
         <v>SCCSiemens</v>
       </c>
-      <c r="E69" s="22" t="str">
-        <f t="shared" si="18"/>
+      <c r="E69" s="13" t="str">
+        <f t="shared" si="19"/>
         <v>SCCSiemensMessages</v>
       </c>
-      <c r="F69" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="15" t="str">
+      <c r="F69" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G69" s="37" t="str">
         <f t="shared" si="13"/>
         <v>SiemensPurchase Order / Order Change</v>
       </c>
-      <c r="H69" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I69" s="18">
+      <c r="H69" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I69" s="11">
         <v>1000</v>
       </c>
-      <c r="J69" s="16">
-[...2 lines deleted...]
-      <c r="K69" s="16">
+      <c r="J69" s="9">
+        <v>8</v>
+      </c>
+      <c r="K69" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L69" s="16">
+      <c r="L69" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M69" s="16">
+      <c r="M69" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N69" s="17">
+      <c r="N69" s="10">
+        <f>K69+L69+M69</f>
+        <v>64</v>
+      </c>
+      <c r="O69" s="136">
+        <v>6</v>
+      </c>
+      <c r="P69" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C70" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q69" s="138">
+        <f t="shared" si="18"/>
+        <v>0.26666666666666666</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A70" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C70" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>Siemens</v>
+      </c>
+      <c r="D70" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E70" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>Siemens</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensMessages</v>
       </c>
-      <c r="F70" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="15" t="str">
+      <c r="F70" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="37" t="str">
         <f t="shared" si="13"/>
         <v>SiemensPurchase Order Response</v>
       </c>
-      <c r="H70" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I70" s="18">
+      <c r="H70" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I70" s="11">
         <v>2000</v>
       </c>
-      <c r="J70" s="16">
+      <c r="J70" s="9">
         <v>16</v>
       </c>
-      <c r="K70" s="16">
+      <c r="K70" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L70" s="16">
+      <c r="L70" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M70" s="16">
+      <c r="M70" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N70" s="17">
+      <c r="N70" s="10">
+        <f>K70+L70+M70</f>
+        <v>96</v>
+      </c>
+      <c r="O70" s="136">
+        <v>4</v>
+      </c>
+      <c r="P70" s="137">
         <f t="shared" si="17"/>
+        <v>20</v>
+      </c>
+      <c r="Q70" s="138">
+        <f t="shared" si="18"/>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A71" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B71" s="7" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="9" t="s">
+      <c r="C71" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>Siemens</v>
+      </c>
+      <c r="D71" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E71" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCSiemensMessages</v>
+      </c>
+      <c r="F71" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B71" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G71" s="15" t="str">
+      <c r="G71" s="37" t="str">
         <f t="shared" si="13"/>
         <v>SiemensDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H71" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I71" s="18">
+      <c r="H71" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I71" s="11">
         <v>1000</v>
       </c>
-      <c r="J71" s="16">
-[...2 lines deleted...]
-      <c r="K71" s="16">
+      <c r="J71" s="9">
+        <v>8</v>
+      </c>
+      <c r="K71" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L71" s="16">
+      <c r="L71" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M71" s="16">
+      <c r="M71" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N71" s="17">
+      <c r="N71" s="10">
+        <f>K71+L71+M71</f>
+        <v>64</v>
+      </c>
+      <c r="O71" s="136">
+        <v>3</v>
+      </c>
+      <c r="P71" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C72" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q71" s="138">
+        <f t="shared" si="18"/>
+        <v>0.53333333333333333</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A72" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C72" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>Siemens</v>
+      </c>
+      <c r="D72" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E72" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>Siemens</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensMessages</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="15" t="str">
+      <c r="F72" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="37" t="str">
         <f t="shared" si="13"/>
         <v>SiemensDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H72" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I72" s="18">
+      <c r="H72" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I72" s="11">
         <v>2000</v>
       </c>
-      <c r="J72" s="16">
+      <c r="J72" s="9">
         <v>16</v>
       </c>
-      <c r="K72" s="16">
+      <c r="K72" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L72" s="16">
+      <c r="L72" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M72" s="16">
+      <c r="M72" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N72" s="17">
+      <c r="N72" s="10">
+        <f>K72+L72+M72</f>
+        <v>96</v>
+      </c>
+      <c r="O72" s="136">
+        <v>5</v>
+      </c>
+      <c r="P72" s="137">
         <f t="shared" si="17"/>
+        <v>25</v>
+      </c>
+      <c r="Q72" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A73" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="7" t="s">
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C73" s="22" t="str">
+      <c r="C73" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>Siemens</v>
+      </c>
+      <c r="D73" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E73" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>Siemens</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensMessages</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="15" t="str">
+      <c r="F73" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="37" t="str">
         <f t="shared" si="13"/>
         <v>SiemensInvoice</v>
       </c>
-      <c r="H73" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I73" s="18">
+      <c r="H73" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" s="11">
         <v>2000</v>
       </c>
-      <c r="J73" s="16">
+      <c r="J73" s="9">
         <v>16</v>
       </c>
-      <c r="K73" s="16">
+      <c r="K73" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L73" s="16">
+      <c r="L73" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M73" s="16">
+      <c r="M73" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N73" s="17">
+      <c r="N73" s="10">
+        <f>K73+L73+M73</f>
+        <v>96</v>
+      </c>
+      <c r="O73" s="136">
+        <v>5</v>
+      </c>
+      <c r="P73" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C74" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q73" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A74" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C74" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>SiemensEnergy</v>
+      </c>
+      <c r="D74" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E74" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>SiemensEnergy</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="15" t="str">
+      <c r="F74" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G74" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Siemens EnergyPurchase Order / Order Change</v>
       </c>
-      <c r="H74" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I74" s="18">
+      <c r="H74" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I74" s="11">
         <v>1000</v>
       </c>
-      <c r="J74" s="16">
-[...2 lines deleted...]
-      <c r="K74" s="16">
+      <c r="J74" s="9">
+        <v>8</v>
+      </c>
+      <c r="K74" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L74" s="16">
+      <c r="L74" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M74" s="16">
+      <c r="M74" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N74" s="17">
+      <c r="N74" s="10">
+        <f>K74+L74+M74</f>
+        <v>64</v>
+      </c>
+      <c r="O74" s="136">
+        <v>6</v>
+      </c>
+      <c r="P74" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C75" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q74" s="138">
+        <f t="shared" si="18"/>
+        <v>0.26666666666666666</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A75" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C75" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>SiemensEnergy</v>
+      </c>
+      <c r="D75" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E75" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>SiemensEnergy</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="15" t="str">
+      <c r="F75" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Siemens EnergyPurchase Order Response</v>
       </c>
-      <c r="H75" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I75" s="18">
+      <c r="H75" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="11">
         <v>2000</v>
       </c>
-      <c r="J75" s="16">
+      <c r="J75" s="9">
         <v>16</v>
       </c>
-      <c r="K75" s="16">
+      <c r="K75" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L75" s="16">
+      <c r="L75" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M75" s="16">
+      <c r="M75" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N75" s="17">
+      <c r="N75" s="10">
+        <f>K75+L75+M75</f>
+        <v>96</v>
+      </c>
+      <c r="O75" s="136">
+        <v>4</v>
+      </c>
+      <c r="P75" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A76" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q75" s="138">
+        <f t="shared" si="18"/>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A76" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C76" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>SiemensEnergy</v>
+      </c>
+      <c r="D76" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E76" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCSiemensEnergyMessages</v>
+      </c>
+      <c r="F76" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B76" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G76" s="15" t="str">
+      <c r="G76" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Siemens EnergyDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I76" s="18">
+      <c r="H76" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I76" s="11">
         <v>1000</v>
       </c>
-      <c r="J76" s="16">
-[...2 lines deleted...]
-      <c r="K76" s="16">
+      <c r="J76" s="9">
+        <v>8</v>
+      </c>
+      <c r="K76" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L76" s="16">
+      <c r="L76" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M76" s="16">
+      <c r="M76" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N76" s="17">
+      <c r="N76" s="10">
+        <f>K76+L76+M76</f>
+        <v>64</v>
+      </c>
+      <c r="O76" s="136">
+        <v>3</v>
+      </c>
+      <c r="P76" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C77" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q76" s="138">
+        <f t="shared" si="18"/>
+        <v>0.53333333333333333</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A77" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>SiemensEnergy</v>
+      </c>
+      <c r="D77" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E77" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>SiemensEnergy</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
-      <c r="F77" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="15" t="str">
+      <c r="F77" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Siemens EnergyDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H77" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I77" s="18">
+      <c r="H77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I77" s="11">
         <v>2000</v>
       </c>
-      <c r="J77" s="16">
+      <c r="J77" s="9">
         <v>16</v>
       </c>
-      <c r="K77" s="16">
+      <c r="K77" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L77" s="16">
+      <c r="L77" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M77" s="16">
+      <c r="M77" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N77" s="17">
+      <c r="N77" s="10">
+        <f>K77+L77+M77</f>
+        <v>96</v>
+      </c>
+      <c r="O77" s="136">
+        <v>5</v>
+      </c>
+      <c r="P77" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C78" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q77" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A78" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C78" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>SiemensEnergy</v>
+      </c>
+      <c r="D78" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E78" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>SiemensEnergy</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
-      <c r="F78" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="15" t="str">
+      <c r="F78" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Siemens EnergyInvoice</v>
       </c>
-      <c r="H78" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I78" s="18">
+      <c r="H78" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I78" s="11">
         <v>2000</v>
       </c>
-      <c r="J78" s="16">
+      <c r="J78" s="9">
         <v>16</v>
       </c>
-      <c r="K78" s="16">
+      <c r="K78" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L78" s="16">
+      <c r="L78" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M78" s="16">
+      <c r="M78" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N78" s="17">
+      <c r="N78" s="10">
+        <f>K78+L78+M78</f>
+        <v>96</v>
+      </c>
+      <c r="O78" s="136">
+        <v>5</v>
+      </c>
+      <c r="P78" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A79" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q78" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A79" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C79" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>ThyssenkruppAG</v>
+      </c>
+      <c r="D79" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E79" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCThyssenkruppAGMessages</v>
+      </c>
+      <c r="F79" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B79" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G79" s="15" t="str">
+      <c r="G79" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Thyssenkrupp AGDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H79" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I79" s="9">
+      <c r="H79" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I79" s="7">
         <v>900</v>
       </c>
-      <c r="J79" s="16">
+      <c r="J79" s="9">
         <v>6</v>
       </c>
-      <c r="K79" s="16">
+      <c r="K79" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L79" s="16">
+      <c r="L79" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M79" s="16">
+      <c r="M79" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N79" s="17">
+      <c r="N79" s="10">
+        <f>K79+L79+M79</f>
+        <v>64</v>
+      </c>
+      <c r="O79" s="136">
+        <v>3</v>
+      </c>
+      <c r="P79" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C80" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q79" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A80" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C80" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>ThyssenkruppAG</v>
+      </c>
+      <c r="D80" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E80" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>ThyssenkruppAG</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCThyssenkruppAGMessages</v>
       </c>
-      <c r="F80" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="15" t="str">
+      <c r="F80" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Thyssenkrupp AGStock Information / Inventory Report</v>
       </c>
-      <c r="H80" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I80" s="9">
+      <c r="H80" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I80" s="7">
         <v>900</v>
       </c>
-      <c r="J80" s="16">
+      <c r="J80" s="9">
         <v>6</v>
       </c>
-      <c r="K80" s="16">
+      <c r="K80" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L80" s="16">
+      <c r="L80" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M80" s="16">
+      <c r="M80" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N80" s="17">
+      <c r="N80" s="10">
+        <f>K80+L80+M80</f>
+        <v>64</v>
+      </c>
+      <c r="O80" s="136">
+        <v>3</v>
+      </c>
+      <c r="P80" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C81" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q80" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A81" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C81" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>ThyssenkruppAG</v>
+      </c>
+      <c r="D81" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E81" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>ThyssenkruppAG</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCThyssenkruppAGMessages</v>
       </c>
-      <c r="F81" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="15" t="str">
+      <c r="F81" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Thyssenkrupp AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H81" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I81" s="18">
+      <c r="H81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I81" s="11">
         <v>1300</v>
       </c>
-      <c r="J81" s="16">
-[...2 lines deleted...]
-      <c r="K81" s="16">
+      <c r="J81" s="9">
+        <v>8</v>
+      </c>
+      <c r="K81" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L81" s="16">
+      <c r="L81" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M81" s="16">
+      <c r="M81" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N81" s="17">
+      <c r="N81" s="10">
+        <f>K81+L81+M81</f>
+        <v>96</v>
+      </c>
+      <c r="O81" s="136">
+        <v>5</v>
+      </c>
+      <c r="P81" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C82" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q81" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A82" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C82" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>TrenchGroup</v>
+      </c>
+      <c r="D82" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E82" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>TrenchGroup</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
-      <c r="F82" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="15" t="str">
+      <c r="F82" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G82" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Trench GroupPurchase Order / Order Change</v>
       </c>
-      <c r="H82" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I82" s="18">
+      <c r="H82" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I82" s="11">
         <v>1000</v>
       </c>
-      <c r="J82" s="16">
-[...2 lines deleted...]
-      <c r="K82" s="16">
+      <c r="J82" s="9">
+        <v>8</v>
+      </c>
+      <c r="K82" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L82" s="16">
+      <c r="L82" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M82" s="16">
+      <c r="M82" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N82" s="17">
+      <c r="N82" s="10">
+        <f>K82+L82+M82</f>
+        <v>64</v>
+      </c>
+      <c r="O82" s="136">
+        <v>6</v>
+      </c>
+      <c r="P82" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C83" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q82" s="138">
+        <f t="shared" si="18"/>
+        <v>0.26666666666666666</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A83" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C83" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>TrenchGroup</v>
+      </c>
+      <c r="D83" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E83" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>TrenchGroup</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
-      <c r="F83" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="15" t="str">
+      <c r="F83" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Trench GroupPurchase Order Response</v>
       </c>
-      <c r="H83" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I83" s="18">
+      <c r="H83" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I83" s="11">
         <v>2000</v>
       </c>
-      <c r="J83" s="16">
+      <c r="J83" s="9">
         <v>16</v>
       </c>
-      <c r="K83" s="16">
+      <c r="K83" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L83" s="16">
+      <c r="L83" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M83" s="16">
+      <c r="M83" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N83" s="17">
+      <c r="N83" s="10">
+        <f>K83+L83+M83</f>
+        <v>96</v>
+      </c>
+      <c r="O83" s="136">
+        <v>4</v>
+      </c>
+      <c r="P83" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A84" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q83" s="138">
+        <f t="shared" si="18"/>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A84" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C84" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>TrenchGroup</v>
+      </c>
+      <c r="D84" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E84" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCTrenchGroupMessages</v>
+      </c>
+      <c r="F84" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B84" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G84" s="15" t="str">
+      <c r="G84" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Trench GroupDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H84" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I84" s="18">
+      <c r="H84" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I84" s="11">
         <v>1000</v>
       </c>
-      <c r="J84" s="16">
-[...2 lines deleted...]
-      <c r="K84" s="16">
+      <c r="J84" s="9">
+        <v>8</v>
+      </c>
+      <c r="K84" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L84" s="16">
+      <c r="L84" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M84" s="16">
+      <c r="M84" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N84" s="17">
+      <c r="N84" s="10">
+        <f>K84+L84+M84</f>
+        <v>64</v>
+      </c>
+      <c r="O84" s="136">
+        <v>3</v>
+      </c>
+      <c r="P84" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C85" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q84" s="138">
+        <f t="shared" si="18"/>
+        <v>0.53333333333333333</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A85" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C85" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>TrenchGroup</v>
+      </c>
+      <c r="D85" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E85" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>TrenchGroup</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
-      <c r="F85" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="15" t="str">
+      <c r="F85" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Trench GroupDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H85" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I85" s="18">
+      <c r="H85" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I85" s="11">
         <v>2000</v>
       </c>
-      <c r="J85" s="16">
+      <c r="J85" s="9">
         <v>16</v>
       </c>
-      <c r="K85" s="16">
+      <c r="K85" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L85" s="16">
+      <c r="L85" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M85" s="16">
+      <c r="M85" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N85" s="17">
+      <c r="N85" s="10">
+        <f>K85+L85+M85</f>
+        <v>96</v>
+      </c>
+      <c r="O85" s="136">
+        <v>5</v>
+      </c>
+      <c r="P85" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C86" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q85" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A86" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C86" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>TrenchGroup</v>
+      </c>
+      <c r="D86" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E86" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>TrenchGroup</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
-      <c r="F86" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="15" t="str">
+      <c r="F86" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Trench GroupInvoice</v>
       </c>
-      <c r="H86" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I86" s="18">
+      <c r="H86" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" s="11">
         <v>2000</v>
       </c>
-      <c r="J86" s="16">
+      <c r="J86" s="9">
         <v>16</v>
       </c>
-      <c r="K86" s="16">
+      <c r="K86" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L86" s="16">
+      <c r="L86" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M86" s="16">
+      <c r="M86" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N86" s="17">
+      <c r="N86" s="10">
+        <f>K86+L86+M86</f>
+        <v>96</v>
+      </c>
+      <c r="O86" s="136">
+        <v>5</v>
+      </c>
+      <c r="P86" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C87" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q86" s="138">
+        <f t="shared" si="18"/>
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A87" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C87" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WIKAAlexanderWiegand</v>
+      </c>
+      <c r="D87" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E87" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WIKAAlexanderWiegand</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
-      <c r="F87" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="15" t="str">
+      <c r="F87" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G87" s="37" t="str">
         <f t="shared" si="13"/>
         <v>WIKA Alexander WiegandPurchase Order / Order Change</v>
       </c>
-      <c r="H87" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I87" s="9">
+      <c r="H87" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I87" s="7">
         <v>900</v>
       </c>
-      <c r="J87" s="16">
+      <c r="J87" s="9">
         <v>6</v>
       </c>
-      <c r="K87" s="16">
+      <c r="K87" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L87" s="16">
+      <c r="L87" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M87" s="16">
+      <c r="M87" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N87" s="17">
+      <c r="N87" s="10">
+        <f>K87+L87+M87</f>
+        <v>64</v>
+      </c>
+      <c r="O87" s="136">
+        <v>6</v>
+      </c>
+      <c r="P87" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C88" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q87" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A88" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C88" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WIKAAlexanderWiegand</v>
+      </c>
+      <c r="D88" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E88" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WIKAAlexanderWiegand</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
-      <c r="F88" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="15" t="str">
+      <c r="F88" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88" s="37" t="str">
         <f t="shared" si="13"/>
         <v>WIKA Alexander WiegandPurchase Order Response</v>
       </c>
-      <c r="H88" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I88" s="18">
+      <c r="H88" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I88" s="11">
         <v>1300</v>
       </c>
-      <c r="J88" s="16">
-[...2 lines deleted...]
-      <c r="K88" s="16">
+      <c r="J88" s="9">
+        <v>8</v>
+      </c>
+      <c r="K88" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L88" s="16">
+      <c r="L88" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M88" s="16">
+      <c r="M88" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N88" s="17">
+      <c r="N88" s="10">
+        <f>K88+L88+M88</f>
+        <v>96</v>
+      </c>
+      <c r="O88" s="136">
+        <v>4</v>
+      </c>
+      <c r="P88" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A89" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q88" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A89" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C89" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WIKAAlexanderWiegand</v>
+      </c>
+      <c r="D89" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E89" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCWIKAAlexanderWiegandMessages</v>
+      </c>
+      <c r="F89" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B89" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G89" s="15" t="str">
+      <c r="G89" s="37" t="str">
         <f t="shared" si="13"/>
         <v>WIKA Alexander WiegandDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H89" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I89" s="9">
+      <c r="H89" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I89" s="7">
         <v>900</v>
       </c>
-      <c r="J89" s="16">
+      <c r="J89" s="9">
         <v>6</v>
       </c>
-      <c r="K89" s="16">
+      <c r="K89" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L89" s="16">
+      <c r="L89" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M89" s="16">
+      <c r="M89" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N89" s="17">
+      <c r="N89" s="10">
+        <f>K89+L89+M89</f>
+        <v>64</v>
+      </c>
+      <c r="O89" s="136">
+        <v>3</v>
+      </c>
+      <c r="P89" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C90" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q89" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A90" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C90" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WIKAAlexanderWiegand</v>
+      </c>
+      <c r="D90" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E90" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WIKAAlexanderWiegand</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
-      <c r="F90" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="15" t="str">
+      <c r="F90" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="37" t="str">
         <f t="shared" si="13"/>
         <v>WIKA Alexander WiegandDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H90" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I90" s="18">
+      <c r="H90" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I90" s="11">
         <v>1300</v>
       </c>
-      <c r="J90" s="16">
-[...2 lines deleted...]
-      <c r="K90" s="16">
+      <c r="J90" s="9">
+        <v>8</v>
+      </c>
+      <c r="K90" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L90" s="16">
+      <c r="L90" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M90" s="16">
+      <c r="M90" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N90" s="17">
+      <c r="N90" s="10">
+        <f>K90+L90+M90</f>
+        <v>96</v>
+      </c>
+      <c r="O90" s="136">
+        <v>5</v>
+      </c>
+      <c r="P90" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C91" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q90" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A91" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C91" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WIKAAlexanderWiegand</v>
+      </c>
+      <c r="D91" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E91" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WIKAAlexanderWiegand</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
-      <c r="F91" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="15" t="str">
+      <c r="F91" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G91" s="37" t="str">
         <f t="shared" si="13"/>
         <v>WIKA Alexander WiegandVMI Demands</v>
       </c>
-      <c r="H91" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I91" s="9">
+      <c r="H91" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I91" s="7">
         <v>900</v>
       </c>
-      <c r="J91" s="16">
+      <c r="J91" s="9">
         <v>6</v>
       </c>
-      <c r="K91" s="16">
+      <c r="K91" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L91" s="16">
+      <c r="L91" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M91" s="16">
+      <c r="M91" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N91" s="17">
+      <c r="N91" s="10">
+        <f>K91+L91+M91</f>
+        <v>64</v>
+      </c>
+      <c r="O91" s="136">
+        <v>3</v>
+      </c>
+      <c r="P91" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C92" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q91" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A92" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C92" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WilhelmSchwarzmuellerGmbH</v>
+      </c>
+      <c r="D92" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E92" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WilhelmSchwarzmuellerGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
       </c>
-      <c r="F92" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="15" t="str">
+      <c r="F92" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G92" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Wilhelm Schwarzmueller GmbHPurchase Order / Order Change</v>
       </c>
-      <c r="H92" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I92" s="9">
+      <c r="H92" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I92" s="7">
         <v>900</v>
       </c>
-      <c r="J92" s="16">
+      <c r="J92" s="9">
         <v>6</v>
       </c>
-      <c r="K92" s="16">
+      <c r="K92" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L92" s="16">
+      <c r="L92" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M92" s="16">
+      <c r="M92" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N92" s="17">
+      <c r="N92" s="10">
+        <f>K92+L92+M92</f>
+        <v>64</v>
+      </c>
+      <c r="O92" s="136">
+        <v>6</v>
+      </c>
+      <c r="P92" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C93" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q92" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A93" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C93" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WilhelmSchwarzmuellerGmbH</v>
+      </c>
+      <c r="D93" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E93" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>WilhelmSchwarzmuellerGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
       </c>
-      <c r="F93" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="15" t="str">
+      <c r="F93" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Wilhelm Schwarzmueller GmbHPurchase Order Response</v>
       </c>
-      <c r="H93" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I93" s="18">
+      <c r="H93" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I93" s="11">
         <v>1300</v>
       </c>
-      <c r="J93" s="16">
-[...2 lines deleted...]
-      <c r="K93" s="16">
+      <c r="J93" s="9">
+        <v>8</v>
+      </c>
+      <c r="K93" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L93" s="16">
+      <c r="L93" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M93" s="16">
+      <c r="M93" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N93" s="17">
+      <c r="N93" s="10">
+        <f>K93+L93+M93</f>
+        <v>96</v>
+      </c>
+      <c r="O93" s="136">
+        <v>4</v>
+      </c>
+      <c r="P93" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A94" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q93" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A94" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C94" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>WilhelmSchwarzmuellerGmbH</v>
+      </c>
+      <c r="D94" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E94" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
+      </c>
+      <c r="F94" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B94" s="9" t="s">
-[...17 lines deleted...]
-      <c r="G94" s="15" t="str">
+      <c r="G94" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Wilhelm Schwarzmueller GmbHDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H94" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I94" s="9">
+      <c r="H94" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I94" s="7">
         <v>900</v>
       </c>
-      <c r="J94" s="16">
+      <c r="J94" s="9">
         <v>6</v>
       </c>
-      <c r="K94" s="16">
+      <c r="K94" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L94" s="16">
+      <c r="L94" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M94" s="16">
+      <c r="M94" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N94" s="17">
+      <c r="N94" s="10">
+        <f>K94+L94+M94</f>
+        <v>64</v>
+      </c>
+      <c r="O94" s="136">
+        <v>3</v>
+      </c>
+      <c r="P94" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C95" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q94" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A95" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C95" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>ZFFriedrichshafenAG</v>
+      </c>
+      <c r="D95" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCZF Friedrichshafen AG</v>
+      </c>
+      <c r="E95" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>ZFFriedrichshafenAG</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCZFFriedrichshafenAGMessages</v>
       </c>
-      <c r="F95" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="15" t="str">
+      <c r="F95" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" s="37" t="str">
         <f t="shared" si="13"/>
         <v>ZF Friedrichshafen AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H95" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I95" s="18">
+      <c r="H95" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I95" s="11">
         <v>1300</v>
       </c>
-      <c r="J95" s="16">
-[...2 lines deleted...]
-      <c r="K95" s="16">
+      <c r="J95" s="9">
+        <v>8</v>
+      </c>
+      <c r="K95" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L95" s="16">
+      <c r="L95" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M95" s="16">
+      <c r="M95" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N95" s="17">
+      <c r="N95" s="10">
+        <f>K95+L95+M95</f>
+        <v>96</v>
+      </c>
+      <c r="O95" s="136">
+        <v>5</v>
+      </c>
+      <c r="P95" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C96" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q95" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A96" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C96" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>ZFFriedrichshafenAG</v>
+      </c>
+      <c r="D96" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>SCCZF Friedrichshafen AG</v>
+      </c>
+      <c r="E96" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>ZFFriedrichshafenAG</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>SCCZFFriedrichshafenAGMessages</v>
       </c>
-      <c r="F96" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="15" t="str">
+      <c r="F96" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" s="37" t="str">
         <f t="shared" si="13"/>
         <v>ZF Friedrichshafen AGForwarder Pick-up Advice (FPA)</v>
       </c>
-      <c r="H96" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I96" s="18">
+      <c r="H96" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I96" s="11">
         <v>1300</v>
       </c>
-      <c r="J96" s="16">
-[...2 lines deleted...]
-      <c r="K96" s="16">
+      <c r="J96" s="9">
+        <v>8</v>
+      </c>
+      <c r="K96" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L96" s="16">
+      <c r="L96" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M96" s="16">
+      <c r="M96" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N96" s="17">
+      <c r="N96" s="10">
+        <f>K96+L96+M96</f>
+        <v>96</v>
+      </c>
+      <c r="O96" s="136">
+        <v>5</v>
+      </c>
+      <c r="P96" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C97" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q96" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A97" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C97" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D97" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E97" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F97" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G97" s="15" t="str">
+      <c r="F97" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G97" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticPurchase Order / Order Change</v>
       </c>
-      <c r="H97" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I97" s="9">
+      <c r="H97" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I97" s="7">
         <v>900</v>
       </c>
-      <c r="J97" s="16">
+      <c r="J97" s="9">
         <v>6</v>
       </c>
-      <c r="K97" s="16">
+      <c r="K97" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L97" s="16">
+      <c r="L97" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M97" s="16">
+      <c r="M97" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N97" s="17">
+      <c r="N97" s="10">
+        <f>K97+L97+M97</f>
+        <v>64</v>
+      </c>
+      <c r="O97" s="136">
+        <v>6</v>
+      </c>
+      <c r="P97" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C98" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q97" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A98" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C98" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D98" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E98" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F98" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="15" t="str">
+      <c r="F98" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H98" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I98" s="9">
+      <c r="H98" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I98" s="7">
         <v>900</v>
       </c>
-      <c r="J98" s="16">
+      <c r="J98" s="9">
         <v>6</v>
       </c>
-      <c r="K98" s="16">
+      <c r="K98" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L98" s="16">
+      <c r="L98" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M98" s="16">
+      <c r="M98" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N98" s="17">
+      <c r="N98" s="10">
+        <f>K98+L98+M98</f>
+        <v>64</v>
+      </c>
+      <c r="O98" s="136">
+        <v>3</v>
+      </c>
+      <c r="P98" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C99" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q98" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A99" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C99" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D99" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E99" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F99" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="15" t="str">
+      <c r="F99" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G99" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticDemand Forecast Response</v>
       </c>
-      <c r="H99" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I99" s="18">
+      <c r="H99" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I99" s="11">
         <v>1300</v>
       </c>
-      <c r="J99" s="16">
-[...2 lines deleted...]
-      <c r="K99" s="16">
+      <c r="J99" s="9">
+        <v>8</v>
+      </c>
+      <c r="K99" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L99" s="16">
+      <c r="L99" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M99" s="16">
+      <c r="M99" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N99" s="17">
+      <c r="N99" s="10">
+        <f>K99+L99+M99</f>
+        <v>96</v>
+      </c>
+      <c r="O99" s="136">
+        <v>4</v>
+      </c>
+      <c r="P99" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C100" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q99" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A100" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C100" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D100" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E100" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F100" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G100" s="15" t="str">
+      <c r="F100" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H100" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I100" s="18">
+      <c r="H100" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I100" s="11">
         <v>1300</v>
       </c>
-      <c r="J100" s="16">
-[...2 lines deleted...]
-      <c r="K100" s="16">
+      <c r="J100" s="9">
+        <v>8</v>
+      </c>
+      <c r="K100" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L100" s="16">
+      <c r="L100" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M100" s="16">
+      <c r="M100" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N100" s="17">
+      <c r="N100" s="10">
+        <f>K100+L100+M100</f>
+        <v>96</v>
+      </c>
+      <c r="O100" s="136">
+        <v>5</v>
+      </c>
+      <c r="P100" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C101" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q100" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A101" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D101" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E101" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F101" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="15" t="str">
+      <c r="F101" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G101" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticSelf-Billing Invoice</v>
       </c>
-      <c r="H101" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I101" s="9">
+      <c r="H101" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I101" s="7">
         <v>900</v>
       </c>
-      <c r="J101" s="16">
+      <c r="J101" s="9">
         <v>6</v>
       </c>
-      <c r="K101" s="16">
+      <c r="K101" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L101" s="16">
+      <c r="L101" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M101" s="16">
+      <c r="M101" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N101" s="17">
+      <c r="N101" s="10">
+        <f>K101+L101+M101</f>
+        <v>64</v>
+      </c>
+      <c r="O101" s="136">
+        <v>4</v>
+      </c>
+      <c r="P101" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C102" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q101" s="138">
+        <f t="shared" si="18"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A102" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C102" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D102" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E102" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F102" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="15" t="str">
+      <c r="F102" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticGoods Receipt</v>
       </c>
-      <c r="H102" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I102" s="9">
+      <c r="H102" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I102" s="7">
         <v>900</v>
       </c>
-      <c r="J102" s="16">
+      <c r="J102" s="9">
         <v>6</v>
       </c>
-      <c r="K102" s="16">
+      <c r="K102" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L102" s="16">
+      <c r="L102" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M102" s="16">
+      <c r="M102" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N102" s="17">
+      <c r="N102" s="10">
+        <f>K102+L102+M102</f>
+        <v>64</v>
+      </c>
+      <c r="O102" s="136">
+        <v>2</v>
+      </c>
+      <c r="P102" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C103" s="22" t="str">
+        <v>10</v>
+      </c>
+      <c r="Q102" s="138">
+        <f t="shared" si="18"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A103" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C103" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D103" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E103" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F103" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G103" s="15" t="str">
+      <c r="F103" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticInvoice</v>
       </c>
-      <c r="H103" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I103" s="18">
+      <c r="H103" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" s="11">
         <v>1300</v>
       </c>
-      <c r="J103" s="16">
-[...2 lines deleted...]
-      <c r="K103" s="16">
+      <c r="J103" s="9">
+        <v>8</v>
+      </c>
+      <c r="K103" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L103" s="16">
+      <c r="L103" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M103" s="16">
+      <c r="M103" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N103" s="17">
+      <c r="N103" s="10">
+        <f>K103+L103+M103</f>
+        <v>96</v>
+      </c>
+      <c r="O103" s="136">
+        <v>5</v>
+      </c>
+      <c r="P103" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C104" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A104" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C104" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D104" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E104" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F104" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="15" t="str">
+      <c r="F104" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G104" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticStatus Notification / Back control message</v>
       </c>
-      <c r="H104" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I104" s="9">
+      <c r="H104" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I104" s="7">
         <v>300</v>
       </c>
-      <c r="J104" s="16">
+      <c r="J104" s="9">
         <v>2.5</v>
       </c>
-      <c r="K104" s="16">
+      <c r="K104" s="9">
         <f t="shared" si="14"/>
         <v>8</v>
       </c>
-      <c r="L104" s="16">
+      <c r="L104" s="9">
         <f t="shared" si="15"/>
         <v>8</v>
       </c>
-      <c r="M104" s="16">
+      <c r="M104" s="9">
         <f t="shared" si="16"/>
         <v>2</v>
       </c>
-      <c r="N104" s="17">
+      <c r="N104" s="10">
+        <f>K104+L104+M104</f>
+        <v>18</v>
+      </c>
+      <c r="O104" s="136">
+        <v>1</v>
+      </c>
+      <c r="P104" s="137">
         <f t="shared" si="17"/>
-        <v>18</v>
-[...9 lines deleted...]
-      <c r="C105" s="22" t="str">
+        <v>5</v>
+      </c>
+      <c r="Q104" s="138">
+        <f t="shared" si="18"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A105" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C105" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D105" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E105" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F105" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="15" t="str">
+      <c r="F105" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G105" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticVMI Demands</v>
       </c>
-      <c r="H105" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I105" s="9">
+      <c r="H105" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I105" s="7">
         <v>900</v>
       </c>
-      <c r="J105" s="16">
+      <c r="J105" s="9">
         <v>6</v>
       </c>
-      <c r="K105" s="16">
+      <c r="K105" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L105" s="16">
+      <c r="L105" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M105" s="16">
+      <c r="M105" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N105" s="17">
+      <c r="N105" s="10">
+        <f>K105+L105+M105</f>
+        <v>64</v>
+      </c>
+      <c r="O105" s="136">
+        <v>3</v>
+      </c>
+      <c r="P105" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C106" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q105" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A106" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C106" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D106" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E106" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F106" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G106" s="15" t="str">
+      <c r="F106" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G106" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticVMI Monitor (IMO)</v>
       </c>
-      <c r="H106" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I106" s="9">
+      <c r="H106" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I106" s="7">
         <v>900</v>
       </c>
-      <c r="J106" s="16">
+      <c r="J106" s="9">
         <v>6</v>
       </c>
-      <c r="K106" s="16">
+      <c r="K106" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L106" s="16">
+      <c r="L106" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M106" s="16">
+      <c r="M106" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N106" s="17">
+      <c r="N106" s="10">
+        <f>K106+L106+M106</f>
+        <v>64</v>
+      </c>
+      <c r="O106" s="136">
+        <v>4</v>
+      </c>
+      <c r="P106" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C107" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q106" s="138">
+        <f t="shared" si="18"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A107" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C107" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D107" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E107" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusAtlantic</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
-      <c r="F107" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="15" t="str">
+      <c r="F107" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G107" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticVMI Planned Receipts</v>
       </c>
-      <c r="H107" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I107" s="18">
+      <c r="H107" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I107" s="11">
         <v>1300</v>
       </c>
-      <c r="J107" s="16">
-[...2 lines deleted...]
-      <c r="K107" s="16">
+      <c r="J107" s="9">
+        <v>8</v>
+      </c>
+      <c r="K107" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L107" s="16">
+      <c r="L107" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M107" s="16">
+      <c r="M107" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N107" s="17">
+      <c r="N107" s="10">
+        <f>K107+L107+M107</f>
+        <v>96</v>
+      </c>
+      <c r="O107" s="136">
+        <v>4</v>
+      </c>
+      <c r="P107" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...6 lines deleted...]
-      <c r="B108" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q107" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A108" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C108" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusAtlantic</v>
+      </c>
+      <c r="D108" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E108" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>AEROAirbusAtlanticMessages</v>
+      </c>
+      <c r="F108" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C108" s="22" t="str">
-[...14 lines deleted...]
-      <c r="G108" s="15" t="str">
+      <c r="G108" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus AtlanticVMI Stock Information</v>
       </c>
-      <c r="H108" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I108" s="9">
+      <c r="H108" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I108" s="7">
         <v>900</v>
       </c>
-      <c r="J108" s="16">
+      <c r="J108" s="9">
         <v>6</v>
       </c>
-      <c r="K108" s="16">
+      <c r="K108" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L108" s="16">
+      <c r="L108" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M108" s="16">
+      <c r="M108" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N108" s="17">
+      <c r="N108" s="10">
+        <f>K108+L108+M108</f>
+        <v>64</v>
+      </c>
+      <c r="O108" s="136">
+        <v>4</v>
+      </c>
+      <c r="P108" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C109" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q108" s="138">
+        <f t="shared" si="18"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A109" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C109" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusDefenceandSpace</v>
+      </c>
+      <c r="D109" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E109" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusDefenceandSpace</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
-      <c r="F109" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="15" t="str">
+      <c r="F109" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G109" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus Defence and SpacePurchase Order / Order Change</v>
       </c>
-      <c r="H109" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I109" s="9">
+      <c r="H109" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I109" s="7">
         <v>900</v>
       </c>
-      <c r="J109" s="16">
+      <c r="J109" s="9">
         <v>6</v>
       </c>
-      <c r="K109" s="16">
+      <c r="K109" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L109" s="16">
+      <c r="L109" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M109" s="16">
+      <c r="M109" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N109" s="17">
+      <c r="N109" s="10">
+        <f>K109+L109+M109</f>
+        <v>64</v>
+      </c>
+      <c r="O109" s="136">
+        <v>6</v>
+      </c>
+      <c r="P109" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C110" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q109" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A110" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C110" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusDefenceandSpace</v>
+      </c>
+      <c r="D110" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E110" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusDefenceandSpace</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
-      <c r="F110" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="15" t="str">
+      <c r="F110" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus Defence and SpacePurchase Order Response</v>
       </c>
-      <c r="H110" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I110" s="18">
+      <c r="H110" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I110" s="11">
         <v>1300</v>
       </c>
-      <c r="J110" s="16">
-[...2 lines deleted...]
-      <c r="K110" s="16">
+      <c r="J110" s="9">
+        <v>8</v>
+      </c>
+      <c r="K110" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L110" s="16">
+      <c r="L110" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M110" s="16">
+      <c r="M110" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N110" s="17">
+      <c r="N110" s="10">
+        <f>K110+L110+M110</f>
+        <v>96</v>
+      </c>
+      <c r="O110" s="136">
+        <v>4</v>
+      </c>
+      <c r="P110" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C111" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q110" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A111" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C111" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusDefenceandSpace</v>
+      </c>
+      <c r="D111" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E111" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusDefenceandSpace</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
-      <c r="F111" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G111" s="15" t="str">
+      <c r="F111" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G111" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus Defence and SpaceGoods Receipt</v>
       </c>
-      <c r="H111" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I111" s="9">
+      <c r="H111" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I111" s="7">
         <v>900</v>
       </c>
-      <c r="J111" s="16">
+      <c r="J111" s="9">
         <v>6</v>
       </c>
-      <c r="K111" s="16">
+      <c r="K111" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L111" s="16">
+      <c r="L111" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M111" s="16">
+      <c r="M111" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N111" s="17">
+      <c r="N111" s="10">
+        <f>K111+L111+M111</f>
+        <v>64</v>
+      </c>
+      <c r="O111" s="136">
+        <v>2</v>
+      </c>
+      <c r="P111" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C112" s="22" t="str">
+        <v>10</v>
+      </c>
+      <c r="Q111" s="138">
+        <f t="shared" si="18"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A112" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C112" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusDefenceandSpace</v>
+      </c>
+      <c r="D112" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E112" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusDefenceandSpace</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
-      <c r="F112" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="15" t="str">
+      <c r="F112" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus Defence and SpaceInvoice</v>
       </c>
-      <c r="H112" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I112" s="18">
+      <c r="H112" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I112" s="11">
         <v>1300</v>
       </c>
-      <c r="J112" s="16">
-[...2 lines deleted...]
-      <c r="K112" s="16">
+      <c r="J112" s="9">
+        <v>8</v>
+      </c>
+      <c r="K112" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L112" s="16">
+      <c r="L112" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M112" s="16">
+      <c r="M112" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N112" s="17">
+      <c r="N112" s="10">
+        <f>K112+L112+M112</f>
+        <v>96</v>
+      </c>
+      <c r="O112" s="136">
+        <v>5</v>
+      </c>
+      <c r="P112" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C113" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q112" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A113" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C113" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusDefenceandSpace</v>
+      </c>
+      <c r="D113" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E113" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusDefenceandSpace</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
-      <c r="F113" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="15" t="str">
+      <c r="F113" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G113" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus Defence and SpaceStatus Notification / Back control message</v>
       </c>
-      <c r="H113" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I113" s="9">
+      <c r="H113" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I113" s="7">
         <v>300</v>
       </c>
-      <c r="J113" s="16">
+      <c r="J113" s="9">
         <v>2.5</v>
       </c>
-      <c r="K113" s="16">
+      <c r="K113" s="9">
         <f t="shared" si="14"/>
         <v>8</v>
       </c>
-      <c r="L113" s="16">
+      <c r="L113" s="9">
         <f t="shared" si="15"/>
         <v>8</v>
       </c>
-      <c r="M113" s="16">
+      <c r="M113" s="9">
         <f t="shared" si="16"/>
         <v>2</v>
       </c>
-      <c r="N113" s="17">
+      <c r="N113" s="10">
+        <f>K113+L113+M113</f>
+        <v>18</v>
+      </c>
+      <c r="O113" s="136">
+        <v>1</v>
+      </c>
+      <c r="P113" s="137">
         <f t="shared" si="17"/>
-        <v>18</v>
-[...9 lines deleted...]
-      <c r="C114" s="22" t="str">
+        <v>5</v>
+      </c>
+      <c r="Q113" s="138">
+        <f t="shared" si="18"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A114" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C114" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D114" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E114" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F114" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="15" t="str">
+      <c r="F114" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G114" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHPurchase Order / Order Change</v>
       </c>
-      <c r="H114" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I114" s="9">
+      <c r="H114" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I114" s="7">
         <v>900</v>
       </c>
-      <c r="J114" s="16">
+      <c r="J114" s="9">
         <v>6</v>
       </c>
-      <c r="K114" s="16">
+      <c r="K114" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L114" s="16">
+      <c r="L114" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M114" s="16">
+      <c r="M114" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N114" s="17">
+      <c r="N114" s="10">
+        <f>K114+L114+M114</f>
+        <v>64</v>
+      </c>
+      <c r="O114" s="136">
+        <v>6</v>
+      </c>
+      <c r="P114" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C115" s="22" t="str">
+        <v>30</v>
+      </c>
+      <c r="Q114" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A115" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C115" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D115" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E115" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F115" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="15" t="str">
+      <c r="F115" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHPurchase Order Response</v>
       </c>
-      <c r="H115" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I115" s="18">
+      <c r="H115" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I115" s="11">
         <v>1300</v>
       </c>
-      <c r="J115" s="16">
-[...2 lines deleted...]
-      <c r="K115" s="16">
+      <c r="J115" s="9">
+        <v>8</v>
+      </c>
+      <c r="K115" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L115" s="16">
+      <c r="L115" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M115" s="16">
+      <c r="M115" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N115" s="17">
+      <c r="N115" s="10">
+        <f>K115+L115+M115</f>
+        <v>96</v>
+      </c>
+      <c r="O115" s="136">
+        <v>4</v>
+      </c>
+      <c r="P115" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C116" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q115" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A116" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C116" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D116" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E116" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F116" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="15" t="str">
+      <c r="F116" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHDelivery Schedule / Demand Forecast</v>
       </c>
-      <c r="H116" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I116" s="9">
+      <c r="H116" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I116" s="7">
         <v>900</v>
       </c>
-      <c r="J116" s="16">
+      <c r="J116" s="9">
         <v>6</v>
       </c>
-      <c r="K116" s="16">
+      <c r="K116" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L116" s="16">
+      <c r="L116" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M116" s="16">
+      <c r="M116" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N116" s="17">
+      <c r="N116" s="10">
+        <f>K116+L116+M116</f>
+        <v>64</v>
+      </c>
+      <c r="O116" s="136">
+        <v>3</v>
+      </c>
+      <c r="P116" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C117" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q116" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A117" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C117" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D117" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E117" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F117" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G117" s="15" t="str">
+      <c r="F117" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G117" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHDemand Forecast Response</v>
       </c>
-      <c r="H117" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I117" s="18">
+      <c r="H117" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I117" s="11">
         <v>1300</v>
       </c>
-      <c r="J117" s="16">
-[...2 lines deleted...]
-      <c r="K117" s="16">
+      <c r="J117" s="9">
+        <v>8</v>
+      </c>
+      <c r="K117" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L117" s="16">
+      <c r="L117" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M117" s="16">
+      <c r="M117" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N117" s="17">
+      <c r="N117" s="10">
+        <f>K117+L117+M117</f>
+        <v>96</v>
+      </c>
+      <c r="O117" s="136">
+        <v>4</v>
+      </c>
+      <c r="P117" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C118" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q117" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A118" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C118" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D118" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E118" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F118" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="15" t="str">
+      <c r="F118" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H118" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I118" s="18">
+      <c r="H118" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="11">
         <v>1300</v>
       </c>
-      <c r="J118" s="16">
-[...2 lines deleted...]
-      <c r="K118" s="16">
+      <c r="J118" s="9">
+        <v>8</v>
+      </c>
+      <c r="K118" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L118" s="16">
+      <c r="L118" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M118" s="16">
+      <c r="M118" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N118" s="17">
+      <c r="N118" s="10">
+        <f>K118+L118+M118</f>
+        <v>96</v>
+      </c>
+      <c r="O118" s="136">
+        <v>5</v>
+      </c>
+      <c r="P118" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C119" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A119" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C119" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D119" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E119" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F119" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="15" t="str">
+      <c r="F119" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G119" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHSelf-Billing Invoice</v>
       </c>
-      <c r="H119" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I119" s="9">
+      <c r="H119" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I119" s="7">
         <v>900</v>
       </c>
-      <c r="J119" s="16">
+      <c r="J119" s="9">
         <v>6</v>
       </c>
-      <c r="K119" s="16">
+      <c r="K119" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L119" s="16">
+      <c r="L119" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M119" s="16">
+      <c r="M119" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N119" s="17">
+      <c r="N119" s="10">
+        <f>K119+L119+M119</f>
+        <v>64</v>
+      </c>
+      <c r="O119" s="136">
+        <v>4</v>
+      </c>
+      <c r="P119" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C120" s="22" t="str">
+        <v>20</v>
+      </c>
+      <c r="Q119" s="138">
+        <f t="shared" si="18"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A120" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C120" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D120" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E120" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F120" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="15" t="str">
+      <c r="F120" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G120" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHGoods Receipt</v>
       </c>
-      <c r="H120" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I120" s="9">
+      <c r="H120" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I120" s="7">
         <v>900</v>
       </c>
-      <c r="J120" s="16">
+      <c r="J120" s="9">
         <v>6</v>
       </c>
-      <c r="K120" s="16">
+      <c r="K120" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L120" s="16">
+      <c r="L120" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M120" s="16">
+      <c r="M120" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N120" s="17">
+      <c r="N120" s="10">
+        <f>K120+L120+M120</f>
+        <v>64</v>
+      </c>
+      <c r="O120" s="136">
+        <v>2</v>
+      </c>
+      <c r="P120" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C121" s="22" t="str">
+        <v>10</v>
+      </c>
+      <c r="Q120" s="138">
+        <f t="shared" si="18"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A121" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C121" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D121" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E121" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F121" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="15" t="str">
+      <c r="F121" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHInvoice</v>
       </c>
-      <c r="H121" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I121" s="18">
+      <c r="H121" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" s="11">
         <v>1300</v>
       </c>
-      <c r="J121" s="16">
-[...2 lines deleted...]
-      <c r="K121" s="16">
+      <c r="J121" s="9">
+        <v>8</v>
+      </c>
+      <c r="K121" s="9">
         <f t="shared" si="14"/>
         <v>64</v>
       </c>
-      <c r="L121" s="16">
+      <c r="L121" s="9">
         <f t="shared" si="15"/>
         <v>24</v>
       </c>
-      <c r="M121" s="16">
+      <c r="M121" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N121" s="17">
+      <c r="N121" s="10">
+        <f>K121+L121+M121</f>
+        <v>96</v>
+      </c>
+      <c r="O121" s="136">
+        <v>5</v>
+      </c>
+      <c r="P121" s="137">
         <f t="shared" si="17"/>
-        <v>96</v>
-[...9 lines deleted...]
-      <c r="C122" s="22" t="str">
+        <v>25</v>
+      </c>
+      <c r="Q121" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A122" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C122" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D122" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E122" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F122" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="15" t="str">
+      <c r="F122" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G122" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHStatus Notification / Back control message</v>
       </c>
-      <c r="H122" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I122" s="9">
+      <c r="H122" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I122" s="7">
         <v>300</v>
       </c>
-      <c r="J122" s="16">
+      <c r="J122" s="9">
         <v>2.5</v>
       </c>
-      <c r="K122" s="16">
+      <c r="K122" s="9">
         <f t="shared" si="14"/>
         <v>8</v>
       </c>
-      <c r="L122" s="16">
+      <c r="L122" s="9">
         <f t="shared" si="15"/>
         <v>8</v>
       </c>
-      <c r="M122" s="16">
+      <c r="M122" s="9">
         <f t="shared" si="16"/>
         <v>2</v>
       </c>
-      <c r="N122" s="17">
+      <c r="N122" s="10">
+        <f>K122+L122+M122</f>
+        <v>18</v>
+      </c>
+      <c r="O122" s="136">
+        <v>1</v>
+      </c>
+      <c r="P122" s="137">
         <f t="shared" si="17"/>
-        <v>18</v>
-[...9 lines deleted...]
-      <c r="C123" s="22" t="str">
+        <v>5</v>
+      </c>
+      <c r="Q122" s="138">
+        <f t="shared" si="18"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A123" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C123" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D123" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E123" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F123" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="15" t="str">
+      <c r="F123" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G123" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHVMI Demands</v>
       </c>
-      <c r="H123" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I123" s="9">
+      <c r="H123" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I123" s="7">
         <v>900</v>
       </c>
-      <c r="J123" s="16">
+      <c r="J123" s="9">
         <v>6</v>
       </c>
-      <c r="K123" s="16">
+      <c r="K123" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L123" s="16">
+      <c r="L123" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M123" s="16">
+      <c r="M123" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N123" s="17">
+      <c r="N123" s="10">
+        <f>K123+L123+M123</f>
+        <v>64</v>
+      </c>
+      <c r="O123" s="136">
+        <v>3</v>
+      </c>
+      <c r="P123" s="137">
         <f t="shared" si="17"/>
-        <v>64</v>
-[...9 lines deleted...]
-      <c r="C124" s="22" t="str">
+        <v>15</v>
+      </c>
+      <c r="Q123" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A124" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C124" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusGmbH</v>
+      </c>
+      <c r="D124" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E124" s="13" t="str">
         <f t="shared" si="19"/>
-        <v>AirbusGmbH</v>
-[...6 lines deleted...]
-        <f t="shared" si="18"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
-      <c r="F124" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="15" t="str">
+      <c r="F124" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G124" s="37" t="str">
         <f t="shared" si="13"/>
         <v>Airbus GmbHVMI Stock Information</v>
       </c>
-      <c r="H124" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I124" s="9">
+      <c r="H124" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I124" s="7">
         <v>900</v>
       </c>
-      <c r="J124" s="16">
+      <c r="J124" s="9">
         <v>6</v>
       </c>
-      <c r="K124" s="16">
+      <c r="K124" s="9">
         <f t="shared" si="14"/>
         <v>40</v>
       </c>
-      <c r="L124" s="16">
+      <c r="L124" s="9">
         <f t="shared" si="15"/>
         <v>16</v>
       </c>
-      <c r="M124" s="16">
+      <c r="M124" s="9">
         <f t="shared" si="16"/>
         <v>8</v>
       </c>
-      <c r="N124" s="17">
+      <c r="N124" s="10">
+        <f>K124+L124+M124</f>
+        <v>64</v>
+      </c>
+      <c r="O124" s="136">
+        <v>4</v>
+      </c>
+      <c r="P124" s="137">
         <f t="shared" si="17"/>
+        <v>20</v>
+      </c>
+      <c r="Q124" s="138">
+        <f t="shared" si="18"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A125" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C125" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusHelicopters</v>
+      </c>
+      <c r="D125" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E125" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>AEROAirbusHelicoptersMessages</v>
+      </c>
+      <c r="F125" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G125" s="37" t="str">
+        <f t="shared" ref="G125:G192" si="22">B125&amp;F125</f>
+        <v>Airbus HelicoptersPurchase Order / Order Change</v>
+      </c>
+      <c r="H125" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I125" s="7">
+        <v>900</v>
+      </c>
+      <c r="J125" s="9">
+        <v>6</v>
+      </c>
+      <c r="K125" s="9">
+        <f t="shared" ref="K125:K192" si="23">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(5*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(8*8),IF($I125=7650,SUM(20*8),IF($I125=300,SUM(1*8),""))))</f>
+        <v>40</v>
+      </c>
+      <c r="L125" s="9">
+        <f t="shared" ref="L125:L192" si="24">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(2*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(3*8),IF($I125=7650,SUM(6*8),IF($I125=300,SUM(1*8),""))))</f>
+        <v>16</v>
+      </c>
+      <c r="M125" s="9">
+        <f t="shared" ref="M125:M192" si="25">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(1*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(1*8),IF($I125=7650,SUM(3*8),IF($I125=300,SUM(0.25*8),""))))</f>
+        <v>8</v>
+      </c>
+      <c r="N125" s="10">
+        <f>K125+L125+M125</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C125" s="22" t="str">
+      <c r="O125" s="136">
+        <v>6</v>
+      </c>
+      <c r="P125" s="137">
+        <f t="shared" si="17"/>
+        <v>30</v>
+      </c>
+      <c r="Q125" s="138">
+        <f t="shared" si="18"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A126" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C126" s="13" t="str">
+        <f t="shared" si="20"/>
+        <v>AirbusHelicopters</v>
+      </c>
+      <c r="D126" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E126" s="13" t="str">
         <f t="shared" si="19"/>
+        <v>AEROAirbusHelicoptersMessages</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Airbus HelicoptersPurchase Order Response</v>
+      </c>
+      <c r="H126" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I126" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J126" s="9">
+        <v>8</v>
+      </c>
+      <c r="K126" s="9">
+        <f t="shared" si="23"/>
+        <v>64</v>
+      </c>
+      <c r="L126" s="9">
+        <f t="shared" si="24"/>
+        <v>24</v>
+      </c>
+      <c r="M126" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N126" s="10">
+        <f>K126+L126+M126</f>
+        <v>96</v>
+      </c>
+      <c r="O126" s="136">
+        <v>4</v>
+      </c>
+      <c r="P126" s="137">
+        <f t="shared" si="17"/>
+        <v>20</v>
+      </c>
+      <c r="Q126" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A127" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C127" s="13" t="str">
+        <f t="shared" si="20"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D125" s="22" t="str">
+      <c r="D127" s="13" t="str">
+        <f t="shared" si="21"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E127" s="13" t="str">
+        <f t="shared" si="19"/>
+        <v>AEROAirbusHelicoptersMessages</v>
+      </c>
+      <c r="F127" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Airbus HelicoptersDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I127" s="7">
+        <v>900</v>
+      </c>
+      <c r="J127" s="9">
+        <v>6</v>
+      </c>
+      <c r="K127" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L127" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M127" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N127" s="10">
+        <f>K127+L127+M127</f>
+        <v>64</v>
+      </c>
+      <c r="O127" s="136">
+        <v>3</v>
+      </c>
+      <c r="P127" s="137">
+        <f t="shared" si="17"/>
+        <v>15</v>
+      </c>
+      <c r="Q127" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A128" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C128" s="13" t="str">
         <f t="shared" si="20"/>
+        <v>AirbusHelicopters</v>
+      </c>
+      <c r="D128" s="13" t="str">
+        <f t="shared" si="21"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E125" s="22" t="str">
-[...155 lines deleted...]
-      <c r="E128" s="22" t="str">
+      <c r="E128" s="13" t="str">
         <f t="shared" ref="E128:E195" si="26">A128&amp;C128&amp;"Messages"</f>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F128" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F128" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G128" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersDemand Forecast Response</v>
       </c>
-      <c r="H128" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I128" s="18">
+      <c r="H128" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I128" s="11">
         <v>1300</v>
       </c>
-      <c r="J128" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J128" s="9">
+        <v>8</v>
+      </c>
+      <c r="K128" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L128" s="16">
-        <f t="shared" si="23"/>
+      <c r="L128" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M128" s="16">
-[...3 lines deleted...]
-      <c r="N128" s="17">
+      <c r="M128" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N128" s="10">
+        <f>K128+L128+M128</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C129" s="22" t="str">
+      <c r="O128" s="136">
+        <v>4</v>
+      </c>
+      <c r="P128" s="137">
+        <f t="shared" si="17"/>
+        <v>20</v>
+      </c>
+      <c r="Q128" s="138">
+        <f t="shared" si="18"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A129" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" s="13" t="str">
         <f t="shared" ref="C129:C196" si="27">SUBSTITUTE(B129," ","")</f>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D129" s="22" t="str">
+      <c r="D129" s="13" t="str">
         <f t="shared" ref="D129:D196" si="28">A129&amp;B129</f>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E129" s="22" t="str">
+      <c r="E129" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F129" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F129" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G129" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H129" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I129" s="18">
+      <c r="H129" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I129" s="11">
         <v>1300</v>
       </c>
-      <c r="J129" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J129" s="9">
+        <v>8</v>
+      </c>
+      <c r="K129" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L129" s="16">
-        <f t="shared" si="23"/>
+      <c r="L129" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M129" s="16">
-[...3 lines deleted...]
-      <c r="N129" s="17">
+      <c r="M129" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N129" s="10">
+        <f>K129+L129+M129</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C130" s="22" t="str">
+      <c r="O129" s="136">
+        <v>5</v>
+      </c>
+      <c r="P129" s="137">
+        <f t="shared" si="17"/>
+        <v>25</v>
+      </c>
+      <c r="Q129" s="138">
+        <f t="shared" si="18"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A130" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C130" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D130" s="22" t="str">
+      <c r="D130" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E130" s="22" t="str">
+      <c r="E130" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F130" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F130" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G130" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersSelf-Billing Invoice</v>
       </c>
-      <c r="H130" s="9" t="s">
+      <c r="H130" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I130" s="7">
+        <v>900</v>
+      </c>
+      <c r="J130" s="9">
+        <v>6</v>
+      </c>
+      <c r="K130" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="I130" s="9">
-[...10 lines deleted...]
-        <f t="shared" si="23"/>
+      <c r="L130" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M130" s="16">
-[...3 lines deleted...]
-      <c r="N130" s="17">
+      <c r="M130" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N130" s="10">
+        <f>K130+L130+M130</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C131" s="22" t="str">
+      <c r="O130" s="136">
+        <v>4</v>
+      </c>
+      <c r="P130" s="137">
+        <f t="shared" ref="P130:P193" si="29">O130*5</f>
+        <v>20</v>
+      </c>
+      <c r="Q130" s="138">
+        <f t="shared" ref="Q130:Q193" si="30">J130/P130</f>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A131" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C131" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D131" s="22" t="str">
+      <c r="D131" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E131" s="22" t="str">
+      <c r="E131" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F131" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F131" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G131" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersGoods Receipt</v>
       </c>
-      <c r="H131" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I131" s="9">
+      <c r="H131" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I131" s="7">
         <v>900</v>
       </c>
-      <c r="J131" s="16">
+      <c r="J131" s="9">
         <v>6</v>
       </c>
-      <c r="K131" s="16">
-        <f t="shared" si="22"/>
+      <c r="K131" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L131" s="16">
-        <f t="shared" si="23"/>
+      <c r="L131" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M131" s="16">
-[...3 lines deleted...]
-      <c r="N131" s="17">
+      <c r="M131" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N131" s="10">
+        <f>K131+L131+M131</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C132" s="22" t="str">
+      <c r="O131" s="136">
+        <v>2</v>
+      </c>
+      <c r="P131" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q131" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A132" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C132" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D132" s="22" t="str">
+      <c r="D132" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E132" s="22" t="str">
+      <c r="E132" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F132" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F132" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersInvoice</v>
       </c>
-      <c r="H132" s="9" t="s">
+      <c r="H132" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J132" s="9">
+        <v>8</v>
+      </c>
+      <c r="K132" s="9">
+        <f t="shared" si="23"/>
+        <v>64</v>
+      </c>
+      <c r="L132" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="I132" s="18">
-[...17 lines deleted...]
-      <c r="N132" s="17">
+      <c r="M132" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N132" s="10">
+        <f>K132+L132+M132</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C133" s="22" t="str">
+      <c r="O132" s="136">
+        <v>5</v>
+      </c>
+      <c r="P132" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q132" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A133" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C133" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D133" s="22" t="str">
+      <c r="D133" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E133" s="22" t="str">
+      <c r="E133" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F133" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F133" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G133" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersStatus Notification / Back control message</v>
       </c>
-      <c r="H133" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I133" s="9">
+      <c r="H133" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I133" s="7">
         <v>300</v>
       </c>
-      <c r="J133" s="16">
+      <c r="J133" s="9">
         <v>2.5</v>
       </c>
-      <c r="K133" s="16">
-[...3 lines deleted...]
-      <c r="L133" s="16">
+      <c r="K133" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M133" s="16">
+      <c r="L133" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M133" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N133" s="17">
-        <f t="shared" si="25"/>
+      <c r="N133" s="10">
+        <f>K133+L133+M133</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C134" s="22" t="str">
+      <c r="O133" s="136">
+        <v>1</v>
+      </c>
+      <c r="P133" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q133" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A134" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C134" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D134" s="22" t="str">
+      <c r="D134" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E134" s="22" t="str">
+      <c r="E134" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F134" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F134" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G134" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersVMI Demands</v>
       </c>
-      <c r="H134" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I134" s="9">
+      <c r="H134" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I134" s="7">
         <v>900</v>
       </c>
-      <c r="J134" s="16">
+      <c r="J134" s="9">
         <v>6</v>
       </c>
-      <c r="K134" s="16">
-        <f t="shared" si="22"/>
+      <c r="K134" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L134" s="16">
-        <f t="shared" si="23"/>
+      <c r="L134" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M134" s="16">
-[...3 lines deleted...]
-      <c r="N134" s="17">
+      <c r="M134" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N134" s="10">
+        <f>K134+L134+M134</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C135" s="22" t="str">
+      <c r="O134" s="136">
+        <v>3</v>
+      </c>
+      <c r="P134" s="137">
+        <f t="shared" si="29"/>
+        <v>15</v>
+      </c>
+      <c r="Q134" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A135" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C135" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D135" s="22" t="str">
+      <c r="D135" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E135" s="22" t="str">
+      <c r="E135" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F135" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F135" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G135" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersVMI Monitor (IMO)</v>
       </c>
-      <c r="H135" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I135" s="9">
+      <c r="H135" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I135" s="7">
         <v>900</v>
       </c>
-      <c r="J135" s="16">
+      <c r="J135" s="9">
         <v>6</v>
       </c>
-      <c r="K135" s="16">
-        <f t="shared" si="22"/>
+      <c r="K135" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L135" s="16">
-        <f t="shared" si="23"/>
+      <c r="L135" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M135" s="16">
-[...3 lines deleted...]
-      <c r="N135" s="17">
+      <c r="M135" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N135" s="10">
+        <f>K135+L135+M135</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C136" s="22" t="str">
+      <c r="O135" s="136">
+        <v>4</v>
+      </c>
+      <c r="P135" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q135" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A136" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C136" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D136" s="22" t="str">
+      <c r="D136" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E136" s="22" t="str">
+      <c r="E136" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F136" s="9" t="s">
+      <c r="F136" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G136" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Airbus HelicoptersVMI Planned Receipts</v>
+      </c>
+      <c r="H136" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I136" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J136" s="9">
+        <v>8</v>
+      </c>
+      <c r="K136" s="9">
+        <f t="shared" si="23"/>
+        <v>64</v>
+      </c>
+      <c r="L136" s="9">
+        <f t="shared" si="24"/>
+        <v>24</v>
+      </c>
+      <c r="M136" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N136" s="10">
+        <f>K136+L136+M136</f>
+        <v>96</v>
+      </c>
+      <c r="O136" s="136">
+        <v>4</v>
+      </c>
+      <c r="P136" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q136" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A137" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B137" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="G136" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C137" s="22" t="str">
+      <c r="C137" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusHelicopters</v>
       </c>
-      <c r="D137" s="22" t="str">
+      <c r="D137" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus Helicopters</v>
       </c>
-      <c r="E137" s="22" t="str">
+      <c r="E137" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
-      <c r="F137" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F137" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G137" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus HelicoptersVMI Stock Information</v>
       </c>
-      <c r="H137" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I137" s="9">
+      <c r="H137" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I137" s="7">
         <v>900</v>
       </c>
-      <c r="J137" s="16">
+      <c r="J137" s="9">
         <v>6</v>
       </c>
-      <c r="K137" s="16">
-        <f t="shared" si="22"/>
+      <c r="K137" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L137" s="16">
-        <f t="shared" si="23"/>
+      <c r="L137" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M137" s="16">
-[...3 lines deleted...]
-      <c r="N137" s="17">
+      <c r="M137" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N137" s="10">
+        <f>K137+L137+M137</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C138" s="22" t="str">
+      <c r="O137" s="136">
+        <v>4</v>
+      </c>
+      <c r="P137" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q137" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A138" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C138" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D138" s="22" t="str">
+      <c r="D138" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E138" s="22" t="str">
+      <c r="E138" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F138" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F138" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G138" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASPurchase Order / Order Change</v>
       </c>
-      <c r="H138" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I138" s="9">
+      <c r="H138" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I138" s="7">
         <v>900</v>
       </c>
-      <c r="J138" s="16">
+      <c r="J138" s="9">
         <v>6</v>
       </c>
-      <c r="K138" s="16">
-        <f t="shared" si="22"/>
+      <c r="K138" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L138" s="16">
-        <f t="shared" si="23"/>
+      <c r="L138" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M138" s="16">
-[...3 lines deleted...]
-      <c r="N138" s="17">
+      <c r="M138" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N138" s="10">
+        <f>K138+L138+M138</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C139" s="22" t="str">
+      <c r="O138" s="136">
+        <v>6</v>
+      </c>
+      <c r="P138" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q138" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A139" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C139" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D139" s="22" t="str">
+      <c r="D139" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E139" s="22" t="str">
+      <c r="E139" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F139" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F139" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASPurchase Order Response</v>
       </c>
-      <c r="H139" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I139" s="18">
+      <c r="H139" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I139" s="11">
         <v>1300</v>
       </c>
-      <c r="J139" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J139" s="9">
+        <v>8</v>
+      </c>
+      <c r="K139" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L139" s="16">
-        <f t="shared" si="23"/>
+      <c r="L139" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M139" s="16">
-[...3 lines deleted...]
-      <c r="N139" s="17">
+      <c r="M139" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N139" s="10">
+        <f>K139+L139+M139</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C140" s="22" t="str">
+      <c r="O139" s="136">
+        <v>4</v>
+      </c>
+      <c r="P139" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q139" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A140" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C140" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D140" s="22" t="str">
+      <c r="D140" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E140" s="22" t="str">
+      <c r="E140" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F140" s="9" t="s">
+      <c r="F140" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Airbus SASDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H140" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I140" s="7">
+        <v>900</v>
+      </c>
+      <c r="J140" s="9">
+        <v>6</v>
+      </c>
+      <c r="K140" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L140" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M140" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N140" s="10">
+        <f>K140+L140+M140</f>
+        <v>64</v>
+      </c>
+      <c r="O140" s="136">
+        <v>3</v>
+      </c>
+      <c r="P140" s="137">
+        <f t="shared" si="29"/>
         <v>15</v>
       </c>
-      <c r="G140" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C141" s="22" t="str">
+      <c r="Q140" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A141" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C141" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D141" s="22" t="str">
+      <c r="D141" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E141" s="22" t="str">
+      <c r="E141" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F141" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F141" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G141" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASDemand Forecast Response</v>
       </c>
-      <c r="H141" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I141" s="18">
+      <c r="H141" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I141" s="11">
         <v>1300</v>
       </c>
-      <c r="J141" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J141" s="9">
+        <v>8</v>
+      </c>
+      <c r="K141" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L141" s="16">
-        <f t="shared" si="23"/>
+      <c r="L141" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M141" s="16">
-[...3 lines deleted...]
-      <c r="N141" s="17">
+      <c r="M141" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N141" s="10">
+        <f>K141+L141+M141</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C142" s="22" t="str">
+      <c r="O141" s="136">
+        <v>4</v>
+      </c>
+      <c r="P141" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q141" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A142" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C142" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D142" s="22" t="str">
+      <c r="D142" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E142" s="22" t="str">
+      <c r="E142" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F142" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F142" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G142" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H142" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I142" s="18">
+      <c r="H142" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I142" s="11">
         <v>1300</v>
       </c>
-      <c r="J142" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J142" s="9">
+        <v>8</v>
+      </c>
+      <c r="K142" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L142" s="16">
-        <f t="shared" si="23"/>
+      <c r="L142" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M142" s="16">
-[...3 lines deleted...]
-      <c r="N142" s="17">
+      <c r="M142" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N142" s="10">
+        <f>K142+L142+M142</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C143" s="22" t="str">
+      <c r="O142" s="136">
+        <v>5</v>
+      </c>
+      <c r="P142" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q142" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A143" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C143" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D143" s="22" t="str">
+      <c r="D143" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E143" s="22" t="str">
+      <c r="E143" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F143" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F143" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASSelf-Billing Invoice</v>
       </c>
-      <c r="H143" s="9" t="s">
+      <c r="H143" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I143" s="7">
+        <v>900</v>
+      </c>
+      <c r="J143" s="9">
+        <v>6</v>
+      </c>
+      <c r="K143" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="I143" s="9">
-[...10 lines deleted...]
-        <f t="shared" si="23"/>
+      <c r="L143" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M143" s="16">
-[...3 lines deleted...]
-      <c r="N143" s="17">
+      <c r="M143" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N143" s="10">
+        <f>K143+L143+M143</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C144" s="22" t="str">
+      <c r="O143" s="136">
+        <v>4</v>
+      </c>
+      <c r="P143" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q143" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A144" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C144" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D144" s="22" t="str">
+      <c r="D144" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E144" s="22" t="str">
+      <c r="E144" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F144" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F144" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G144" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASStock Information / Inventory Report</v>
       </c>
-      <c r="H144" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I144" s="9">
+      <c r="H144" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I144" s="7">
         <v>900</v>
       </c>
-      <c r="J144" s="16">
+      <c r="J144" s="9">
         <v>6</v>
       </c>
-      <c r="K144" s="16">
-        <f t="shared" si="22"/>
+      <c r="K144" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L144" s="16">
-        <f t="shared" si="23"/>
+      <c r="L144" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M144" s="16">
-[...3 lines deleted...]
-      <c r="N144" s="17">
+      <c r="M144" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N144" s="10">
+        <f>K144+L144+M144</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C145" s="22" t="str">
+      <c r="O144" s="136">
+        <v>3</v>
+      </c>
+      <c r="P144" s="137">
+        <f t="shared" si="29"/>
+        <v>15</v>
+      </c>
+      <c r="Q144" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A145" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C145" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D145" s="22" t="str">
+      <c r="D145" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E145" s="22" t="str">
+      <c r="E145" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F145" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F145" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G145" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASGoods Receipt</v>
       </c>
-      <c r="H145" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I145" s="9">
+      <c r="H145" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I145" s="7">
         <v>900</v>
       </c>
-      <c r="J145" s="16">
+      <c r="J145" s="9">
         <v>6</v>
       </c>
-      <c r="K145" s="16">
-        <f t="shared" si="22"/>
+      <c r="K145" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L145" s="16">
-        <f t="shared" si="23"/>
+      <c r="L145" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M145" s="16">
-[...3 lines deleted...]
-      <c r="N145" s="17">
+      <c r="M145" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N145" s="10">
+        <f>K145+L145+M145</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C146" s="22" t="str">
+      <c r="O145" s="136">
+        <v>2</v>
+      </c>
+      <c r="P145" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q145" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A146" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C146" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D146" s="22" t="str">
+      <c r="D146" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E146" s="22" t="str">
+      <c r="E146" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F146" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F146" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASInvoice</v>
       </c>
-      <c r="H146" s="9" t="s">
+      <c r="H146" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I146" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J146" s="9">
+        <v>8</v>
+      </c>
+      <c r="K146" s="9">
+        <f t="shared" si="23"/>
+        <v>64</v>
+      </c>
+      <c r="L146" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="I146" s="18">
-[...17 lines deleted...]
-      <c r="N146" s="17">
+      <c r="M146" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N146" s="10">
+        <f>K146+L146+M146</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C147" s="22" t="str">
+      <c r="O146" s="136">
+        <v>5</v>
+      </c>
+      <c r="P146" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q146" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="147" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A147" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C147" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D147" s="22" t="str">
+      <c r="D147" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E147" s="22" t="str">
+      <c r="E147" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F147" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F147" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G147" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASStatus Notification / Back control message</v>
       </c>
-      <c r="H147" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I147" s="9">
+      <c r="H147" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I147" s="7">
         <v>300</v>
       </c>
-      <c r="J147" s="16">
+      <c r="J147" s="9">
         <v>2.5</v>
       </c>
-      <c r="K147" s="16">
-[...3 lines deleted...]
-      <c r="L147" s="16">
+      <c r="K147" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M147" s="16">
+      <c r="L147" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M147" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N147" s="17">
-        <f t="shared" si="25"/>
+      <c r="N147" s="10">
+        <f>K147+L147+M147</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C148" s="22" t="str">
+      <c r="O147" s="136">
+        <v>1</v>
+      </c>
+      <c r="P147" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q147" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A148" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C148" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D148" s="22" t="str">
+      <c r="D148" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E148" s="22" t="str">
+      <c r="E148" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F148" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F148" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G148" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASVMI Demands</v>
       </c>
-      <c r="H148" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I148" s="9">
+      <c r="H148" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I148" s="7">
         <v>900</v>
       </c>
-      <c r="J148" s="16">
+      <c r="J148" s="9">
         <v>6</v>
       </c>
-      <c r="K148" s="16">
-        <f t="shared" si="22"/>
+      <c r="K148" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L148" s="16">
-        <f t="shared" si="23"/>
+      <c r="L148" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M148" s="16">
-[...3 lines deleted...]
-      <c r="N148" s="17">
+      <c r="M148" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N148" s="10">
+        <f>K148+L148+M148</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C149" s="22" t="str">
+      <c r="O148" s="136">
+        <v>3</v>
+      </c>
+      <c r="P148" s="137">
+        <f t="shared" si="29"/>
+        <v>15</v>
+      </c>
+      <c r="Q148" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="149" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A149" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C149" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D149" s="22" t="str">
+      <c r="D149" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E149" s="22" t="str">
+      <c r="E149" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F149" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F149" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G149" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASVMI Monitor (IMO)</v>
       </c>
-      <c r="H149" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I149" s="9">
+      <c r="H149" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I149" s="7">
         <v>900</v>
       </c>
-      <c r="J149" s="16">
+      <c r="J149" s="9">
         <v>6</v>
       </c>
-      <c r="K149" s="16">
-        <f t="shared" si="22"/>
+      <c r="K149" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L149" s="16">
-        <f t="shared" si="23"/>
+      <c r="L149" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M149" s="16">
-[...3 lines deleted...]
-      <c r="N149" s="17">
+      <c r="M149" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N149" s="10">
+        <f>K149+L149+M149</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C150" s="22" t="str">
+      <c r="O149" s="136">
+        <v>4</v>
+      </c>
+      <c r="P149" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q149" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A150" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C150" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D150" s="22" t="str">
+      <c r="D150" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E150" s="22" t="str">
+      <c r="E150" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F150" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F150" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G150" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASVMI Planned Receipts</v>
       </c>
-      <c r="H150" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I150" s="18">
+      <c r="H150" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I150" s="11">
         <v>1300</v>
       </c>
-      <c r="J150" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J150" s="9">
+        <v>8</v>
+      </c>
+      <c r="K150" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L150" s="16">
-        <f t="shared" si="23"/>
+      <c r="L150" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M150" s="16">
-[...3 lines deleted...]
-      <c r="N150" s="17">
+      <c r="M150" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N150" s="10">
+        <f>K150+L150+M150</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C151" s="22" t="str">
+      <c r="O150" s="136">
+        <v>4</v>
+      </c>
+      <c r="P150" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q150" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A151" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C151" s="13" t="str">
         <f t="shared" si="27"/>
         <v>AirbusSAS</v>
       </c>
-      <c r="D151" s="22" t="str">
+      <c r="D151" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROAirbus SAS</v>
       </c>
-      <c r="E151" s="22" t="str">
+      <c r="E151" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
-      <c r="F151" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F151" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G151" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Airbus SASVMI Stock Information</v>
       </c>
-      <c r="H151" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I151" s="9">
+      <c r="H151" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I151" s="7">
         <v>900</v>
       </c>
-      <c r="J151" s="16">
+      <c r="J151" s="9">
         <v>6</v>
       </c>
-      <c r="K151" s="16">
-        <f t="shared" si="22"/>
+      <c r="K151" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L151" s="16">
-        <f t="shared" si="23"/>
+      <c r="L151" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M151" s="16">
-[...3 lines deleted...]
-      <c r="N151" s="17">
+      <c r="M151" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N151" s="10">
+        <f>K151+L151+M151</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C152" s="22" t="str">
+      <c r="O151" s="136">
+        <v>4</v>
+      </c>
+      <c r="P151" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q151" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A152" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C152" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D152" s="22" t="str">
+      <c r="D152" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E152" s="22" t="str">
+      <c r="E152" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F152" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F152" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G152" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalPurchase Order / Order Change</v>
       </c>
-      <c r="H152" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I152" s="9">
+      <c r="H152" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I152" s="7">
         <v>900</v>
       </c>
-      <c r="J152" s="16">
+      <c r="J152" s="9">
         <v>6</v>
       </c>
-      <c r="K152" s="16">
-        <f t="shared" si="22"/>
+      <c r="K152" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L152" s="16">
-        <f t="shared" si="23"/>
+      <c r="L152" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M152" s="16">
-[...3 lines deleted...]
-      <c r="N152" s="17">
+      <c r="M152" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N152" s="10">
+        <f>K152+L152+M152</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C153" s="22" t="str">
+      <c r="O152" s="136">
+        <v>6</v>
+      </c>
+      <c r="P152" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q152" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A153" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C153" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D153" s="22" t="str">
+      <c r="D153" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E153" s="22" t="str">
+      <c r="E153" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F153" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F153" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalPurchase Order Response</v>
       </c>
-      <c r="H153" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I153" s="18">
+      <c r="H153" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I153" s="11">
         <v>1300</v>
       </c>
-      <c r="J153" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J153" s="9">
+        <v>8</v>
+      </c>
+      <c r="K153" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L153" s="16">
-        <f t="shared" si="23"/>
+      <c r="L153" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M153" s="16">
-[...3 lines deleted...]
-      <c r="N153" s="17">
+      <c r="M153" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N153" s="10">
+        <f>K153+L153+M153</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C154" s="22" t="str">
+      <c r="O153" s="136">
+        <v>4</v>
+      </c>
+      <c r="P153" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q153" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A154" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C154" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D154" s="22" t="str">
+      <c r="D154" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E154" s="22" t="str">
+      <c r="E154" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F154" s="9" t="s">
+      <c r="F154" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>ATR Avions de Transport RégionalDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H154" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I154" s="7">
+        <v>900</v>
+      </c>
+      <c r="J154" s="9">
+        <v>6</v>
+      </c>
+      <c r="K154" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L154" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M154" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N154" s="10">
+        <f>K154+L154+M154</f>
+        <v>64</v>
+      </c>
+      <c r="O154" s="136">
+        <v>3</v>
+      </c>
+      <c r="P154" s="137">
+        <f t="shared" si="29"/>
         <v>15</v>
       </c>
-      <c r="G154" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C155" s="22" t="str">
+      <c r="Q154" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="155" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A155" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C155" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D155" s="22" t="str">
+      <c r="D155" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E155" s="22" t="str">
+      <c r="E155" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F155" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F155" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G155" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalDemand Forecast Response</v>
       </c>
-      <c r="H155" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I155" s="18">
+      <c r="H155" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I155" s="11">
         <v>1300</v>
       </c>
-      <c r="J155" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J155" s="9">
+        <v>8</v>
+      </c>
+      <c r="K155" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L155" s="16">
-        <f t="shared" si="23"/>
+      <c r="L155" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M155" s="16">
-[...3 lines deleted...]
-      <c r="N155" s="17">
+      <c r="M155" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N155" s="10">
+        <f>K155+L155+M155</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C156" s="22" t="str">
+      <c r="O155" s="136">
+        <v>4</v>
+      </c>
+      <c r="P155" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q155" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A156" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C156" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D156" s="22" t="str">
+      <c r="D156" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E156" s="22" t="str">
+      <c r="E156" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F156" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F156" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G156" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H156" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I156" s="18">
+      <c r="H156" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="11">
         <v>1300</v>
       </c>
-      <c r="J156" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J156" s="9">
+        <v>8</v>
+      </c>
+      <c r="K156" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L156" s="16">
-        <f t="shared" si="23"/>
+      <c r="L156" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M156" s="16">
-[...3 lines deleted...]
-      <c r="N156" s="17">
+      <c r="M156" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N156" s="10">
+        <f>K156+L156+M156</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C157" s="22" t="str">
+      <c r="O156" s="136">
+        <v>5</v>
+      </c>
+      <c r="P156" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q156" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="157" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A157" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C157" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D157" s="22" t="str">
+      <c r="D157" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E157" s="22" t="str">
+      <c r="E157" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F157" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F157" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G157" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalGoods Receipt</v>
       </c>
-      <c r="H157" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I157" s="9">
+      <c r="H157" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I157" s="7">
         <v>900</v>
       </c>
-      <c r="J157" s="16">
+      <c r="J157" s="9">
         <v>6</v>
       </c>
-      <c r="K157" s="16">
-        <f t="shared" si="22"/>
+      <c r="K157" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L157" s="16">
-        <f t="shared" si="23"/>
+      <c r="L157" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M157" s="16">
-[...3 lines deleted...]
-      <c r="N157" s="17">
+      <c r="M157" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N157" s="10">
+        <f>K157+L157+M157</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C158" s="22" t="str">
+      <c r="O157" s="136">
+        <v>2</v>
+      </c>
+      <c r="P157" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q157" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A158" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C158" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
-      <c r="D158" s="22" t="str">
+      <c r="D158" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROATR Avions de Transport Régional</v>
       </c>
-      <c r="E158" s="22" t="str">
+      <c r="E158" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
-      <c r="F158" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F158" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G158" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>ATR Avions de Transport RégionalStatus Notification / Back control message</v>
       </c>
-      <c r="H158" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I158" s="9">
+      <c r="H158" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I158" s="7">
         <v>300</v>
       </c>
-      <c r="J158" s="16">
+      <c r="J158" s="9">
         <v>2.5</v>
       </c>
-      <c r="K158" s="16">
-[...3 lines deleted...]
-      <c r="L158" s="16">
+      <c r="K158" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M158" s="16">
+      <c r="L158" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M158" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N158" s="17">
-        <f t="shared" si="25"/>
+      <c r="N158" s="10">
+        <f>K158+L158+M158</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C159" s="22" t="str">
+      <c r="O158" s="136">
+        <v>1</v>
+      </c>
+      <c r="P158" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q158" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A159" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C159" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D159" s="22" t="str">
+      <c r="D159" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E159" s="22" t="str">
+      <c r="E159" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F159" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F159" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G159" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Daher Aerospace SASPurchase Order / Order Change</v>
       </c>
-      <c r="H159" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I159" s="9">
+      <c r="H159" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I159" s="7">
         <v>900</v>
       </c>
-      <c r="J159" s="16">
+      <c r="J159" s="9">
         <v>6</v>
       </c>
-      <c r="K159" s="16">
-        <f t="shared" si="22"/>
+      <c r="K159" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L159" s="16">
-        <f t="shared" si="23"/>
+      <c r="L159" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M159" s="16">
-[...3 lines deleted...]
-      <c r="N159" s="17">
+      <c r="M159" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N159" s="10">
+        <f>K159+L159+M159</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C160" s="22" t="str">
+      <c r="O159" s="136">
+        <v>6</v>
+      </c>
+      <c r="P159" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q159" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A160" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C160" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D160" s="22" t="str">
+      <c r="D160" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E160" s="22" t="str">
+      <c r="E160" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F160" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F160" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Daher Aerospace SASPurchase Order Response</v>
       </c>
-      <c r="H160" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I160" s="18">
+      <c r="H160" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I160" s="11">
         <v>1300</v>
       </c>
-      <c r="J160" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J160" s="9">
+        <v>8</v>
+      </c>
+      <c r="K160" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L160" s="16">
-        <f t="shared" si="23"/>
+      <c r="L160" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M160" s="16">
-[...3 lines deleted...]
-      <c r="N160" s="17">
+      <c r="M160" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N160" s="10">
+        <f>K160+L160+M160</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C161" s="22" t="str">
+      <c r="O160" s="136">
+        <v>4</v>
+      </c>
+      <c r="P160" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q160" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A161" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C161" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D161" s="22" t="str">
+      <c r="D161" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E161" s="22" t="str">
+      <c r="E161" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F161" s="9" t="s">
+      <c r="F161" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Daher Aerospace SASDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I161" s="7">
+        <v>900</v>
+      </c>
+      <c r="J161" s="9">
+        <v>6</v>
+      </c>
+      <c r="K161" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L161" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M161" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N161" s="10">
+        <f>K161+L161+M161</f>
+        <v>64</v>
+      </c>
+      <c r="O161" s="136">
+        <v>3</v>
+      </c>
+      <c r="P161" s="137">
+        <f t="shared" si="29"/>
         <v>15</v>
       </c>
-      <c r="G161" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C162" s="22" t="str">
+      <c r="Q161" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A162" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C162" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D162" s="22" t="str">
+      <c r="D162" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E162" s="22" t="str">
+      <c r="E162" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F162" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F162" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G162" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Daher Aerospace SASDemand Forecast Response</v>
       </c>
-      <c r="H162" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I162" s="18">
+      <c r="H162" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I162" s="11">
         <v>1300</v>
       </c>
-      <c r="J162" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J162" s="9">
+        <v>8</v>
+      </c>
+      <c r="K162" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L162" s="16">
-        <f t="shared" si="23"/>
+      <c r="L162" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M162" s="16">
-[...3 lines deleted...]
-      <c r="N162" s="17">
+      <c r="M162" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N162" s="10">
+        <f>K162+L162+M162</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C163" s="22" t="str">
+      <c r="O162" s="136">
+        <v>4</v>
+      </c>
+      <c r="P162" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q162" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A163" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C163" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D163" s="22" t="str">
+      <c r="D163" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E163" s="22" t="str">
+      <c r="E163" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F163" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F163" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G163" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Daher Aerospace SASDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H163" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I163" s="18">
+      <c r="H163" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I163" s="11">
         <v>1300</v>
       </c>
-      <c r="J163" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J163" s="9">
+        <v>8</v>
+      </c>
+      <c r="K163" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L163" s="16">
-        <f t="shared" si="23"/>
+      <c r="L163" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M163" s="16">
-[...3 lines deleted...]
-      <c r="N163" s="17">
+      <c r="M163" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N163" s="10">
+        <f>K163+L163+M163</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C164" s="22" t="str">
+      <c r="O163" s="136">
+        <v>5</v>
+      </c>
+      <c r="P163" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q163" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A164" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C164" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DaherAerospaceSAS</v>
       </c>
-      <c r="D164" s="22" t="str">
+      <c r="D164" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODaher Aerospace SAS</v>
       </c>
-      <c r="E164" s="22" t="str">
+      <c r="E164" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
-      <c r="F164" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F164" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G164" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Daher Aerospace SASStatus Notification / Back control message</v>
       </c>
-      <c r="H164" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I164" s="9">
+      <c r="H164" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I164" s="7">
         <v>300</v>
       </c>
-      <c r="J164" s="16">
+      <c r="J164" s="9">
         <v>2.5</v>
       </c>
-      <c r="K164" s="16">
-[...3 lines deleted...]
-      <c r="L164" s="16">
+      <c r="K164" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M164" s="16">
+      <c r="L164" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M164" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N164" s="17">
-        <f t="shared" si="25"/>
+      <c r="N164" s="10">
+        <f>K164+L164+M164</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C165" s="22" t="str">
+      <c r="O164" s="136">
+        <v>1</v>
+      </c>
+      <c r="P164" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q164" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A165" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C165" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D165" s="22" t="str">
+      <c r="D165" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E165" s="22" t="str">
+      <c r="E165" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F165" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F165" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G165" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Dassault AviationPurchase Order / Order Change</v>
       </c>
-      <c r="H165" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I165" s="9">
+      <c r="H165" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I165" s="7">
         <v>900</v>
       </c>
-      <c r="J165" s="16">
+      <c r="J165" s="9">
         <v>6</v>
       </c>
-      <c r="K165" s="16">
-        <f t="shared" si="22"/>
+      <c r="K165" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L165" s="16">
-        <f t="shared" si="23"/>
+      <c r="L165" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M165" s="16">
-[...3 lines deleted...]
-      <c r="N165" s="17">
+      <c r="M165" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N165" s="10">
+        <f>K165+L165+M165</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C166" s="22" t="str">
+      <c r="O165" s="136">
+        <v>6</v>
+      </c>
+      <c r="P165" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q165" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A166" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C166" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D166" s="22" t="str">
+      <c r="D166" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E166" s="22" t="str">
+      <c r="E166" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F166" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F166" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Dassault AviationPurchase Order Response</v>
       </c>
-      <c r="H166" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I166" s="18">
+      <c r="H166" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I166" s="11">
         <v>1300</v>
       </c>
-      <c r="J166" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J166" s="9">
+        <v>8</v>
+      </c>
+      <c r="K166" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L166" s="16">
-        <f t="shared" si="23"/>
+      <c r="L166" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M166" s="16">
-[...3 lines deleted...]
-      <c r="N166" s="17">
+      <c r="M166" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N166" s="10">
+        <f>K166+L166+M166</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C167" s="22" t="str">
+      <c r="O166" s="136">
+        <v>4</v>
+      </c>
+      <c r="P166" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q166" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A167" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C167" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D167" s="22" t="str">
+      <c r="D167" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E167" s="22" t="str">
+      <c r="E167" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F167" s="9" t="s">
+      <c r="F167" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="37" t="str">
+        <f t="shared" si="22"/>
+        <v>Dassault AviationDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I167" s="7">
+        <v>900</v>
+      </c>
+      <c r="J167" s="9">
+        <v>6</v>
+      </c>
+      <c r="K167" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L167" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M167" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N167" s="10">
+        <f>K167+L167+M167</f>
+        <v>64</v>
+      </c>
+      <c r="O167" s="136">
+        <v>3</v>
+      </c>
+      <c r="P167" s="137">
+        <f t="shared" si="29"/>
         <v>15</v>
       </c>
-      <c r="G167" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C168" s="22" t="str">
+      <c r="Q167" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A168" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C168" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D168" s="22" t="str">
+      <c r="D168" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E168" s="22" t="str">
+      <c r="E168" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F168" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F168" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G168" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Dassault AviationDemand Forecast Response</v>
       </c>
-      <c r="H168" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I168" s="18">
+      <c r="H168" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I168" s="11">
         <v>1300</v>
       </c>
-      <c r="J168" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J168" s="9">
+        <v>8</v>
+      </c>
+      <c r="K168" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L168" s="16">
-        <f t="shared" si="23"/>
+      <c r="L168" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M168" s="16">
-[...3 lines deleted...]
-      <c r="N168" s="17">
+      <c r="M168" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N168" s="10">
+        <f>K168+L168+M168</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C169" s="22" t="str">
+      <c r="O168" s="136">
+        <v>4</v>
+      </c>
+      <c r="P168" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q168" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A169" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C169" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D169" s="22" t="str">
+      <c r="D169" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E169" s="22" t="str">
+      <c r="E169" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F169" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F169" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G169" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Dassault AviationDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H169" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I169" s="18">
+      <c r="H169" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I169" s="11">
         <v>1300</v>
       </c>
-      <c r="J169" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J169" s="9">
+        <v>8</v>
+      </c>
+      <c r="K169" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L169" s="16">
-        <f t="shared" si="23"/>
+      <c r="L169" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M169" s="16">
-[...3 lines deleted...]
-      <c r="N169" s="17">
+      <c r="M169" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N169" s="10">
+        <f>K169+L169+M169</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C170" s="22" t="str">
+      <c r="O169" s="136">
+        <v>5</v>
+      </c>
+      <c r="P169" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q169" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A170" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C170" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DassaultAviation</v>
       </c>
-      <c r="D170" s="22" t="str">
+      <c r="D170" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODassault Aviation</v>
       </c>
-      <c r="E170" s="22" t="str">
+      <c r="E170" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
-      <c r="F170" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F170" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G170" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Dassault AviationStatus Notification / Back control message</v>
       </c>
-      <c r="H170" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I170" s="9">
+      <c r="H170" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I170" s="7">
         <v>300</v>
       </c>
-      <c r="J170" s="16">
+      <c r="J170" s="9">
         <v>2.5</v>
       </c>
-      <c r="K170" s="16">
-[...3 lines deleted...]
-      <c r="L170" s="16">
+      <c r="K170" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M170" s="16">
+      <c r="L170" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M170" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N170" s="17">
-        <f t="shared" si="25"/>
+      <c r="N170" s="10">
+        <f>K170+L170+M170</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C171" s="22" t="str">
+      <c r="O170" s="136">
+        <v>1</v>
+      </c>
+      <c r="P170" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q170" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A171" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C171" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D171" s="22" t="str">
+      <c r="D171" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E171" s="22" t="str">
+      <c r="E171" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F171" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F171" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G171" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationPurchase Order / Order Change</v>
       </c>
-      <c r="H171" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I171" s="9">
+      <c r="H171" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I171" s="7">
         <v>900</v>
       </c>
-      <c r="J171" s="16">
+      <c r="J171" s="9">
         <v>6</v>
       </c>
-      <c r="K171" s="16">
-        <f t="shared" si="22"/>
+      <c r="K171" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L171" s="16">
-        <f t="shared" si="23"/>
+      <c r="L171" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M171" s="16">
-[...3 lines deleted...]
-      <c r="N171" s="17">
+      <c r="M171" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N171" s="10">
+        <f>K171+L171+M171</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C172" s="22" t="str">
+      <c r="O171" s="136">
+        <v>6</v>
+      </c>
+      <c r="P171" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q171" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A172" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C172" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D172" s="22" t="str">
+      <c r="D172" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E172" s="22" t="str">
+      <c r="E172" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F172" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F172" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationPurchase Order Response</v>
       </c>
-      <c r="H172" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I172" s="18">
+      <c r="H172" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I172" s="11">
         <v>1300</v>
       </c>
-      <c r="J172" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J172" s="9">
+        <v>8</v>
+      </c>
+      <c r="K172" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L172" s="16">
-        <f t="shared" si="23"/>
+      <c r="L172" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M172" s="16">
-[...3 lines deleted...]
-      <c r="N172" s="17">
+      <c r="M172" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N172" s="10">
+        <f>K172+L172+M172</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C173" s="22" t="str">
+      <c r="O172" s="136">
+        <v>4</v>
+      </c>
+      <c r="P172" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q172" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A173" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C173" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D173" s="22" t="str">
+      <c r="D173" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E173" s="22" t="str">
+      <c r="E173" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F173" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F173" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G173" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H173" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I173" s="18">
+      <c r="H173" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I173" s="11">
         <v>1300</v>
       </c>
-      <c r="J173" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J173" s="9">
+        <v>8</v>
+      </c>
+      <c r="K173" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L173" s="16">
-        <f t="shared" si="23"/>
+      <c r="L173" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M173" s="16">
-[...3 lines deleted...]
-      <c r="N173" s="17">
+      <c r="M173" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N173" s="10">
+        <f>K173+L173+M173</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C174" s="22" t="str">
+      <c r="O173" s="136">
+        <v>5</v>
+      </c>
+      <c r="P173" s="137">
+        <f t="shared" si="29"/>
+        <v>25</v>
+      </c>
+      <c r="Q173" s="138">
+        <f t="shared" si="30"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="174" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A174" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C174" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D174" s="22" t="str">
+      <c r="D174" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E174" s="22" t="str">
+      <c r="E174" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F174" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F174" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G174" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationGoods Receipt</v>
       </c>
-      <c r="H174" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I174" s="9">
+      <c r="H174" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I174" s="7">
         <v>900</v>
       </c>
-      <c r="J174" s="16">
+      <c r="J174" s="9">
         <v>6</v>
       </c>
-      <c r="K174" s="16">
-        <f t="shared" si="22"/>
+      <c r="K174" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L174" s="16">
-        <f t="shared" si="23"/>
+      <c r="L174" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M174" s="16">
-[...3 lines deleted...]
-      <c r="N174" s="17">
+      <c r="M174" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N174" s="10">
+        <f>K174+L174+M174</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C175" s="22" t="str">
+      <c r="O174" s="136">
+        <v>2</v>
+      </c>
+      <c r="P174" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q174" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A175" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C175" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D175" s="22" t="str">
+      <c r="D175" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E175" s="22" t="str">
+      <c r="E175" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F175" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F175" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G175" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationStatus Notification / Back control message</v>
       </c>
-      <c r="H175" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I175" s="9">
+      <c r="H175" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I175" s="7">
         <v>300</v>
       </c>
-      <c r="J175" s="16">
+      <c r="J175" s="9">
         <v>2.5</v>
       </c>
-      <c r="K175" s="16">
-[...3 lines deleted...]
-      <c r="L175" s="16">
+      <c r="K175" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M175" s="16">
+      <c r="L175" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M175" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N175" s="17">
-        <f t="shared" si="25"/>
+      <c r="N175" s="10">
+        <f>K175+L175+M175</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C176" s="22" t="str">
+      <c r="O175" s="136">
+        <v>1</v>
+      </c>
+      <c r="P175" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q175" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A176" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C176" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D176" s="22" t="str">
+      <c r="D176" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E176" s="22" t="str">
+      <c r="E176" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F176" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F176" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G176" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationVMI Demands</v>
       </c>
-      <c r="H176" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I176" s="9">
+      <c r="H176" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I176" s="7">
         <v>900</v>
       </c>
-      <c r="J176" s="16">
+      <c r="J176" s="9">
         <v>6</v>
       </c>
-      <c r="K176" s="16">
-        <f t="shared" si="22"/>
+      <c r="K176" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L176" s="16">
-        <f t="shared" si="23"/>
+      <c r="L176" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M176" s="16">
-[...3 lines deleted...]
-      <c r="N176" s="17">
+      <c r="M176" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N176" s="10">
+        <f>K176+L176+M176</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C177" s="22" t="str">
+      <c r="O176" s="136">
+        <v>3</v>
+      </c>
+      <c r="P176" s="137">
+        <f t="shared" si="29"/>
+        <v>15</v>
+      </c>
+      <c r="Q176" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A177" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C177" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D177" s="22" t="str">
+      <c r="D177" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E177" s="22" t="str">
+      <c r="E177" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F177" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F177" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G177" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationVMI Planned Receipts</v>
       </c>
-      <c r="H177" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I177" s="18">
+      <c r="H177" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I177" s="11">
         <v>1300</v>
       </c>
-      <c r="J177" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J177" s="9">
+        <v>8</v>
+      </c>
+      <c r="K177" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L177" s="16">
-        <f t="shared" si="23"/>
+      <c r="L177" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M177" s="16">
-[...3 lines deleted...]
-      <c r="N177" s="17">
+      <c r="M177" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N177" s="10">
+        <f>K177+L177+M177</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C178" s="22" t="str">
+      <c r="O177" s="136">
+        <v>4</v>
+      </c>
+      <c r="P177" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q177" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A178" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C178" s="13" t="str">
         <f t="shared" si="27"/>
         <v>DiehlAviation</v>
       </c>
-      <c r="D178" s="22" t="str">
+      <c r="D178" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AERODiehl Aviation</v>
       </c>
-      <c r="E178" s="22" t="str">
+      <c r="E178" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
-      <c r="F178" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F178" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G178" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Diehl AviationVMI Stock Information</v>
       </c>
-      <c r="H178" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I178" s="9">
+      <c r="H178" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I178" s="7">
         <v>900</v>
       </c>
-      <c r="J178" s="16">
+      <c r="J178" s="9">
         <v>6</v>
       </c>
-      <c r="K178" s="16">
-        <f t="shared" si="22"/>
+      <c r="K178" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L178" s="16">
-        <f t="shared" si="23"/>
+      <c r="L178" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M178" s="16">
-[...3 lines deleted...]
-      <c r="N178" s="17">
+      <c r="M178" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N178" s="10">
+        <f>K178+L178+M178</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C179" s="22" t="str">
+      <c r="O178" s="136">
+        <v>4</v>
+      </c>
+      <c r="P178" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q178" s="138">
+        <f t="shared" si="30"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A179" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C179" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
-      <c r="D179" s="22" t="str">
+      <c r="D179" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROElbe Flugzeugwerke GmbH</v>
       </c>
-      <c r="E179" s="22" t="str">
+      <c r="E179" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
-      <c r="F179" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F179" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G179" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Elbe Flugzeugwerke GmbHPurchase Order / Order Change</v>
       </c>
-      <c r="H179" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I179" s="9">
+      <c r="H179" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I179" s="7">
         <v>900</v>
       </c>
-      <c r="J179" s="16">
+      <c r="J179" s="9">
         <v>6</v>
       </c>
-      <c r="K179" s="16">
-        <f t="shared" si="22"/>
+      <c r="K179" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L179" s="16">
-        <f t="shared" si="23"/>
+      <c r="L179" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M179" s="16">
-[...3 lines deleted...]
-      <c r="N179" s="17">
+      <c r="M179" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N179" s="10">
+        <f>K179+L179+M179</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C180" s="22" t="str">
+      <c r="O179" s="136">
+        <v>6</v>
+      </c>
+      <c r="P179" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q179" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A180" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C180" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
-      <c r="D180" s="22" t="str">
+      <c r="D180" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROElbe Flugzeugwerke GmbH</v>
       </c>
-      <c r="E180" s="22" t="str">
+      <c r="E180" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
-      <c r="F180" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F180" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Elbe Flugzeugwerke GmbHPurchase Order Response</v>
       </c>
-      <c r="H180" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I180" s="18">
+      <c r="H180" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I180" s="11">
         <v>1300</v>
       </c>
-      <c r="J180" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J180" s="9">
+        <v>8</v>
+      </c>
+      <c r="K180" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L180" s="16">
-        <f t="shared" si="23"/>
+      <c r="L180" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M180" s="16">
-[...3 lines deleted...]
-      <c r="N180" s="17">
+      <c r="M180" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N180" s="10">
+        <f>K180+L180+M180</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C181" s="22" t="str">
+      <c r="O180" s="136">
+        <v>4</v>
+      </c>
+      <c r="P180" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q180" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A181" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C181" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
-      <c r="D181" s="22" t="str">
+      <c r="D181" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROElbe Flugzeugwerke GmbH</v>
       </c>
-      <c r="E181" s="22" t="str">
+      <c r="E181" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
-      <c r="F181" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F181" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G181" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Elbe Flugzeugwerke GmbHGoods Receipt</v>
       </c>
-      <c r="H181" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I181" s="9">
+      <c r="H181" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I181" s="7">
         <v>900</v>
       </c>
-      <c r="J181" s="16">
+      <c r="J181" s="9">
         <v>6</v>
       </c>
-      <c r="K181" s="16">
-        <f t="shared" si="22"/>
+      <c r="K181" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L181" s="16">
-        <f t="shared" si="23"/>
+      <c r="L181" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M181" s="16">
-[...3 lines deleted...]
-      <c r="N181" s="17">
+      <c r="M181" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N181" s="10">
+        <f>K181+L181+M181</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C182" s="22" t="str">
+      <c r="O181" s="136">
+        <v>2</v>
+      </c>
+      <c r="P181" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q181" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A182" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C182" s="13" t="str">
         <f t="shared" si="27"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
-      <c r="D182" s="22" t="str">
+      <c r="D182" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROElbe Flugzeugwerke GmbH</v>
       </c>
-      <c r="E182" s="22" t="str">
+      <c r="E182" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
-      <c r="F182" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F182" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G182" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Elbe Flugzeugwerke GmbHStatus Notification / Back control message</v>
       </c>
-      <c r="H182" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I182" s="9">
+      <c r="H182" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I182" s="7">
         <v>300</v>
       </c>
-      <c r="J182" s="16">
+      <c r="J182" s="9">
         <v>2.5</v>
       </c>
-      <c r="K182" s="16">
-[...3 lines deleted...]
-      <c r="L182" s="16">
+      <c r="K182" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M182" s="16">
+      <c r="L182" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M182" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N182" s="17">
-        <f t="shared" si="25"/>
+      <c r="N182" s="10">
+        <f>K182+L182+M182</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C183" s="22" t="str">
+      <c r="O182" s="136">
+        <v>1</v>
+      </c>
+      <c r="P182" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q182" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A183" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C183" s="13" t="str">
         <f t="shared" si="27"/>
         <v>FACCOperationsGmbH</v>
       </c>
-      <c r="D183" s="22" t="str">
+      <c r="D183" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROFACC Operations GmbH</v>
       </c>
-      <c r="E183" s="22" t="str">
+      <c r="E183" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
-      <c r="F183" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F183" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G183" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>FACC Operations GmbHPurchase Order / Order Change</v>
       </c>
-      <c r="H183" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I183" s="9">
+      <c r="H183" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I183" s="7">
         <v>900</v>
       </c>
-      <c r="J183" s="16">
+      <c r="J183" s="9">
         <v>6</v>
       </c>
-      <c r="K183" s="16">
-        <f t="shared" si="22"/>
+      <c r="K183" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L183" s="16">
-        <f t="shared" si="23"/>
+      <c r="L183" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M183" s="16">
-[...3 lines deleted...]
-      <c r="N183" s="17">
+      <c r="M183" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N183" s="10">
+        <f>K183+L183+M183</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C184" s="22" t="str">
+      <c r="O183" s="136">
+        <v>6</v>
+      </c>
+      <c r="P183" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q183" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A184" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C184" s="13" t="str">
         <f t="shared" si="27"/>
         <v>FACCOperationsGmbH</v>
       </c>
-      <c r="D184" s="22" t="str">
+      <c r="D184" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROFACC Operations GmbH</v>
       </c>
-      <c r="E184" s="22" t="str">
+      <c r="E184" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
-      <c r="F184" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F184" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>FACC Operations GmbHPurchase Order Response</v>
       </c>
-      <c r="H184" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I184" s="18">
+      <c r="H184" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I184" s="11">
         <v>1300</v>
       </c>
-      <c r="J184" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J184" s="9">
+        <v>8</v>
+      </c>
+      <c r="K184" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L184" s="16">
-        <f t="shared" si="23"/>
+      <c r="L184" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M184" s="16">
-[...3 lines deleted...]
-      <c r="N184" s="17">
+      <c r="M184" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N184" s="10">
+        <f>K184+L184+M184</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C185" s="22" t="str">
+      <c r="O184" s="136">
+        <v>4</v>
+      </c>
+      <c r="P184" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q184" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A185" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C185" s="13" t="str">
         <f t="shared" si="27"/>
         <v>FACCOperationsGmbH</v>
       </c>
-      <c r="D185" s="22" t="str">
+      <c r="D185" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROFACC Operations GmbH</v>
       </c>
-      <c r="E185" s="22" t="str">
+      <c r="E185" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
-      <c r="F185" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F185" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G185" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>FACC Operations GmbHGoods Receipt</v>
       </c>
-      <c r="H185" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I185" s="9">
+      <c r="H185" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I185" s="7">
         <v>900</v>
       </c>
-      <c r="J185" s="16">
+      <c r="J185" s="9">
         <v>6</v>
       </c>
-      <c r="K185" s="16">
-        <f t="shared" si="22"/>
+      <c r="K185" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L185" s="16">
-        <f t="shared" si="23"/>
+      <c r="L185" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M185" s="16">
-[...3 lines deleted...]
-      <c r="N185" s="17">
+      <c r="M185" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N185" s="10">
+        <f>K185+L185+M185</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C186" s="22" t="str">
+      <c r="O185" s="136">
+        <v>2</v>
+      </c>
+      <c r="P185" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q185" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A186" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C186" s="13" t="str">
         <f t="shared" si="27"/>
         <v>FACCOperationsGmbH</v>
       </c>
-      <c r="D186" s="22" t="str">
+      <c r="D186" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROFACC Operations GmbH</v>
       </c>
-      <c r="E186" s="22" t="str">
+      <c r="E186" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
-      <c r="F186" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F186" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G186" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>FACC Operations GmbHStatus Notification / Back control message</v>
       </c>
-      <c r="H186" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I186" s="9">
+      <c r="H186" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I186" s="7">
         <v>300</v>
       </c>
-      <c r="J186" s="16">
+      <c r="J186" s="9">
         <v>2.5</v>
       </c>
-      <c r="K186" s="16">
-[...3 lines deleted...]
-      <c r="L186" s="16">
+      <c r="K186" s="9">
         <f t="shared" si="23"/>
         <v>8</v>
       </c>
-      <c r="M186" s="16">
+      <c r="L186" s="9">
         <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M186" s="9">
+        <f t="shared" si="25"/>
         <v>2</v>
       </c>
-      <c r="N186" s="17">
+      <c r="N186" s="10">
+        <f>K186+L186+M186</f>
+        <v>18</v>
+      </c>
+      <c r="O186" s="136">
+        <v>1</v>
+      </c>
+      <c r="P186" s="137">
+        <f t="shared" si="29"/>
+        <v>5</v>
+      </c>
+      <c r="Q186" s="138">
+        <f t="shared" si="30"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A187" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C187" s="13" t="str">
+        <f t="shared" ref="C187:C190" si="31">SUBSTITUTE(B187," ","")</f>
+        <v>FlugzeugUnionSüdGmbH</v>
+      </c>
+      <c r="D187" s="13" t="str">
+        <f t="shared" ref="D187:D190" si="32">A187&amp;B187</f>
+        <v>AEROFlugzeug Union Süd GmbH</v>
+      </c>
+      <c r="E187" s="13" t="str">
+        <f t="shared" ref="E187:E190" si="33">A187&amp;C187&amp;"Messages"</f>
+        <v>AEROFlugzeugUnionSüdGmbHMessages</v>
+      </c>
+      <c r="F187" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G187" s="37" t="str">
+        <f t="shared" ref="G187:G190" si="34">B187&amp;F187</f>
+        <v>Flugzeug Union Süd GmbHPurchase Order / Order Change</v>
+      </c>
+      <c r="H187" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I187" s="7">
+        <v>900</v>
+      </c>
+      <c r="J187" s="9">
+        <v>6</v>
+      </c>
+      <c r="K187" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L187" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M187" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N187" s="10">
+        <f>K187+L187+M187</f>
+        <v>64</v>
+      </c>
+      <c r="O187" s="136">
+        <v>6</v>
+      </c>
+      <c r="P187" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q187" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A188" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C188" s="13" t="str">
+        <f t="shared" si="31"/>
+        <v>FlugzeugUnionSüdGmbH</v>
+      </c>
+      <c r="D188" s="13" t="str">
+        <f t="shared" si="32"/>
+        <v>AEROFlugzeug Union Süd GmbH</v>
+      </c>
+      <c r="E188" s="13" t="str">
+        <f t="shared" si="33"/>
+        <v>AEROFlugzeugUnionSüdGmbHMessages</v>
+      </c>
+      <c r="F188" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188" s="37" t="str">
+        <f t="shared" si="34"/>
+        <v>Flugzeug Union Süd GmbHPurchase Order Response</v>
+      </c>
+      <c r="H188" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I188" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J188" s="9">
+        <v>8</v>
+      </c>
+      <c r="K188" s="9">
+        <f t="shared" si="23"/>
+        <v>64</v>
+      </c>
+      <c r="L188" s="9">
+        <f t="shared" si="24"/>
+        <v>24</v>
+      </c>
+      <c r="M188" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N188" s="10">
+        <f>K188+L188+M188</f>
+        <v>96</v>
+      </c>
+      <c r="O188" s="136">
+        <v>4</v>
+      </c>
+      <c r="P188" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q188" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A189" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C189" s="13" t="str">
+        <f t="shared" si="31"/>
+        <v>FlugzeugUnionSüdGmbH</v>
+      </c>
+      <c r="D189" s="13" t="str">
+        <f t="shared" si="32"/>
+        <v>AEROFlugzeug Union Süd GmbH</v>
+      </c>
+      <c r="E189" s="13" t="str">
+        <f t="shared" si="33"/>
+        <v>AEROFlugzeugUnionSüdGmbHMessages</v>
+      </c>
+      <c r="F189" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G189" s="37" t="str">
+        <f t="shared" si="34"/>
+        <v>Flugzeug Union Süd GmbHGoods Receipt</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I189" s="7">
+        <v>900</v>
+      </c>
+      <c r="J189" s="9">
+        <v>6</v>
+      </c>
+      <c r="K189" s="9">
+        <f t="shared" si="23"/>
+        <v>40</v>
+      </c>
+      <c r="L189" s="9">
+        <f t="shared" si="24"/>
+        <v>16</v>
+      </c>
+      <c r="M189" s="9">
+        <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N189" s="10">
+        <f>K189+L189+M189</f>
+        <v>64</v>
+      </c>
+      <c r="O189" s="136">
+        <v>2</v>
+      </c>
+      <c r="P189" s="137">
+        <f t="shared" si="29"/>
+        <v>10</v>
+      </c>
+      <c r="Q189" s="138">
+        <f t="shared" si="30"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A190" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C190" s="13" t="str">
+        <f t="shared" si="31"/>
+        <v>FlugzeugUnionSüdGmbH</v>
+      </c>
+      <c r="D190" s="13" t="str">
+        <f t="shared" si="32"/>
+        <v>AEROFlugzeug Union Süd GmbH</v>
+      </c>
+      <c r="E190" s="13" t="str">
+        <f t="shared" si="33"/>
+        <v>AEROFlugzeugUnionSüdGmbHMessages</v>
+      </c>
+      <c r="F190" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G190" s="37" t="str">
+        <f t="shared" si="34"/>
+        <v>Flugzeug Union Süd GmbHStatus Notification / Back control message</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I190" s="7">
+        <v>300</v>
+      </c>
+      <c r="J190" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K190" s="9">
+        <f t="shared" si="23"/>
+        <v>8</v>
+      </c>
+      <c r="L190" s="9">
+        <f t="shared" si="24"/>
+        <v>8</v>
+      </c>
+      <c r="M190" s="9">
+        <f t="shared" si="25"/>
+        <v>2</v>
+      </c>
+      <c r="N190" s="10">
+        <f>K190+L190+M190</f>
         <v>18</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="C188" s="22" t="str">
+      <c r="O190" s="136">
+        <v>1</v>
+      </c>
+      <c r="P190" s="137">
         <f t="shared" si="29"/>
-        <v>FlugzeugUnionSüdGmbH</v>
-[...1 lines deleted...]
-      <c r="D188" s="22" t="str">
+        <v>5</v>
+      </c>
+      <c r="Q190" s="138">
         <f t="shared" si="30"/>
-        <v>AEROFlugzeug Union Süd GmbH</v>
-[...149 lines deleted...]
-      <c r="C191" s="22" t="str">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A191" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C191" s="13" t="str">
         <f t="shared" si="27"/>
         <v>GroupeLatécoère</v>
       </c>
-      <c r="D191" s="22" t="str">
+      <c r="D191" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROGroupe Latécoère</v>
       </c>
-      <c r="E191" s="22" t="str">
+      <c r="E191" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
-      <c r="F191" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F191" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G191" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Groupe LatécoèrePurchase Order / Order Change</v>
       </c>
-      <c r="H191" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I191" s="9">
+      <c r="H191" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I191" s="7">
         <v>900</v>
       </c>
-      <c r="J191" s="16">
+      <c r="J191" s="9">
         <v>6</v>
       </c>
-      <c r="K191" s="16">
-        <f t="shared" si="22"/>
+      <c r="K191" s="9">
+        <f t="shared" si="23"/>
         <v>40</v>
       </c>
-      <c r="L191" s="16">
-        <f t="shared" si="23"/>
+      <c r="L191" s="9">
+        <f t="shared" si="24"/>
         <v>16</v>
       </c>
-      <c r="M191" s="16">
-[...3 lines deleted...]
-      <c r="N191" s="17">
+      <c r="M191" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N191" s="10">
+        <f>K191+L191+M191</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C192" s="22" t="str">
+      <c r="O191" s="136">
+        <v>6</v>
+      </c>
+      <c r="P191" s="137">
+        <f t="shared" si="29"/>
+        <v>30</v>
+      </c>
+      <c r="Q191" s="138">
+        <f t="shared" si="30"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A192" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C192" s="13" t="str">
         <f t="shared" si="27"/>
         <v>GroupeLatécoère</v>
       </c>
-      <c r="D192" s="22" t="str">
+      <c r="D192" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROGroupe Latécoère</v>
       </c>
-      <c r="E192" s="22" t="str">
+      <c r="E192" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
-      <c r="F192" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="F192" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192" s="37" t="str">
+        <f t="shared" si="22"/>
         <v>Groupe LatécoèrePurchase Order Response</v>
       </c>
-      <c r="H192" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I192" s="18">
+      <c r="H192" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I192" s="11">
         <v>1300</v>
       </c>
-      <c r="J192" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="22"/>
+      <c r="J192" s="9">
+        <v>8</v>
+      </c>
+      <c r="K192" s="9">
+        <f t="shared" si="23"/>
         <v>64</v>
       </c>
-      <c r="L192" s="16">
-        <f t="shared" si="23"/>
+      <c r="L192" s="9">
+        <f t="shared" si="24"/>
         <v>24</v>
       </c>
-      <c r="M192" s="16">
-[...3 lines deleted...]
-      <c r="N192" s="17">
+      <c r="M192" s="9">
         <f t="shared" si="25"/>
+        <v>8</v>
+      </c>
+      <c r="N192" s="10">
+        <f>K192+L192+M192</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C193" s="22" t="str">
+      <c r="O192" s="136">
+        <v>4</v>
+      </c>
+      <c r="P192" s="137">
+        <f t="shared" si="29"/>
+        <v>20</v>
+      </c>
+      <c r="Q192" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A193" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C193" s="13" t="str">
         <f t="shared" si="27"/>
         <v>GroupeLatécoère</v>
       </c>
-      <c r="D193" s="22" t="str">
+      <c r="D193" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROGroupe Latécoère</v>
       </c>
-      <c r="E193" s="22" t="str">
+      <c r="E193" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
-      <c r="F193" s="9" t="s">
+      <c r="F193" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G193" s="37" t="str">
+        <f t="shared" ref="G193:G257" si="35">B193&amp;F193</f>
+        <v>Groupe LatécoèreDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H193" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I193" s="7">
+        <v>900</v>
+      </c>
+      <c r="J193" s="9">
+        <v>6</v>
+      </c>
+      <c r="K193" s="9">
+        <f t="shared" ref="K193:K257" si="36">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(5*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(8*8),IF($I193=7650,SUM(20*8),IF($I193=300,SUM(1*8),""))))</f>
+        <v>40</v>
+      </c>
+      <c r="L193" s="9">
+        <f t="shared" ref="L193:L257" si="37">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(2*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(3*8),IF($I193=7650,SUM(6*8),IF($I193=300,SUM(1*8),""))))</f>
+        <v>16</v>
+      </c>
+      <c r="M193" s="9">
+        <f t="shared" ref="M193:M257" si="38">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(1*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(1*8),IF($I193=7650,SUM(3*8),IF($I193=300,SUM(0.25*8),""))))</f>
+        <v>8</v>
+      </c>
+      <c r="N193" s="10">
+        <f>K193+L193+M193</f>
+        <v>64</v>
+      </c>
+      <c r="O193" s="136">
+        <v>3</v>
+      </c>
+      <c r="P193" s="137">
+        <f t="shared" si="29"/>
         <v>15</v>
       </c>
-      <c r="G193" s="15" t="str">
-[...36 lines deleted...]
-      <c r="C194" s="22" t="str">
+      <c r="Q193" s="138">
+        <f t="shared" si="30"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="194" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A194" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C194" s="13" t="str">
         <f t="shared" si="27"/>
         <v>GroupeLatécoère</v>
       </c>
-      <c r="D194" s="22" t="str">
+      <c r="D194" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROGroupe Latécoère</v>
       </c>
-      <c r="E194" s="22" t="str">
+      <c r="E194" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
-      <c r="F194" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="34"/>
+      <c r="F194" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G194" s="37" t="str">
+        <f t="shared" si="35"/>
         <v>Groupe LatécoèreDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H194" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I194" s="18">
+      <c r="H194" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I194" s="11">
         <v>1300</v>
       </c>
-      <c r="J194" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="35"/>
+      <c r="J194" s="9">
+        <v>8</v>
+      </c>
+      <c r="K194" s="9">
+        <f t="shared" si="36"/>
         <v>64</v>
       </c>
-      <c r="L194" s="16">
-        <f t="shared" si="36"/>
+      <c r="L194" s="9">
+        <f t="shared" si="37"/>
         <v>24</v>
       </c>
-      <c r="M194" s="16">
-[...3 lines deleted...]
-      <c r="N194" s="17">
+      <c r="M194" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N194" s="10">
+        <f>K194+L194+M194</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C195" s="22" t="str">
+      <c r="O194" s="136">
+        <v>5</v>
+      </c>
+      <c r="P194" s="137">
+        <f t="shared" ref="P194:P257" si="39">O194*5</f>
+        <v>25</v>
+      </c>
+      <c r="Q194" s="138">
+        <f t="shared" ref="Q194:Q257" si="40">J194/P194</f>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A195" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C195" s="13" t="str">
         <f t="shared" si="27"/>
         <v>GroupeLatécoère</v>
       </c>
-      <c r="D195" s="22" t="str">
+      <c r="D195" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROGroupe Latécoère</v>
       </c>
-      <c r="E195" s="22" t="str">
+      <c r="E195" s="13" t="str">
         <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
-      <c r="F195" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="34"/>
+      <c r="F195" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G195" s="37" t="str">
+        <f t="shared" si="35"/>
         <v>Groupe LatécoèreStatus Notification / Back control message</v>
       </c>
-      <c r="H195" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I195" s="9">
+      <c r="H195" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I195" s="7">
         <v>300</v>
       </c>
-      <c r="J195" s="16">
+      <c r="J195" s="9">
         <v>2.5</v>
       </c>
-      <c r="K195" s="16">
-[...3 lines deleted...]
-      <c r="L195" s="16">
+      <c r="K195" s="9">
         <f t="shared" si="36"/>
         <v>8</v>
       </c>
-      <c r="M195" s="16">
+      <c r="L195" s="9">
         <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M195" s="9">
+        <f t="shared" si="38"/>
         <v>2</v>
       </c>
-      <c r="N195" s="17">
-        <f t="shared" si="38"/>
+      <c r="N195" s="10">
+        <f>K195+L195+M195</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C196" s="22" t="str">
+      <c r="O195" s="136">
+        <v>1</v>
+      </c>
+      <c r="P195" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q195" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A196" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C196" s="13" t="str">
         <f t="shared" si="27"/>
         <v>Leonardo</v>
       </c>
-      <c r="D196" s="22" t="str">
+      <c r="D196" s="13" t="str">
         <f t="shared" si="28"/>
         <v>AEROLeonardo</v>
       </c>
-      <c r="E196" s="22" t="str">
-        <f t="shared" ref="E196:E260" si="39">A196&amp;C196&amp;"Messages"</f>
+      <c r="E196" s="13" t="str">
+        <f t="shared" ref="E196:E260" si="41">A196&amp;C196&amp;"Messages"</f>
         <v>AEROLeonardoMessages</v>
       </c>
-      <c r="F196" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="34"/>
+      <c r="F196" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G196" s="37" t="str">
+        <f t="shared" si="35"/>
         <v>LeonardoPurchase Order / Order Change</v>
       </c>
-      <c r="H196" s="9" t="s">
+      <c r="H196" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I196" s="7">
+        <v>900</v>
+      </c>
+      <c r="J196" s="9">
+        <v>6</v>
+      </c>
+      <c r="K196" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L196" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M196" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N196" s="10">
+        <f>K196+L196+M196</f>
+        <v>64</v>
+      </c>
+      <c r="O196" s="136">
+        <v>6</v>
+      </c>
+      <c r="P196" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q196" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A197" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C197" s="13" t="str">
+        <f t="shared" ref="C197:C261" si="42">SUBSTITUTE(B197," ","")</f>
+        <v>Leonardo</v>
+      </c>
+      <c r="D197" s="13" t="str">
+        <f t="shared" ref="D197:D261" si="43">A197&amp;B197</f>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E197" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F197" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoPurchase Order Response</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I197" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J197" s="9">
+        <v>8</v>
+      </c>
+      <c r="K197" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L197" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M197" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N197" s="10">
+        <f>K197+L197+M197</f>
+        <v>96</v>
+      </c>
+      <c r="O197" s="136">
+        <v>4</v>
+      </c>
+      <c r="P197" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q197" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A198" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C198" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D198" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E198" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F198" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I198" s="7">
+        <v>900</v>
+      </c>
+      <c r="J198" s="9">
+        <v>6</v>
+      </c>
+      <c r="K198" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L198" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M198" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N198" s="10">
+        <f>K198+L198+M198</f>
+        <v>64</v>
+      </c>
+      <c r="O198" s="136">
+        <v>3</v>
+      </c>
+      <c r="P198" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q198" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A199" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C199" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D199" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E199" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F199" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="I196" s="9">
+      <c r="G199" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H199" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I199" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J199" s="9">
+        <v>8</v>
+      </c>
+      <c r="K199" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L199" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M199" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N199" s="10">
+        <f>K199+L199+M199</f>
+        <v>96</v>
+      </c>
+      <c r="O199" s="136">
+        <v>5</v>
+      </c>
+      <c r="P199" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q199" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="200" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A200" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C200" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D200" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E200" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F200" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G200" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoSelf-Billing Invoice</v>
+      </c>
+      <c r="H200" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I200" s="7">
         <v>900</v>
       </c>
-      <c r="J196" s="16">
+      <c r="J200" s="9">
         <v>6</v>
       </c>
-      <c r="K196" s="16">
+      <c r="K200" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L200" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M200" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N200" s="10">
+        <f>K200+L200+M200</f>
+        <v>64</v>
+      </c>
+      <c r="O200" s="136">
+        <v>4</v>
+      </c>
+      <c r="P200" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q200" s="138">
+        <f t="shared" si="40"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A201" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C201" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D201" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E201" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F201" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G201" s="37" t="str">
         <f t="shared" si="35"/>
+        <v>LeonardoGoods Receipt</v>
+      </c>
+      <c r="H201" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I201" s="7">
+        <v>900</v>
+      </c>
+      <c r="J201" s="9">
+        <v>6</v>
+      </c>
+      <c r="K201" s="9">
+        <f t="shared" si="36"/>
         <v>40</v>
       </c>
-      <c r="L196" s="16">
+      <c r="L201" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M201" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N201" s="10">
+        <f>K201+L201+M201</f>
+        <v>64</v>
+      </c>
+      <c r="O201" s="136">
+        <v>2</v>
+      </c>
+      <c r="P201" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q201" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A202" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C202" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D202" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E202" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F202" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G202" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoInvoice</v>
+      </c>
+      <c r="H202" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J202" s="9">
+        <v>8</v>
+      </c>
+      <c r="K202" s="9">
         <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L202" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M202" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N202" s="10">
+        <f>K202+L202+M202</f>
+        <v>96</v>
+      </c>
+      <c r="O202" s="136">
+        <v>5</v>
+      </c>
+      <c r="P202" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q202" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="203" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A203" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C203" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D203" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E203" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F203" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G203" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoStatus Notification / Back control message</v>
+      </c>
+      <c r="H203" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I203" s="7">
+        <v>300</v>
+      </c>
+      <c r="J203" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K203" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L203" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M203" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N203" s="10">
+        <f>K203+L203+M203</f>
+        <v>18</v>
+      </c>
+      <c r="O203" s="136">
+        <v>1</v>
+      </c>
+      <c r="P203" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q203" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A204" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C204" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D204" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E204" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F204" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G204" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoVMI Demands</v>
+      </c>
+      <c r="H204" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I204" s="7">
+        <v>900</v>
+      </c>
+      <c r="J204" s="9">
+        <v>6</v>
+      </c>
+      <c r="K204" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L204" s="9">
+        <f t="shared" si="37"/>
         <v>16</v>
       </c>
-      <c r="M196" s="16">
+      <c r="M204" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N204" s="10">
+        <f>K204+L204+M204</f>
+        <v>64</v>
+      </c>
+      <c r="O204" s="136">
+        <v>3</v>
+      </c>
+      <c r="P204" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q204" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="205" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A205" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C205" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D205" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E205" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F205" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G205" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoVMI Monitor (IMO)</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I205" s="7">
+        <v>900</v>
+      </c>
+      <c r="J205" s="9">
+        <v>6</v>
+      </c>
+      <c r="K205" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L205" s="9">
         <f t="shared" si="37"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N196" s="17">
+        <v>16</v>
+      </c>
+      <c r="M205" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N205" s="10">
+        <f>K205+L205+M205</f>
         <v>64</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <f t="shared" ref="C197:C261" si="40">SUBSTITUTE(B197," ","")</f>
+      <c r="O205" s="136">
+        <v>4</v>
+      </c>
+      <c r="P205" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q205" s="138">
+        <f t="shared" si="40"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A206" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C206" s="13" t="str">
+        <f t="shared" si="42"/>
         <v>Leonardo</v>
       </c>
-      <c r="D197" s="22" t="str">
-        <f t="shared" ref="D197:D261" si="41">A197&amp;B197</f>
+      <c r="D206" s="13" t="str">
+        <f t="shared" si="43"/>
         <v>AEROLeonardo</v>
       </c>
-      <c r="E197" s="22" t="str">
+      <c r="E206" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLeonardoMessages</v>
+      </c>
+      <c r="F206" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G206" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoVMI Planned Receipts</v>
+      </c>
+      <c r="H206" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I206" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J206" s="9">
+        <v>8</v>
+      </c>
+      <c r="K206" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L206" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M206" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N206" s="10">
+        <f>K206+L206+M206</f>
+        <v>96</v>
+      </c>
+      <c r="O206" s="136">
+        <v>4</v>
+      </c>
+      <c r="P206" s="137">
         <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q206" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A207" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C207" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>Leonardo</v>
+      </c>
+      <c r="D207" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLeonardo</v>
+      </c>
+      <c r="E207" s="13" t="str">
+        <f t="shared" si="41"/>
         <v>AEROLeonardoMessages</v>
       </c>
-      <c r="F197" s="9" t="s">
+      <c r="F207" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G207" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>LeonardoVMI Stock Information</v>
+      </c>
+      <c r="H207" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I207" s="7">
+        <v>900</v>
+      </c>
+      <c r="J207" s="9">
+        <v>6</v>
+      </c>
+      <c r="K207" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L207" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M207" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N207" s="10">
+        <f>K207+L207+M207</f>
+        <v>64</v>
+      </c>
+      <c r="O207" s="136">
+        <v>4</v>
+      </c>
+      <c r="P207" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q207" s="138">
+        <f t="shared" si="40"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A208" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C208" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D208" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E208" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F208" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G208" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospacePurchase Order / Order Change</v>
+      </c>
+      <c r="H208" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I208" s="7">
+        <v>900</v>
+      </c>
+      <c r="J208" s="9">
+        <v>6</v>
+      </c>
+      <c r="K208" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L208" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M208" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N208" s="10">
+        <f>K208+L208+M208</f>
+        <v>64</v>
+      </c>
+      <c r="O208" s="136">
+        <v>6</v>
+      </c>
+      <c r="P208" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q208" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A209" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C209" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D209" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E209" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F209" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospacePurchase Order Response</v>
+      </c>
+      <c r="H209" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I209" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J209" s="9">
+        <v>8</v>
+      </c>
+      <c r="K209" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L209" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M209" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N209" s="10">
+        <f>K209+L209+M209</f>
+        <v>96</v>
+      </c>
+      <c r="O209" s="136">
+        <v>4</v>
+      </c>
+      <c r="P209" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q209" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A210" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C210" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D210" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E210" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F210" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospaceDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H210" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I210" s="7">
+        <v>900</v>
+      </c>
+      <c r="J210" s="9">
+        <v>6</v>
+      </c>
+      <c r="K210" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L210" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M210" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N210" s="10">
+        <f>K210+L210+M210</f>
+        <v>64</v>
+      </c>
+      <c r="O210" s="136">
+        <v>3</v>
+      </c>
+      <c r="P210" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q210" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A211" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C211" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D211" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E211" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F211" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G211" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospaceDemand Forecast Response</v>
+      </c>
+      <c r="H211" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I211" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J211" s="9">
+        <v>8</v>
+      </c>
+      <c r="K211" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L211" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M211" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N211" s="10">
+        <f>K211+L211+M211</f>
+        <v>96</v>
+      </c>
+      <c r="O211" s="136">
+        <v>4</v>
+      </c>
+      <c r="P211" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q211" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A212" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C212" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D212" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E212" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F212" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G212" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospaceDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H212" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="G197" s="15" t="str">
-[...6 lines deleted...]
-      <c r="I197" s="18">
+      <c r="I212" s="11">
         <v>1300</v>
       </c>
-      <c r="J197" s="16">
-[...2 lines deleted...]
-      <c r="K197" s="16">
+      <c r="J212" s="9">
+        <v>8</v>
+      </c>
+      <c r="K212" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L212" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M212" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N212" s="10">
+        <f>K212+L212+M212</f>
+        <v>96</v>
+      </c>
+      <c r="O212" s="136">
+        <v>5</v>
+      </c>
+      <c r="P212" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q212" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A213" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C213" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D213" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E213" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F213" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G213" s="37" t="str">
         <f t="shared" si="35"/>
+        <v>Liebherr AerospaceSelf-Billing Invoice</v>
+      </c>
+      <c r="H213" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="I213" s="7">
+        <v>900</v>
+      </c>
+      <c r="J213" s="9">
+        <v>6</v>
+      </c>
+      <c r="K213" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L213" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M213" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N213" s="10">
+        <f>K213+L213+M213</f>
         <v>64</v>
       </c>
-      <c r="L197" s="16">
+      <c r="O213" s="136">
+        <v>4</v>
+      </c>
+      <c r="P213" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q213" s="138">
+        <f t="shared" si="40"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A214" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C214" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D214" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E214" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F214" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G214" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospaceGoods Receipt</v>
+      </c>
+      <c r="H214" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I214" s="7">
+        <v>900</v>
+      </c>
+      <c r="J214" s="9">
+        <v>6</v>
+      </c>
+      <c r="K214" s="9">
         <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L214" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M214" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N214" s="10">
+        <f>K214+L214+M214</f>
+        <v>64</v>
+      </c>
+      <c r="O214" s="136">
+        <v>2</v>
+      </c>
+      <c r="P214" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q214" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A215" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C215" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>LiebherrAerospace</v>
+      </c>
+      <c r="D215" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROLiebherr Aerospace</v>
+      </c>
+      <c r="E215" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROLiebherrAerospaceMessages</v>
+      </c>
+      <c r="F215" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G215" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Liebherr AerospaceStatus Notification / Back control message</v>
+      </c>
+      <c r="H215" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I215" s="7">
+        <v>300</v>
+      </c>
+      <c r="J215" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K215" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L215" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M215" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N215" s="10">
+        <f>K215+L215+M215</f>
+        <v>18</v>
+      </c>
+      <c r="O215" s="136">
+        <v>1</v>
+      </c>
+      <c r="P215" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q215" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A216" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C216" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MatriumGmbH</v>
+      </c>
+      <c r="D216" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMatrium GmbH</v>
+      </c>
+      <c r="E216" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMatriumGmbHMessages</v>
+      </c>
+      <c r="F216" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G216" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Matrium GmbHPurchase Order / Order Change</v>
+      </c>
+      <c r="H216" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I216" s="7">
+        <v>900</v>
+      </c>
+      <c r="J216" s="9">
+        <v>6</v>
+      </c>
+      <c r="K216" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L216" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M216" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N216" s="10">
+        <f>K216+L216+M216</f>
+        <v>64</v>
+      </c>
+      <c r="O216" s="136">
+        <v>6</v>
+      </c>
+      <c r="P216" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q216" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A217" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C217" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MatriumGmbH</v>
+      </c>
+      <c r="D217" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMatrium GmbH</v>
+      </c>
+      <c r="E217" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMatriumGmbHMessages</v>
+      </c>
+      <c r="F217" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Matrium GmbHPurchase Order Response</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I217" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J217" s="9">
+        <v>8</v>
+      </c>
+      <c r="K217" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L217" s="9">
+        <f t="shared" si="37"/>
         <v>24</v>
       </c>
-      <c r="M197" s="16">
+      <c r="M217" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N217" s="10">
+        <f>K217+L217+M217</f>
+        <v>96</v>
+      </c>
+      <c r="O217" s="136">
+        <v>4</v>
+      </c>
+      <c r="P217" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q217" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A218" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C218" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MatriumGmbH</v>
+      </c>
+      <c r="D218" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMatrium GmbH</v>
+      </c>
+      <c r="E218" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMatriumGmbHMessages</v>
+      </c>
+      <c r="F218" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G218" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Matrium GmbHGoods Receipt</v>
+      </c>
+      <c r="H218" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I218" s="7">
+        <v>900</v>
+      </c>
+      <c r="J218" s="9">
+        <v>6</v>
+      </c>
+      <c r="K218" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L218" s="9">
         <f t="shared" si="37"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N197" s="17">
+        <v>16</v>
+      </c>
+      <c r="M218" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N218" s="10">
+        <f>K218+L218+M218</f>
+        <v>64</v>
+      </c>
+      <c r="O218" s="136">
+        <v>2</v>
+      </c>
+      <c r="P218" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q218" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A219" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C219" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MatriumGmbH</v>
+      </c>
+      <c r="D219" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMatrium GmbH</v>
+      </c>
+      <c r="E219" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMatriumGmbHMessages</v>
+      </c>
+      <c r="F219" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G219" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Matrium GmbHStatus Notification / Back control message</v>
+      </c>
+      <c r="H219" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I219" s="7">
+        <v>300</v>
+      </c>
+      <c r="J219" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K219" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L219" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M219" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N219" s="10">
+        <f>K219+L219+M219</f>
+        <v>18</v>
+      </c>
+      <c r="O219" s="136">
+        <v>1</v>
+      </c>
+      <c r="P219" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q219" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A220" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C220" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D220" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E220" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F220" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G220" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FrancePurchase Order / Order Change</v>
+      </c>
+      <c r="H220" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I220" s="7">
+        <v>900</v>
+      </c>
+      <c r="J220" s="9">
+        <v>6</v>
+      </c>
+      <c r="K220" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L220" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M220" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N220" s="10">
+        <f>K220+L220+M220</f>
+        <v>64</v>
+      </c>
+      <c r="O220" s="136">
+        <v>6</v>
+      </c>
+      <c r="P220" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q220" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A221" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C221" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D221" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E221" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F221" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FrancePurchase Order Response</v>
+      </c>
+      <c r="H221" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I221" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J221" s="9">
+        <v>8</v>
+      </c>
+      <c r="K221" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L221" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M221" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N221" s="10">
+        <f>K221+L221+M221</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C198" s="22" t="str">
+      <c r="O221" s="136">
+        <v>4</v>
+      </c>
+      <c r="P221" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q221" s="138">
         <f t="shared" si="40"/>
-        <v>Leonardo</v>
-[...1 lines deleted...]
-      <c r="D198" s="22" t="str">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="222" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A222" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C222" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D222" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E222" s="13" t="str">
         <f t="shared" si="41"/>
-        <v>AEROLeonardo</v>
-[...1 lines deleted...]
-      <c r="E198" s="22" t="str">
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F222" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G222" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FranceDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H222" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I222" s="7">
+        <v>900</v>
+      </c>
+      <c r="J222" s="9">
+        <v>6</v>
+      </c>
+      <c r="K222" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L222" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M222" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N222" s="10">
+        <f>K222+L222+M222</f>
+        <v>64</v>
+      </c>
+      <c r="O222" s="136">
+        <v>3</v>
+      </c>
+      <c r="P222" s="137">
         <f t="shared" si="39"/>
-        <v>AEROLeonardoMessages</v>
-[...1 lines deleted...]
-      <c r="F198" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="G198" s="15" t="str">
-[...3 lines deleted...]
-      <c r="H198" s="9" t="s">
+      <c r="Q222" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="223" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A223" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C223" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D223" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E223" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F223" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G223" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FranceDemand Forecast Response</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I223" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J223" s="9">
+        <v>8</v>
+      </c>
+      <c r="K223" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L223" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M223" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N223" s="10">
+        <f>K223+L223+M223</f>
+        <v>96</v>
+      </c>
+      <c r="O223" s="136">
+        <v>4</v>
+      </c>
+      <c r="P223" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q223" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="224" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A224" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C224" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D224" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E224" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F224" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G224" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FranceDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I224" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J224" s="9">
+        <v>8</v>
+      </c>
+      <c r="K224" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L224" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M224" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N224" s="10">
+        <f>K224+L224+M224</f>
+        <v>96</v>
+      </c>
+      <c r="O224" s="136">
+        <v>5</v>
+      </c>
+      <c r="P224" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q224" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="225" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A225" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C225" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D225" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E225" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F225" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G225" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FranceGoods Receipt</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I225" s="7">
+        <v>900</v>
+      </c>
+      <c r="J225" s="9">
+        <v>6</v>
+      </c>
+      <c r="K225" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L225" s="9">
+        <f t="shared" si="37"/>
         <v>16</v>
       </c>
-      <c r="I198" s="9">
+      <c r="M225" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N225" s="10">
+        <f>K225+L225+M225</f>
+        <v>64</v>
+      </c>
+      <c r="O225" s="136">
+        <v>2</v>
+      </c>
+      <c r="P225" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q225" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A226" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C226" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>MBDAFrance</v>
+      </c>
+      <c r="D226" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROMBDA France</v>
+      </c>
+      <c r="E226" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROMBDAFranceMessages</v>
+      </c>
+      <c r="F226" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G226" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>MBDA FranceStatus Notification / Back control message</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I226" s="7">
+        <v>300</v>
+      </c>
+      <c r="J226" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K226" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L226" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M226" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N226" s="10">
+        <f>K226+L226+M226</f>
+        <v>18</v>
+      </c>
+      <c r="O226" s="136">
+        <v>1</v>
+      </c>
+      <c r="P226" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q226" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="227" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A227" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B227" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C227" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PFWAerospaceGmbH</v>
+      </c>
+      <c r="D227" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPFW Aerospace GmbH</v>
+      </c>
+      <c r="E227" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPFWAerospaceGmbHMessages</v>
+      </c>
+      <c r="F227" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G227" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>PFW Aerospace GmbHPurchase Order / Order Change</v>
+      </c>
+      <c r="H227" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I227" s="7">
         <v>900</v>
       </c>
-      <c r="J198" s="16">
+      <c r="J227" s="9">
         <v>6</v>
       </c>
-      <c r="K198" s="16">
+      <c r="K227" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L227" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M227" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N227" s="10">
+        <f>K227+L227+M227</f>
+        <v>64</v>
+      </c>
+      <c r="O227" s="136">
+        <v>6</v>
+      </c>
+      <c r="P227" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q227" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="228" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A228" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B228" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C228" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PFWAerospaceGmbH</v>
+      </c>
+      <c r="D228" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPFW Aerospace GmbH</v>
+      </c>
+      <c r="E228" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPFWAerospaceGmbHMessages</v>
+      </c>
+      <c r="F228" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228" s="37" t="str">
         <f t="shared" si="35"/>
+        <v>PFW Aerospace GmbHPurchase Order Response</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I228" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J228" s="9">
+        <v>8</v>
+      </c>
+      <c r="K228" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L228" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M228" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N228" s="10">
+        <f>K228+L228+M228</f>
+        <v>96</v>
+      </c>
+      <c r="O228" s="136">
+        <v>4</v>
+      </c>
+      <c r="P228" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q228" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A229" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C229" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PFWAerospaceGmbH</v>
+      </c>
+      <c r="D229" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPFW Aerospace GmbH</v>
+      </c>
+      <c r="E229" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPFWAerospaceGmbHMessages</v>
+      </c>
+      <c r="F229" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G229" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>PFW Aerospace GmbHGoods Receipt</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I229" s="7">
+        <v>900</v>
+      </c>
+      <c r="J229" s="9">
+        <v>6</v>
+      </c>
+      <c r="K229" s="9">
+        <f t="shared" si="36"/>
         <v>40</v>
       </c>
-      <c r="L198" s="16">
+      <c r="L229" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M229" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N229" s="10">
+        <f>K229+L229+M229</f>
+        <v>64</v>
+      </c>
+      <c r="O229" s="136">
+        <v>2</v>
+      </c>
+      <c r="P229" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q229" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A230" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C230" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PFWAerospaceGmbH</v>
+      </c>
+      <c r="D230" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPFW Aerospace GmbH</v>
+      </c>
+      <c r="E230" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPFWAerospaceGmbHMessages</v>
+      </c>
+      <c r="F230" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G230" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>PFW Aerospace GmbHStatus Notification / Back control message</v>
+      </c>
+      <c r="H230" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I230" s="7">
+        <v>300</v>
+      </c>
+      <c r="J230" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K230" s="9">
         <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L230" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M230" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N230" s="10">
+        <f>K230+L230+M230</f>
+        <v>18</v>
+      </c>
+      <c r="O230" s="136">
+        <v>1</v>
+      </c>
+      <c r="P230" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q230" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A231" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C231" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D231" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E231" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F231" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G231" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiquePurchase Order / Order Change</v>
+      </c>
+      <c r="H231" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I231" s="7">
+        <v>900</v>
+      </c>
+      <c r="J231" s="9">
+        <v>6</v>
+      </c>
+      <c r="K231" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L231" s="9">
+        <f t="shared" si="37"/>
         <v>16</v>
       </c>
-      <c r="M198" s="16">
+      <c r="M231" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N231" s="10">
+        <f>K231+L231+M231</f>
+        <v>64</v>
+      </c>
+      <c r="O231" s="136">
+        <v>6</v>
+      </c>
+      <c r="P231" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q231" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="232" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A232" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C232" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D232" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E232" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F232" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiquePurchase Order Response</v>
+      </c>
+      <c r="H232" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I232" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J232" s="9">
+        <v>8</v>
+      </c>
+      <c r="K232" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L232" s="9">
         <f t="shared" si="37"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N198" s="17">
+        <v>24</v>
+      </c>
+      <c r="M232" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N232" s="10">
+        <f>K232+L232+M232</f>
+        <v>96</v>
+      </c>
+      <c r="O232" s="136">
+        <v>4</v>
+      </c>
+      <c r="P232" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q232" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="233" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A233" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B233" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C233" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D233" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E233" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F233" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiqueDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H233" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I233" s="7">
+        <v>900</v>
+      </c>
+      <c r="J233" s="9">
+        <v>6</v>
+      </c>
+      <c r="K233" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L233" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M233" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N233" s="10">
+        <f>K233+L233+M233</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C199" s="22" t="str">
+      <c r="O233" s="136">
+        <v>3</v>
+      </c>
+      <c r="P233" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q233" s="138">
         <f t="shared" si="40"/>
-        <v>Leonardo</v>
-[...1 lines deleted...]
-      <c r="D199" s="22" t="str">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="234" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A234" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C234" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D234" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E234" s="13" t="str">
         <f t="shared" si="41"/>
-        <v>AEROLeonardo</v>
-[...1 lines deleted...]
-      <c r="E199" s="22" t="str">
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F234" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G234" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiqueDemand Forecast Response</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I234" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J234" s="9">
+        <v>8</v>
+      </c>
+      <c r="K234" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L234" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M234" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N234" s="10">
+        <f>K234+L234+M234</f>
+        <v>96</v>
+      </c>
+      <c r="O234" s="136">
+        <v>4</v>
+      </c>
+      <c r="P234" s="137">
         <f t="shared" si="39"/>
-        <v>AEROLeonardoMessages</v>
-[...8 lines deleted...]
-      <c r="H199" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q234" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="235" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A235" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C235" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D235" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E235" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F235" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G235" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiqueDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H235" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I235" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J235" s="9">
+        <v>8</v>
+      </c>
+      <c r="K235" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L235" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M235" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N235" s="10">
+        <f>K235+L235+M235</f>
+        <v>96</v>
+      </c>
+      <c r="O235" s="136">
+        <v>5</v>
+      </c>
+      <c r="P235" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q235" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="236" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A236" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C236" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D236" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E236" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F236" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G236" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiqueGoods Receipt</v>
+      </c>
+      <c r="H236" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I236" s="7">
+        <v>900</v>
+      </c>
+      <c r="J236" s="9">
+        <v>6</v>
+      </c>
+      <c r="K236" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L236" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M236" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N236" s="10">
+        <f>K236+L236+M236</f>
+        <v>64</v>
+      </c>
+      <c r="O236" s="136">
+        <v>2</v>
+      </c>
+      <c r="P236" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q236" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A237" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B237" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C237" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>PotezAéronautique</v>
+      </c>
+      <c r="D237" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROPotez Aéronautique</v>
+      </c>
+      <c r="E237" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROPotezAéronautiqueMessages</v>
+      </c>
+      <c r="F237" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G237" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Potez AéronautiqueStatus Notification / Back control message</v>
+      </c>
+      <c r="H237" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I237" s="7">
+        <v>300</v>
+      </c>
+      <c r="J237" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K237" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L237" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M237" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N237" s="10">
+        <f>K237+L237+M237</f>
         <v>18</v>
       </c>
-      <c r="I199" s="18">
+      <c r="O237" s="136">
+        <v>1</v>
+      </c>
+      <c r="P237" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q237" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A238" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B238" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C238" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>RUAGInternationalHolding</v>
+      </c>
+      <c r="D238" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AERORUAG International Holding</v>
+      </c>
+      <c r="E238" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AERORUAGInternationalHoldingMessages</v>
+      </c>
+      <c r="F238" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G238" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>RUAG International HoldingPurchase Order / Order Change</v>
+      </c>
+      <c r="H238" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I238" s="7">
+        <v>900</v>
+      </c>
+      <c r="J238" s="9">
+        <v>6</v>
+      </c>
+      <c r="K238" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L238" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M238" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N238" s="10">
+        <f>K238+L238+M238</f>
+        <v>64</v>
+      </c>
+      <c r="O238" s="136">
+        <v>6</v>
+      </c>
+      <c r="P238" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q238" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A239" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B239" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C239" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>RUAGInternationalHolding</v>
+      </c>
+      <c r="D239" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AERORUAG International Holding</v>
+      </c>
+      <c r="E239" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AERORUAGInternationalHoldingMessages</v>
+      </c>
+      <c r="F239" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>RUAG International HoldingPurchase Order Response</v>
+      </c>
+      <c r="H239" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I239" s="11">
         <v>1300</v>
       </c>
-      <c r="J199" s="16">
-[...2 lines deleted...]
-      <c r="K199" s="16">
+      <c r="J239" s="9">
+        <v>8</v>
+      </c>
+      <c r="K239" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L239" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M239" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N239" s="10">
+        <f>K239+L239+M239</f>
+        <v>96</v>
+      </c>
+      <c r="O239" s="136">
+        <v>4</v>
+      </c>
+      <c r="P239" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q239" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="240" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A240" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B240" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C240" s="13" t="str">
+        <f t="shared" ref="C240" si="44">SUBSTITUTE(B240," ","")</f>
+        <v>RUAGInternationalHolding</v>
+      </c>
+      <c r="D240" s="13" t="str">
+        <f t="shared" ref="D240" si="45">A240&amp;B240</f>
+        <v>AERORUAG International Holding</v>
+      </c>
+      <c r="E240" s="13" t="str">
+        <f t="shared" ref="E240" si="46">A240&amp;C240&amp;"Messages"</f>
+        <v>AERORUAGInternationalHoldingMessages</v>
+      </c>
+      <c r="F240" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G240" s="37" t="str">
+        <f t="shared" ref="G240:G241" si="47">B240&amp;F240</f>
+        <v>RUAG International HoldingDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H240" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I240" s="7">
+        <v>900</v>
+      </c>
+      <c r="J240" s="9">
+        <v>6</v>
+      </c>
+      <c r="K240" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L240" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M240" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N240" s="10">
+        <f>K240+L240+M240</f>
+        <v>64</v>
+      </c>
+      <c r="O240" s="136">
+        <v>3</v>
+      </c>
+      <c r="P240" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q240" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="241" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A241" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B241" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C241" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>RUAGInternationalHolding</v>
+      </c>
+      <c r="D241" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AERORUAG International Holding</v>
+      </c>
+      <c r="E241" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AERORUAGInternationalHoldingMessages</v>
+      </c>
+      <c r="F241" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G241" s="37" t="str">
+        <f t="shared" si="47"/>
+        <v>RUAG International HoldingStatus Notification / Back control message</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I241" s="7">
+        <v>300</v>
+      </c>
+      <c r="J241" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K241" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L241" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M241" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N241" s="10">
+        <f>K241+L241+M241</f>
+        <v>18</v>
+      </c>
+      <c r="O241" s="136">
+        <v>1</v>
+      </c>
+      <c r="P241" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q241" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A242" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C242" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D242" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E242" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F242" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G242" s="37" t="str">
         <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesPurchase Order / Order Change</v>
+      </c>
+      <c r="H242" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I242" s="7">
+        <v>900</v>
+      </c>
+      <c r="J242" s="9">
+        <v>6</v>
+      </c>
+      <c r="K242" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L242" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M242" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N242" s="10">
+        <f>K242+L242+M242</f>
         <v>64</v>
       </c>
-      <c r="L199" s="16">
+      <c r="O242" s="136">
+        <v>6</v>
+      </c>
+      <c r="P242" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q242" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A243" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C243" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D243" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E243" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F243" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesPurchase Order Response</v>
+      </c>
+      <c r="H243" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I243" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J243" s="9">
+        <v>8</v>
+      </c>
+      <c r="K243" s="9">
         <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L243" s="9">
+        <f t="shared" si="37"/>
         <v>24</v>
       </c>
-      <c r="M199" s="16">
+      <c r="M243" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N243" s="10">
+        <f>K243+L243+M243</f>
+        <v>96</v>
+      </c>
+      <c r="O243" s="136">
+        <v>4</v>
+      </c>
+      <c r="P243" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q243" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="244" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A244" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C244" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D244" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E244" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F244" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G244" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H244" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I244" s="7">
+        <v>900</v>
+      </c>
+      <c r="J244" s="9">
+        <v>6</v>
+      </c>
+      <c r="K244" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L244" s="9">
         <f t="shared" si="37"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N199" s="17">
+        <v>16</v>
+      </c>
+      <c r="M244" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N244" s="10">
+        <f>K244+L244+M244</f>
+        <v>64</v>
+      </c>
+      <c r="O244" s="136">
+        <v>3</v>
+      </c>
+      <c r="P244" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q244" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="245" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A245" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C245" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D245" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E245" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F245" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G245" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesDemand Forecast Response</v>
+      </c>
+      <c r="H245" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I245" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J245" s="9">
+        <v>8</v>
+      </c>
+      <c r="K245" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L245" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M245" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N245" s="10">
+        <f>K245+L245+M245</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C200" s="22" t="str">
+      <c r="O245" s="136">
+        <v>4</v>
+      </c>
+      <c r="P245" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q245" s="138">
         <f t="shared" si="40"/>
-        <v>Leonardo</v>
-[...1 lines deleted...]
-      <c r="D200" s="22" t="str">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="246" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A246" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C246" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D246" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E246" s="13" t="str">
         <f t="shared" si="41"/>
-        <v>AEROLeonardo</v>
-[...1 lines deleted...]
-      <c r="E200" s="22" t="str">
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F246" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G246" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H246" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I246" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J246" s="9">
+        <v>8</v>
+      </c>
+      <c r="K246" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L246" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M246" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N246" s="10">
+        <f>K246+L246+M246</f>
+        <v>96</v>
+      </c>
+      <c r="O246" s="136">
+        <v>5</v>
+      </c>
+      <c r="P246" s="137">
         <f t="shared" si="39"/>
-        <v>AEROLeonardoMessages</v>
-[...1 lines deleted...]
-      <c r="F200" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q246" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="247" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A247" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C247" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D247" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E247" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F247" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G247" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesGoods Receipt</v>
+      </c>
+      <c r="H247" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I247" s="7">
+        <v>900</v>
+      </c>
+      <c r="J247" s="9">
+        <v>6</v>
+      </c>
+      <c r="K247" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L247" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M247" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N247" s="10">
+        <f>K247+L247+M247</f>
+        <v>64</v>
+      </c>
+      <c r="O247" s="136">
+        <v>2</v>
+      </c>
+      <c r="P247" s="137">
+        <f t="shared" si="39"/>
+        <v>10</v>
+      </c>
+      <c r="Q247" s="138">
+        <f t="shared" si="40"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A248" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C248" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranAircraftEngines</v>
+      </c>
+      <c r="D248" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Aircraft Engines</v>
+      </c>
+      <c r="E248" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranAircraftEnginesMessages</v>
+      </c>
+      <c r="F248" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G248" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Aircraft EnginesStatus Notification / Back control message</v>
+      </c>
+      <c r="H248" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="G200" s="15" t="str">
-[...3 lines deleted...]
-      <c r="H200" s="9" t="s">
+      <c r="I248" s="7">
+        <v>300</v>
+      </c>
+      <c r="J248" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K248" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L248" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M248" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N248" s="10">
+        <f>K248+L248+M248</f>
+        <v>18</v>
+      </c>
+      <c r="O248" s="136">
+        <v>1</v>
+      </c>
+      <c r="P248" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q248" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="249" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A249" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B249" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C249" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D249" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E249" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F249" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G249" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerPurchase Order / Order Change</v>
+      </c>
+      <c r="H249" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I249" s="7">
+        <v>900</v>
+      </c>
+      <c r="J249" s="9">
+        <v>6</v>
+      </c>
+      <c r="K249" s="9">
+        <f t="shared" si="36"/>
         <v>40</v>
       </c>
-      <c r="I200" s="9">
+      <c r="L249" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M249" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N249" s="10">
+        <f>K249+L249+M249</f>
+        <v>64</v>
+      </c>
+      <c r="O249" s="136">
+        <v>6</v>
+      </c>
+      <c r="P249" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q249" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A250" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C250" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D250" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E250" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F250" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerPurchase Order Response</v>
+      </c>
+      <c r="H250" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I250" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J250" s="9">
+        <v>8</v>
+      </c>
+      <c r="K250" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L250" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M250" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N250" s="10">
+        <f>K250+L250+M250</f>
+        <v>96</v>
+      </c>
+      <c r="O250" s="136">
+        <v>4</v>
+      </c>
+      <c r="P250" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q250" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="251" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A251" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B251" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C251" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D251" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E251" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F251" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G251" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I251" s="7">
         <v>900</v>
       </c>
-      <c r="J200" s="16">
+      <c r="J251" s="9">
         <v>6</v>
       </c>
-      <c r="K200" s="16">
+      <c r="K251" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L251" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M251" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N251" s="10">
+        <f>K251+L251+M251</f>
+        <v>64</v>
+      </c>
+      <c r="O251" s="136">
+        <v>3</v>
+      </c>
+      <c r="P251" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q251" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="252" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A252" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B252" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C252" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D252" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E252" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F252" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G252" s="37" t="str">
         <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerDemand Forecast Response</v>
+      </c>
+      <c r="H252" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I252" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J252" s="9">
+        <v>8</v>
+      </c>
+      <c r="K252" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L252" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M252" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N252" s="10">
+        <f>K252+L252+M252</f>
+        <v>96</v>
+      </c>
+      <c r="O252" s="136">
+        <v>4</v>
+      </c>
+      <c r="P252" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q252" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="253" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A253" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B253" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C253" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D253" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E253" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F253" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G253" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H253" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I253" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J253" s="9">
+        <v>8</v>
+      </c>
+      <c r="K253" s="9">
+        <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L253" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M253" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N253" s="10">
+        <f>K253+L253+M253</f>
+        <v>96</v>
+      </c>
+      <c r="O253" s="136">
+        <v>5</v>
+      </c>
+      <c r="P253" s="137">
+        <f t="shared" si="39"/>
+        <v>25</v>
+      </c>
+      <c r="Q253" s="138">
+        <f t="shared" si="40"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="254" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A254" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C254" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranElectricalandPower</v>
+      </c>
+      <c r="D254" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Electrical and Power</v>
+      </c>
+      <c r="E254" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranElectricalandPowerMessages</v>
+      </c>
+      <c r="F254" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G254" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Electrical and PowerStatus Notification / Back control message</v>
+      </c>
+      <c r="H254" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I254" s="7">
+        <v>300</v>
+      </c>
+      <c r="J254" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K254" s="9">
+        <f t="shared" si="36"/>
+        <v>8</v>
+      </c>
+      <c r="L254" s="9">
+        <f t="shared" si="37"/>
+        <v>8</v>
+      </c>
+      <c r="M254" s="9">
+        <f t="shared" si="38"/>
+        <v>2</v>
+      </c>
+      <c r="N254" s="10">
+        <f>K254+L254+M254</f>
+        <v>18</v>
+      </c>
+      <c r="O254" s="136">
+        <v>1</v>
+      </c>
+      <c r="P254" s="137">
+        <f t="shared" si="39"/>
+        <v>5</v>
+      </c>
+      <c r="Q254" s="138">
+        <f t="shared" si="40"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="255" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A255" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C255" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D255" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E255" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F255" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G255" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Helicopter EnginesPurchase Order / Order Change</v>
+      </c>
+      <c r="H255" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I255" s="7">
+        <v>900</v>
+      </c>
+      <c r="J255" s="9">
+        <v>6</v>
+      </c>
+      <c r="K255" s="9">
+        <f t="shared" si="36"/>
         <v>40</v>
       </c>
-      <c r="L200" s="16">
+      <c r="L255" s="9">
+        <f t="shared" si="37"/>
+        <v>16</v>
+      </c>
+      <c r="M255" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N255" s="10">
+        <f>K255+L255+M255</f>
+        <v>64</v>
+      </c>
+      <c r="O255" s="136">
+        <v>6</v>
+      </c>
+      <c r="P255" s="137">
+        <f t="shared" si="39"/>
+        <v>30</v>
+      </c>
+      <c r="Q255" s="138">
+        <f t="shared" si="40"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A256" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C256" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D256" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E256" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F256" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Helicopter EnginesPurchase Order Response</v>
+      </c>
+      <c r="H256" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I256" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J256" s="9">
+        <v>8</v>
+      </c>
+      <c r="K256" s="9">
         <f t="shared" si="36"/>
+        <v>64</v>
+      </c>
+      <c r="L256" s="9">
+        <f t="shared" si="37"/>
+        <v>24</v>
+      </c>
+      <c r="M256" s="9">
+        <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N256" s="10">
+        <f>K256+L256+M256</f>
+        <v>96</v>
+      </c>
+      <c r="O256" s="136">
+        <v>4</v>
+      </c>
+      <c r="P256" s="137">
+        <f t="shared" si="39"/>
+        <v>20</v>
+      </c>
+      <c r="Q256" s="138">
+        <f t="shared" si="40"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="257" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A257" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C257" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D257" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E257" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F257" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G257" s="37" t="str">
+        <f t="shared" si="35"/>
+        <v>Safran Helicopter EnginesDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H257" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I257" s="7">
+        <v>900</v>
+      </c>
+      <c r="J257" s="9">
+        <v>6</v>
+      </c>
+      <c r="K257" s="9">
+        <f t="shared" si="36"/>
+        <v>40</v>
+      </c>
+      <c r="L257" s="9">
+        <f t="shared" si="37"/>
         <v>16</v>
       </c>
-      <c r="M200" s="16">
-[...3 lines deleted...]
-      <c r="N200" s="17">
+      <c r="M257" s="9">
         <f t="shared" si="38"/>
+        <v>8</v>
+      </c>
+      <c r="N257" s="10">
+        <f>K257+L257+M257</f>
         <v>64</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C201" s="22" t="str">
+      <c r="O257" s="136">
+        <v>3</v>
+      </c>
+      <c r="P257" s="137">
+        <f t="shared" si="39"/>
+        <v>15</v>
+      </c>
+      <c r="Q257" s="138">
         <f t="shared" si="40"/>
-        <v>Leonardo</v>
-[...1 lines deleted...]
-      <c r="D201" s="22" t="str">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="258" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A258" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B258" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C258" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D258" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E258" s="13" t="str">
         <f t="shared" si="41"/>
-        <v>AEROLeonardo</v>
-[...12 lines deleted...]
-      <c r="H201" s="9" t="s">
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F258" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G258" s="37" t="str">
+        <f t="shared" ref="G258:G299" si="48">B258&amp;F258</f>
+        <v>Safran Helicopter EnginesDemand Forecast Response</v>
+      </c>
+      <c r="H258" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I258" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J258" s="9">
+        <v>8</v>
+      </c>
+      <c r="K258" s="9">
+        <f t="shared" ref="K258:K299" si="49">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(5*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(8*8),IF($I258=7650,SUM(20*8),IF($I258=300,SUM(1*8),""))))</f>
+        <v>64</v>
+      </c>
+      <c r="L258" s="9">
+        <f t="shared" ref="L258:L299" si="50">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(2*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(3*8),IF($I258=7650,SUM(6*8),IF($I258=300,SUM(1*8),""))))</f>
+        <v>24</v>
+      </c>
+      <c r="M258" s="9">
+        <f t="shared" ref="M258:M299" si="51">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(1*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(1*8),IF($I258=7650,SUM(3*8),IF($I258=300,SUM(0.25*8),""))))</f>
+        <v>8</v>
+      </c>
+      <c r="N258" s="10">
+        <f>K258+L258+M258</f>
+        <v>96</v>
+      </c>
+      <c r="O258" s="136">
+        <v>4</v>
+      </c>
+      <c r="P258" s="137">
+        <f t="shared" ref="P258:P303" si="52">O258*5</f>
+        <v>20</v>
+      </c>
+      <c r="Q258" s="138">
+        <f t="shared" ref="Q258:Q303" si="53">J258/P258</f>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="259" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A259" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C259" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D259" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E259" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F259" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G259" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Helicopter EnginesDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H259" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I259" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J259" s="9">
+        <v>8</v>
+      </c>
+      <c r="K259" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L259" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M259" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N259" s="10">
+        <f>K259+L259+M259</f>
+        <v>96</v>
+      </c>
+      <c r="O259" s="136">
+        <v>5</v>
+      </c>
+      <c r="P259" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q259" s="138">
+        <f t="shared" si="53"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="260" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A260" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B260" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C260" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranHelicopterEngines</v>
+      </c>
+      <c r="D260" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Helicopter Engines</v>
+      </c>
+      <c r="E260" s="13" t="str">
+        <f t="shared" si="41"/>
+        <v>AEROSafranHelicopterEnginesMessages</v>
+      </c>
+      <c r="F260" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G260" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Helicopter EnginesStatus Notification / Back control message</v>
+      </c>
+      <c r="H260" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I260" s="7">
+        <v>300</v>
+      </c>
+      <c r="J260" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K260" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L260" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M260" s="9">
+        <f t="shared" si="51"/>
+        <v>2</v>
+      </c>
+      <c r="N260" s="10">
+        <f>K260+L260+M260</f>
+        <v>18</v>
+      </c>
+      <c r="O260" s="136">
+        <v>1</v>
+      </c>
+      <c r="P260" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q260" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="261" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A261" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B261" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C261" s="13" t="str">
+        <f t="shared" si="42"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D261" s="13" t="str">
+        <f t="shared" si="43"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E261" s="13" t="str">
+        <f t="shared" ref="E261:E271" si="54">A261&amp;C261&amp;"Messages"</f>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F261" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G261" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesPurchase Order / Order Change</v>
+      </c>
+      <c r="H261" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I261" s="7">
+        <v>900</v>
+      </c>
+      <c r="J261" s="9">
+        <v>6</v>
+      </c>
+      <c r="K261" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L261" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M261" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N261" s="10">
+        <f>K261+L261+M261</f>
+        <v>64</v>
+      </c>
+      <c r="O261" s="136">
+        <v>6</v>
+      </c>
+      <c r="P261" s="137">
+        <f t="shared" si="52"/>
         <v>30</v>
       </c>
-      <c r="I201" s="9">
+      <c r="Q261" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A262" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C262" s="13" t="str">
+        <f t="shared" ref="C262:C303" si="55">SUBSTITUTE(B262," ","")</f>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D262" s="13" t="str">
+        <f t="shared" ref="D262:D303" si="56">A262&amp;B262</f>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E262" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F262" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesPurchase Order Response</v>
+      </c>
+      <c r="H262" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I262" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J262" s="9">
+        <v>8</v>
+      </c>
+      <c r="K262" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L262" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M262" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N262" s="10">
+        <f>K262+L262+M262</f>
+        <v>96</v>
+      </c>
+      <c r="O262" s="136">
+        <v>4</v>
+      </c>
+      <c r="P262" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q262" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="263" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A263" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C263" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D263" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E263" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F263" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G263" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H263" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I263" s="7">
         <v>900</v>
       </c>
-      <c r="J201" s="16">
+      <c r="J263" s="9">
         <v>6</v>
       </c>
-      <c r="K201" s="16">
-        <f t="shared" si="35"/>
+      <c r="K263" s="9">
+        <f t="shared" si="49"/>
         <v>40</v>
       </c>
-      <c r="L201" s="16">
-        <f t="shared" si="36"/>
+      <c r="L263" s="9">
+        <f t="shared" si="50"/>
         <v>16</v>
       </c>
-      <c r="M201" s="16">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="M263" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N263" s="10">
+        <f>K263+L263+M263</f>
         <v>64</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="H202" s="9" t="s">
+      <c r="O263" s="136">
+        <v>3</v>
+      </c>
+      <c r="P263" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q263" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A264" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C264" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D264" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E264" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F264" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G264" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesDemand Forecast Response</v>
+      </c>
+      <c r="H264" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I264" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J264" s="9">
+        <v>8</v>
+      </c>
+      <c r="K264" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L264" s="9">
+        <f t="shared" si="50"/>
         <v>24</v>
       </c>
-      <c r="I202" s="18">
+      <c r="M264" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N264" s="10">
+        <f>K264+L264+M264</f>
+        <v>96</v>
+      </c>
+      <c r="O264" s="136">
+        <v>4</v>
+      </c>
+      <c r="P264" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q264" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="265" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A265" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C265" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D265" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E265" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F265" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G265" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H265" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I265" s="11">
         <v>1300</v>
       </c>
-      <c r="J202" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="35"/>
+      <c r="J265" s="9">
+        <v>8</v>
+      </c>
+      <c r="K265" s="9">
+        <f t="shared" si="49"/>
         <v>64</v>
       </c>
-      <c r="L202" s="16">
-        <f t="shared" si="36"/>
+      <c r="L265" s="9">
+        <f t="shared" si="50"/>
         <v>24</v>
       </c>
-      <c r="M202" s="16">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="M265" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N265" s="10">
+        <f>K265+L265+M265</f>
         <v>96</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="I203" s="9">
+      <c r="O265" s="136">
+        <v>5</v>
+      </c>
+      <c r="P265" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q265" s="138">
+        <f t="shared" si="53"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="266" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A266" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C266" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D266" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E266" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F266" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G266" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesGoods Receipt</v>
+      </c>
+      <c r="H266" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I266" s="7">
+        <v>900</v>
+      </c>
+      <c r="J266" s="9">
+        <v>6</v>
+      </c>
+      <c r="K266" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L266" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M266" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N266" s="10">
+        <f>K266+L266+M266</f>
+        <v>64</v>
+      </c>
+      <c r="O266" s="136">
+        <v>2</v>
+      </c>
+      <c r="P266" s="137">
+        <f t="shared" si="52"/>
+        <v>10</v>
+      </c>
+      <c r="Q266" s="138">
+        <f t="shared" si="53"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A267" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C267" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranNacelles</v>
+      </c>
+      <c r="D267" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Nacelles</v>
+      </c>
+      <c r="E267" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranNacellesMessages</v>
+      </c>
+      <c r="F267" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G267" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran NacellesStatus Notification / Back control message</v>
+      </c>
+      <c r="H267" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I267" s="7">
         <v>300</v>
       </c>
-      <c r="J203" s="16">
+      <c r="J267" s="9">
         <v>2.5</v>
       </c>
-      <c r="K203" s="16">
-[...8 lines deleted...]
-        <f t="shared" si="37"/>
+      <c r="K267" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L267" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M267" s="9">
+        <f t="shared" si="51"/>
         <v>2</v>
       </c>
-      <c r="N203" s="17">
-        <f t="shared" si="38"/>
+      <c r="N267" s="10">
+        <f>K267+L267+M267</f>
         <v>18</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="I204" s="9">
+      <c r="O267" s="136">
+        <v>1</v>
+      </c>
+      <c r="P267" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q267" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A268" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C268" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranTransmissionSystems</v>
+      </c>
+      <c r="D268" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Transmission Systems</v>
+      </c>
+      <c r="E268" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranTransmissionSystemsMessages</v>
+      </c>
+      <c r="F268" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G268" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Transmission SystemsPurchase Order / Order Change</v>
+      </c>
+      <c r="H268" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I268" s="7">
         <v>900</v>
       </c>
-      <c r="J204" s="16">
+      <c r="J268" s="9">
         <v>6</v>
       </c>
-      <c r="K204" s="16">
-        <f t="shared" si="35"/>
+      <c r="K268" s="9">
+        <f t="shared" si="49"/>
         <v>40</v>
       </c>
-      <c r="L204" s="16">
-        <f t="shared" si="36"/>
+      <c r="L268" s="9">
+        <f t="shared" si="50"/>
         <v>16</v>
       </c>
-      <c r="M204" s="16">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="M268" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N268" s="10">
+        <f>K268+L268+M268</f>
         <v>64</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="I205" s="9">
+      <c r="O268" s="136">
+        <v>6</v>
+      </c>
+      <c r="P268" s="137">
+        <f t="shared" si="52"/>
+        <v>30</v>
+      </c>
+      <c r="Q268" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="269" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A269" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C269" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranTransmissionSystems</v>
+      </c>
+      <c r="D269" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Transmission Systems</v>
+      </c>
+      <c r="E269" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranTransmissionSystemsMessages</v>
+      </c>
+      <c r="F269" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Transmission SystemsPurchase Order Response</v>
+      </c>
+      <c r="H269" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I269" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J269" s="9">
+        <v>8</v>
+      </c>
+      <c r="K269" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L269" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M269" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N269" s="10">
+        <f>K269+L269+M269</f>
+        <v>96</v>
+      </c>
+      <c r="O269" s="136">
+        <v>4</v>
+      </c>
+      <c r="P269" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q269" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A270" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C270" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranTransmissionSystems</v>
+      </c>
+      <c r="D270" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Transmission Systems</v>
+      </c>
+      <c r="E270" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranTransmissionSystemsMessages</v>
+      </c>
+      <c r="F270" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G270" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Transmission SystemsDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H270" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I270" s="7">
         <v>900</v>
       </c>
-      <c r="J205" s="16">
+      <c r="J270" s="9">
         <v>6</v>
       </c>
-      <c r="K205" s="16">
-        <f t="shared" si="35"/>
+      <c r="K270" s="9">
+        <f t="shared" si="49"/>
         <v>40</v>
       </c>
-      <c r="L205" s="16">
-        <f t="shared" si="36"/>
+      <c r="L270" s="9">
+        <f t="shared" si="50"/>
         <v>16</v>
       </c>
-      <c r="M205" s="16">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="M270" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N270" s="10">
+        <f>K270+L270+M270</f>
         <v>64</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="I206" s="18">
+      <c r="O270" s="136">
+        <v>3</v>
+      </c>
+      <c r="P270" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q270" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="271" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A271" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C271" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranTransmissionSystems</v>
+      </c>
+      <c r="D271" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Transmission Systems</v>
+      </c>
+      <c r="E271" s="13" t="str">
+        <f t="shared" si="54"/>
+        <v>AEROSafranTransmissionSystemsMessages</v>
+      </c>
+      <c r="F271" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G271" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Transmission SystemsDemand Forecast Response</v>
+      </c>
+      <c r="H271" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I271" s="11">
         <v>1300</v>
       </c>
-      <c r="J206" s="16">
-[...3 lines deleted...]
-        <f t="shared" si="35"/>
+      <c r="J271" s="9">
+        <v>8</v>
+      </c>
+      <c r="K271" s="9">
+        <f t="shared" si="49"/>
         <v>64</v>
       </c>
-      <c r="L206" s="16">
-        <f t="shared" si="36"/>
+      <c r="L271" s="9">
+        <f t="shared" si="50"/>
         <v>24</v>
       </c>
-      <c r="M206" s="16">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="M271" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N271" s="10">
+        <f>K271+L271+M271</f>
         <v>96</v>
       </c>
-    </row>
-[...1252 lines deleted...]
-      <c r="B231" s="9" t="s">
+      <c r="O271" s="136">
+        <v>4</v>
+      </c>
+      <c r="P271" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q271" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="272" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A272" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B272" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C231" s="22" t="str">
-[...1924 lines deleted...]
-        <f t="shared" si="53"/>
+      <c r="C272" s="13" t="str">
+        <f t="shared" si="55"/>
         <v>SafranTransmissionSystems</v>
       </c>
-      <c r="D268" s="22" t="str">
-        <f t="shared" si="54"/>
+      <c r="D272" s="13" t="str">
+        <f t="shared" si="56"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
-      <c r="E268" s="22" t="str">
-[...207 lines deleted...]
-      <c r="E272" s="22" t="str">
+      <c r="E272" s="13" t="str">
         <f>A272&amp;C272&amp;"Messages"</f>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
-      <c r="F272" s="9" t="s">
-[...3 lines deleted...]
-        <f t="shared" si="47"/>
+      <c r="F272" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G272" s="37" t="str">
+        <f t="shared" si="48"/>
         <v>Safran Transmission SystemsDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
-      <c r="H272" s="9" t="s">
+      <c r="H272" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I272" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J272" s="9">
+        <v>8</v>
+      </c>
+      <c r="K272" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L272" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M272" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N272" s="10">
+        <f>K272+L272+M272</f>
+        <v>96</v>
+      </c>
+      <c r="O272" s="136">
+        <v>5</v>
+      </c>
+      <c r="P272" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q272" s="138">
+        <f t="shared" si="53"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="273" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A273" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C273" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SafranTransmissionSystems</v>
+      </c>
+      <c r="D273" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSafran Transmission Systems</v>
+      </c>
+      <c r="E273" s="13" t="str">
+        <f t="shared" ref="E273:E303" si="57">A273&amp;C273&amp;"Messages"</f>
+        <v>AEROSafranTransmissionSystemsMessages</v>
+      </c>
+      <c r="F273" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G273" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Safran Transmission SystemsStatus Notification / Back control message</v>
+      </c>
+      <c r="H273" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I273" s="7">
+        <v>300</v>
+      </c>
+      <c r="J273" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K273" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L273" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M273" s="9">
+        <f t="shared" si="51"/>
+        <v>2</v>
+      </c>
+      <c r="N273" s="10">
+        <f>K273+L273+M273</f>
         <v>18</v>
       </c>
-      <c r="I272" s="18">
+      <c r="O273" s="136">
+        <v>1</v>
+      </c>
+      <c r="P273" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q273" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="274" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A274" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C274" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>Satair</v>
+      </c>
+      <c r="D274" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSatair</v>
+      </c>
+      <c r="E274" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSatairMessages</v>
+      </c>
+      <c r="F274" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G274" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>SatairPurchase Order / Order Change</v>
+      </c>
+      <c r="H274" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I274" s="7">
+        <v>900</v>
+      </c>
+      <c r="J274" s="9">
+        <v>6</v>
+      </c>
+      <c r="K274" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L274" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M274" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N274" s="10">
+        <f>K274+L274+M274</f>
+        <v>64</v>
+      </c>
+      <c r="O274" s="136">
+        <v>6</v>
+      </c>
+      <c r="P274" s="137">
+        <f t="shared" si="52"/>
+        <v>30</v>
+      </c>
+      <c r="Q274" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A275" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C275" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>Satair</v>
+      </c>
+      <c r="D275" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSatair</v>
+      </c>
+      <c r="E275" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSatairMessages</v>
+      </c>
+      <c r="F275" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>SatairPurchase Order Response</v>
+      </c>
+      <c r="H275" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I275" s="11">
         <v>1300</v>
       </c>
-      <c r="J272" s="16">
-[...2 lines deleted...]
-      <c r="K272" s="16">
+      <c r="J275" s="9">
+        <v>8</v>
+      </c>
+      <c r="K275" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L275" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M275" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N275" s="10">
+        <f>K275+L275+M275</f>
+        <v>96</v>
+      </c>
+      <c r="O275" s="136">
+        <v>4</v>
+      </c>
+      <c r="P275" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q275" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="276" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A276" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C276" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>Satair</v>
+      </c>
+      <c r="D276" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSatair</v>
+      </c>
+      <c r="E276" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSatairMessages</v>
+      </c>
+      <c r="F276" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G276" s="37" t="str">
         <f t="shared" si="48"/>
+        <v>SatairDespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H276" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I276" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J276" s="9">
+        <v>8</v>
+      </c>
+      <c r="K276" s="9">
+        <f t="shared" si="49"/>
         <v>64</v>
       </c>
-      <c r="L272" s="16">
+      <c r="L276" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M276" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N276" s="10">
+        <f>K276+L276+M276</f>
+        <v>96</v>
+      </c>
+      <c r="O276" s="136">
+        <v>5</v>
+      </c>
+      <c r="P276" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q276" s="138">
+        <f t="shared" si="53"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="277" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A277" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C277" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>Satair</v>
+      </c>
+      <c r="D277" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSatair</v>
+      </c>
+      <c r="E277" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSatairMessages</v>
+      </c>
+      <c r="F277" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G277" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>SatairGoods Receipt</v>
+      </c>
+      <c r="H277" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I277" s="7">
+        <v>900</v>
+      </c>
+      <c r="J277" s="9">
+        <v>6</v>
+      </c>
+      <c r="K277" s="9">
         <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L277" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M277" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N277" s="10">
+        <f>K277+L277+M277</f>
+        <v>64</v>
+      </c>
+      <c r="O277" s="136">
+        <v>2</v>
+      </c>
+      <c r="P277" s="137">
+        <f t="shared" si="52"/>
+        <v>10</v>
+      </c>
+      <c r="Q277" s="138">
+        <f t="shared" si="53"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A278" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C278" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>Satair</v>
+      </c>
+      <c r="D278" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSatair</v>
+      </c>
+      <c r="E278" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSatairMessages</v>
+      </c>
+      <c r="F278" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G278" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>SatairStatus Notification / Back control message</v>
+      </c>
+      <c r="H278" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I278" s="7">
+        <v>300</v>
+      </c>
+      <c r="J278" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K278" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L278" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M278" s="9">
+        <f t="shared" si="51"/>
+        <v>2</v>
+      </c>
+      <c r="N278" s="10">
+        <f>K278+L278+M278</f>
+        <v>18</v>
+      </c>
+      <c r="O278" s="136">
+        <v>1</v>
+      </c>
+      <c r="P278" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q278" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="279" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A279" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C279" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D279" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E279" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F279" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G279" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAPurchase Order / Order Change</v>
+      </c>
+      <c r="H279" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I279" s="7">
+        <v>900</v>
+      </c>
+      <c r="J279" s="9">
+        <v>6</v>
+      </c>
+      <c r="K279" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L279" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M279" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N279" s="10">
+        <f>K279+L279+M279</f>
+        <v>64</v>
+      </c>
+      <c r="O279" s="136">
+        <v>6</v>
+      </c>
+      <c r="P279" s="137">
+        <f t="shared" si="52"/>
+        <v>30</v>
+      </c>
+      <c r="Q279" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A280" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C280" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D280" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E280" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F280" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAPurchase Order Response</v>
+      </c>
+      <c r="H280" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I280" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J280" s="9">
+        <v>8</v>
+      </c>
+      <c r="K280" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L280" s="9">
+        <f t="shared" si="50"/>
         <v>24</v>
       </c>
-      <c r="M272" s="16">
+      <c r="M280" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N280" s="10">
+        <f>K280+L280+M280</f>
+        <v>96</v>
+      </c>
+      <c r="O280" s="136">
+        <v>4</v>
+      </c>
+      <c r="P280" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q280" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="281" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A281" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C281" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D281" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E281" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F281" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G281" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SADelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H281" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I281" s="7">
+        <v>900</v>
+      </c>
+      <c r="J281" s="9">
+        <v>6</v>
+      </c>
+      <c r="K281" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L281" s="9">
         <f t="shared" si="50"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="N272" s="17">
+        <v>16</v>
+      </c>
+      <c r="M281" s="9">
         <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N281" s="10">
+        <f>K281+L281+M281</f>
+        <v>64</v>
+      </c>
+      <c r="O281" s="136">
+        <v>3</v>
+      </c>
+      <c r="P281" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q281" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="282" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A282" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C282" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D282" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E282" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F282" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G282" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SADespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H282" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I282" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J282" s="9">
+        <v>8</v>
+      </c>
+      <c r="K282" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L282" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M282" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N282" s="10">
+        <f>K282+L282+M282</f>
         <v>96</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C273" s="22" t="str">
+      <c r="O282" s="136">
+        <v>5</v>
+      </c>
+      <c r="P282" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q282" s="138">
         <f t="shared" si="53"/>
-        <v>SafranTransmissionSystems</v>
-[...19 lines deleted...]
-      <c r="I273" s="9">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="283" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A283" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C283" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D283" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E283" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F283" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G283" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAGoods Receipt</v>
+      </c>
+      <c r="H283" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I283" s="7">
+        <v>900</v>
+      </c>
+      <c r="J283" s="9">
+        <v>6</v>
+      </c>
+      <c r="K283" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L283" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M283" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N283" s="10">
+        <f>K283+L283+M283</f>
+        <v>64</v>
+      </c>
+      <c r="O283" s="136">
+        <v>2</v>
+      </c>
+      <c r="P283" s="137">
+        <f t="shared" si="52"/>
+        <v>10</v>
+      </c>
+      <c r="Q283" s="138">
+        <f t="shared" si="53"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A284" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B284" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C284" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D284" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E284" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F284" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G284" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAStatus Notification / Back control message</v>
+      </c>
+      <c r="H284" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I284" s="7">
         <v>300</v>
       </c>
-      <c r="J273" s="16">
+      <c r="J284" s="9">
         <v>2.5</v>
       </c>
-      <c r="K273" s="16">
+      <c r="K284" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L284" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M284" s="9">
+        <f t="shared" si="51"/>
+        <v>2</v>
+      </c>
+      <c r="N284" s="10">
+        <f>K284+L284+M284</f>
+        <v>18</v>
+      </c>
+      <c r="O284" s="136">
+        <v>1</v>
+      </c>
+      <c r="P284" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q284" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="285" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A285" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C285" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D285" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E285" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F285" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G285" s="37" t="str">
         <f t="shared" si="48"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="L273" s="16">
+        <v>Sonaca SAVMI Demands</v>
+      </c>
+      <c r="H285" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I285" s="7">
+        <v>900</v>
+      </c>
+      <c r="J285" s="9">
+        <v>6</v>
+      </c>
+      <c r="K285" s="9">
         <f t="shared" si="49"/>
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="M273" s="16">
+        <v>40</v>
+      </c>
+      <c r="L285" s="9">
         <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M285" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N285" s="10">
+        <f>K285+L285+M285</f>
+        <v>64</v>
+      </c>
+      <c r="O285" s="136">
+        <v>3</v>
+      </c>
+      <c r="P285" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q285" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="286" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A286" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C286" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D286" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E286" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F286" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G286" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAVMI Planned Receipts</v>
+      </c>
+      <c r="H286" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I286" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J286" s="9">
+        <v>8</v>
+      </c>
+      <c r="K286" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L286" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M286" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N286" s="10">
+        <f>K286+L286+M286</f>
+        <v>96</v>
+      </c>
+      <c r="O286" s="136">
+        <v>4</v>
+      </c>
+      <c r="P286" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q286" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="287" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A287" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C287" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>SonacaSA</v>
+      </c>
+      <c r="D287" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROSonaca SA</v>
+      </c>
+      <c r="E287" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROSonacaSAMessages</v>
+      </c>
+      <c r="F287" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G287" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Sonaca SAVMI Stock Information</v>
+      </c>
+      <c r="H287" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I287" s="7">
+        <v>900</v>
+      </c>
+      <c r="J287" s="9">
+        <v>6</v>
+      </c>
+      <c r="K287" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L287" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M287" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N287" s="10">
+        <f>K287+L287+M287</f>
+        <v>64</v>
+      </c>
+      <c r="O287" s="136">
+        <v>4</v>
+      </c>
+      <c r="P287" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q287" s="138">
+        <f t="shared" si="53"/>
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A288" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C288" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D288" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E288" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F288" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G288" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SAPurchase Order / Order Change</v>
+      </c>
+      <c r="H288" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I288" s="7">
+        <v>900</v>
+      </c>
+      <c r="J288" s="9">
+        <v>6</v>
+      </c>
+      <c r="K288" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L288" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M288" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N288" s="10">
+        <f>K288+L288+M288</f>
+        <v>64</v>
+      </c>
+      <c r="O288" s="136">
+        <v>6</v>
+      </c>
+      <c r="P288" s="137">
+        <f t="shared" si="52"/>
+        <v>30</v>
+      </c>
+      <c r="Q288" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A289" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B289" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C289" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D289" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E289" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F289" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SAPurchase Order Response</v>
+      </c>
+      <c r="H289" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I289" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J289" s="9">
+        <v>8</v>
+      </c>
+      <c r="K289" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L289" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M289" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N289" s="10">
+        <f>K289+L289+M289</f>
+        <v>96</v>
+      </c>
+      <c r="O289" s="136">
+        <v>4</v>
+      </c>
+      <c r="P289" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q289" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="290" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A290" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C290" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D290" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E290" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F290" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G290" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SADelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H290" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I290" s="7">
+        <v>900</v>
+      </c>
+      <c r="J290" s="9">
+        <v>6</v>
+      </c>
+      <c r="K290" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L290" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M290" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N290" s="10">
+        <f>K290+L290+M290</f>
+        <v>64</v>
+      </c>
+      <c r="O290" s="136">
+        <v>3</v>
+      </c>
+      <c r="P290" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q290" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="291" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A291" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C291" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D291" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E291" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F291" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G291" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SADemand Forecast Response</v>
+      </c>
+      <c r="H291" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I291" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J291" s="9">
+        <v>8</v>
+      </c>
+      <c r="K291" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L291" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M291" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N291" s="10">
+        <f>K291+L291+M291</f>
+        <v>96</v>
+      </c>
+      <c r="O291" s="136">
+        <v>4</v>
+      </c>
+      <c r="P291" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q291" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="292" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A292" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C292" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D292" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E292" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F292" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SADespatch Advice / Advance Shipping Notification (ASN)</v>
+      </c>
+      <c r="H292" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I292" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J292" s="9">
+        <v>8</v>
+      </c>
+      <c r="K292" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L292" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M292" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N292" s="10">
+        <f>K292+L292+M292</f>
+        <v>96</v>
+      </c>
+      <c r="O292" s="136">
+        <v>5</v>
+      </c>
+      <c r="P292" s="137">
+        <f t="shared" si="52"/>
+        <v>25</v>
+      </c>
+      <c r="Q292" s="138">
+        <f t="shared" si="53"/>
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="293" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A293" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C293" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ThalesSA</v>
+      </c>
+      <c r="D293" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROThales SA</v>
+      </c>
+      <c r="E293" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROThalesSAMessages</v>
+      </c>
+      <c r="F293" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G293" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Thales SAStatus Notification / Back control message</v>
+      </c>
+      <c r="H293" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I293" s="7">
+        <v>300</v>
+      </c>
+      <c r="J293" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K293" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L293" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M293" s="9">
+        <f t="shared" si="51"/>
         <v>2</v>
       </c>
-      <c r="N273" s="17">
+      <c r="N293" s="10">
+        <f>K293+L293+M293</f>
+        <v>18</v>
+      </c>
+      <c r="O293" s="136">
+        <v>1</v>
+      </c>
+      <c r="P293" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q293" s="138">
+        <f t="shared" si="53"/>
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="294" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A294" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C294" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D294" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E294" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F294" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G294" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospacePurchase Order / Order Change</v>
+      </c>
+      <c r="H294" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I294" s="7">
+        <v>900</v>
+      </c>
+      <c r="J294" s="9">
+        <v>6</v>
+      </c>
+      <c r="K294" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L294" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M294" s="9">
         <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N294" s="10">
+        <f>K294+L294+M294</f>
+        <v>64</v>
+      </c>
+      <c r="O294" s="136">
+        <v>6</v>
+      </c>
+      <c r="P294" s="137">
+        <f t="shared" si="52"/>
+        <v>30</v>
+      </c>
+      <c r="Q294" s="138">
+        <f t="shared" si="53"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="295" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A295" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C295" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D295" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E295" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F295" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospacePurchase Order Response</v>
+      </c>
+      <c r="H295" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="I295" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J295" s="9">
+        <v>8</v>
+      </c>
+      <c r="K295" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L295" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M295" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N295" s="10">
+        <f>K295+L295+M295</f>
+        <v>96</v>
+      </c>
+      <c r="O295" s="136">
+        <v>4</v>
+      </c>
+      <c r="P295" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q295" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="296" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A296" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C296" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D296" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E296" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F296" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G296" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospaceDelivery Schedule / Demand Forecast</v>
+      </c>
+      <c r="H296" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I296" s="7">
+        <v>900</v>
+      </c>
+      <c r="J296" s="9">
+        <v>6</v>
+      </c>
+      <c r="K296" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L296" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M296" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N296" s="10">
+        <f>K296+L296+M296</f>
+        <v>64</v>
+      </c>
+      <c r="O296" s="136">
+        <v>3</v>
+      </c>
+      <c r="P296" s="137">
+        <f t="shared" si="52"/>
+        <v>15</v>
+      </c>
+      <c r="Q296" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="297" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A297" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C297" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D297" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E297" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F297" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G297" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospaceDemand Forecast Response</v>
+      </c>
+      <c r="H297" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I297" s="11">
+        <v>1300</v>
+      </c>
+      <c r="J297" s="9">
+        <v>8</v>
+      </c>
+      <c r="K297" s="9">
+        <f t="shared" si="49"/>
+        <v>64</v>
+      </c>
+      <c r="L297" s="9">
+        <f t="shared" si="50"/>
+        <v>24</v>
+      </c>
+      <c r="M297" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N297" s="10">
+        <f>K297+L297+M297</f>
+        <v>96</v>
+      </c>
+      <c r="O297" s="136">
+        <v>4</v>
+      </c>
+      <c r="P297" s="137">
+        <f t="shared" si="52"/>
+        <v>20</v>
+      </c>
+      <c r="Q297" s="138">
+        <f t="shared" si="53"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="298" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A298" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C298" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D298" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E298" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F298" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G298" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospaceGoods Receipt</v>
+      </c>
+      <c r="H298" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I298" s="7">
+        <v>900</v>
+      </c>
+      <c r="J298" s="9">
+        <v>6</v>
+      </c>
+      <c r="K298" s="9">
+        <f t="shared" si="49"/>
+        <v>40</v>
+      </c>
+      <c r="L298" s="9">
+        <f t="shared" si="50"/>
+        <v>16</v>
+      </c>
+      <c r="M298" s="9">
+        <f t="shared" si="51"/>
+        <v>8</v>
+      </c>
+      <c r="N298" s="10">
+        <f>K298+L298+M298</f>
+        <v>64</v>
+      </c>
+      <c r="O298" s="136">
+        <v>2</v>
+      </c>
+      <c r="P298" s="137">
+        <f t="shared" si="52"/>
+        <v>10</v>
+      </c>
+      <c r="Q298" s="138">
+        <f t="shared" si="53"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A299" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B299" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C299" s="13" t="str">
+        <f t="shared" si="55"/>
+        <v>ZodiacAerospace</v>
+      </c>
+      <c r="D299" s="13" t="str">
+        <f t="shared" si="56"/>
+        <v>AEROZodiac Aerospace</v>
+      </c>
+      <c r="E299" s="13" t="str">
+        <f t="shared" si="57"/>
+        <v>AEROZodiacAerospaceMessages</v>
+      </c>
+      <c r="F299" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G299" s="37" t="str">
+        <f t="shared" si="48"/>
+        <v>Zodiac AerospaceStatus Notification / Back control message</v>
+      </c>
+      <c r="H299" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I299" s="7">
+        <v>300</v>
+      </c>
+      <c r="J299" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="K299" s="9">
+        <f t="shared" si="49"/>
+        <v>8</v>
+      </c>
+      <c r="L299" s="9">
+        <f t="shared" si="50"/>
+        <v>8</v>
+      </c>
+      <c r="M299" s="9">
+        <f t="shared" si="51"/>
+        <v>2</v>
+      </c>
+      <c r="N299" s="10">
+        <f>K299+L299+M299</f>
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C274" s="22" t="str">
+      <c r="O299" s="136">
+        <v>1</v>
+      </c>
+      <c r="P299" s="137">
+        <f t="shared" si="52"/>
+        <v>5</v>
+      </c>
+      <c r="Q299" s="138">
         <f t="shared" si="53"/>
-        <v>Satair</v>
-[...5 lines deleted...]
-      <c r="E274" s="22" t="str">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="300" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A300" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B300" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C300" s="13" t="str">
         <f t="shared" si="55"/>
-        <v>AEROSatairMessages</v>
-[...1342 lines deleted...]
-        <f t="shared" si="53"/>
         <v>ContinentalAG</v>
       </c>
-      <c r="D300" s="22" t="str">
-        <f t="shared" si="54"/>
+      <c r="D300" s="13" t="str">
+        <f t="shared" si="56"/>
         <v>SRMContinental AG</v>
       </c>
-      <c r="E300" s="22" t="str">
-        <f t="shared" si="55"/>
+      <c r="E300" s="13" t="str">
+        <f t="shared" si="57"/>
         <v>SRMContinentalAGMessages</v>
       </c>
-      <c r="F300" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G300" s="15" t="str">
+      <c r="F300" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G300" s="37" t="str">
         <f>B300&amp;F300</f>
         <v>Continental AGQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
-      <c r="H300" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I300" s="18">
+      <c r="H300" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" s="11">
         <v>7650</v>
       </c>
-      <c r="J300" s="16">
+      <c r="J300" s="9">
         <v>54</v>
       </c>
-      <c r="K300" s="16">
+      <c r="K300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(5*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(8*8),IF($I300=7650,SUM(20*8),IF($I300=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
-      <c r="L300" s="16">
+      <c r="L300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(2*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(3*8),IF($I300=7650,SUM(6*8),IF($I300=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
-      <c r="M300" s="16">
+      <c r="M300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(1*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(1*8),IF($I300=7650,SUM(3*8),IF($I300=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="N300" s="17">
+      <c r="N300" s="10">
         <f>K300+L300+M300</f>
         <v>232</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C301" s="22" t="str">
+      <c r="O300" s="136">
+        <v>12</v>
+      </c>
+      <c r="P300" s="137">
+        <f t="shared" si="52"/>
+        <v>60</v>
+      </c>
+      <c r="Q300" s="138">
+        <f t="shared" si="53"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A301" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C301" s="13" t="str">
         <f>SUBSTITUTE(B301," ","")</f>
         <v>RobertBosch</v>
       </c>
-      <c r="D301" s="22" t="str">
-        <f t="shared" si="54"/>
+      <c r="D301" s="13" t="str">
+        <f t="shared" si="56"/>
         <v>SRMRobert Bosch</v>
       </c>
-      <c r="E301" s="22" t="str">
+      <c r="E301" s="13" t="str">
         <f>A301&amp;C301&amp;"Messages"</f>
         <v>SRMRobertBoschMessages</v>
       </c>
-      <c r="F301" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G301" s="15" t="str">
+      <c r="F301" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G301" s="37" t="str">
         <f>B301&amp;F301</f>
         <v>Robert BoschQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
-      <c r="H301" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I301" s="18">
+      <c r="H301" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" s="11">
         <v>7650</v>
       </c>
-      <c r="J301" s="16">
+      <c r="J301" s="9">
         <v>54</v>
       </c>
-      <c r="K301" s="16">
+      <c r="K301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(5*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(8*8),IF($I301=7650,SUM(20*8),IF($I301=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
-      <c r="L301" s="16">
+      <c r="L301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(2*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(3*8),IF($I301=7650,SUM(6*8),IF($I301=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
-      <c r="M301" s="16">
+      <c r="M301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(1*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(1*8),IF($I301=7650,SUM(3*8),IF($I301=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="N301" s="17">
+      <c r="N301" s="10">
         <f>K301+L301+M301</f>
         <v>232</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C302" s="22" t="str">
+      <c r="O301" s="136">
+        <v>12</v>
+      </c>
+      <c r="P301" s="137">
+        <f t="shared" si="52"/>
+        <v>60</v>
+      </c>
+      <c r="Q301" s="138">
         <f t="shared" si="53"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="302" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A302" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C302" s="13" t="str">
+        <f t="shared" si="55"/>
         <v>SchaefflerTechnologies</v>
       </c>
-      <c r="D302" s="22" t="str">
-        <f t="shared" si="54"/>
+      <c r="D302" s="13" t="str">
+        <f t="shared" si="56"/>
         <v>SRMSchaeffler Technologies</v>
       </c>
-      <c r="E302" s="22" t="str">
-        <f t="shared" si="55"/>
+      <c r="E302" s="13" t="str">
+        <f t="shared" si="57"/>
         <v>SRMSchaefflerTechnologiesMessages</v>
       </c>
-      <c r="F302" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G302" s="15" t="str">
+      <c r="F302" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G302" s="37" t="str">
         <f>B302&amp;F302</f>
         <v>Schaeffler TechnologiesQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
-      <c r="H302" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I302" s="18">
+      <c r="H302" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I302" s="11">
         <v>7650</v>
       </c>
-      <c r="J302" s="16">
+      <c r="J302" s="9">
         <v>54</v>
       </c>
-      <c r="K302" s="16">
+      <c r="K302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(5*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(8*8),IF($I302=7650,SUM(20*8),IF($I302=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
-      <c r="L302" s="16">
+      <c r="L302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(2*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(3*8),IF($I302=7650,SUM(6*8),IF($I302=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
-      <c r="M302" s="16">
+      <c r="M302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(1*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(1*8),IF($I302=7650,SUM(3*8),IF($I302=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="N302" s="17">
+      <c r="N302" s="10">
         <f>K302+L302+M302</f>
         <v>232</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C303" s="22" t="str">
+      <c r="O302" s="136">
+        <v>12</v>
+      </c>
+      <c r="P302" s="137">
+        <f t="shared" si="52"/>
+        <v>60</v>
+      </c>
+      <c r="Q302" s="138">
         <f t="shared" si="53"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="303" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A303" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C303" s="13" t="str">
+        <f t="shared" si="55"/>
         <v>ZFFriedrichshafenAG</v>
       </c>
-      <c r="D303" s="22" t="str">
-        <f t="shared" si="54"/>
+      <c r="D303" s="13" t="str">
+        <f t="shared" si="56"/>
         <v>SRMZF Friedrichshafen AG</v>
       </c>
-      <c r="E303" s="22" t="str">
-        <f t="shared" si="55"/>
+      <c r="E303" s="13" t="str">
+        <f t="shared" si="57"/>
         <v>SRMZFFriedrichshafenAGMessages</v>
       </c>
-      <c r="F303" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G303" s="15" t="str">
+      <c r="F303" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G303" s="37" t="str">
         <f>B303&amp;F303</f>
         <v>ZF Friedrichshafen AGQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
-      <c r="H303" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I303" s="18">
+      <c r="H303" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I303" s="11">
         <v>7650</v>
       </c>
-      <c r="J303" s="16">
+      <c r="J303" s="9">
         <v>54</v>
       </c>
-      <c r="K303" s="16">
+      <c r="K303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(5*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(8*8),IF($I303=7650,SUM(20*8),IF($I303=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
-      <c r="L303" s="16">
+      <c r="L303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(2*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(3*8),IF($I303=7650,SUM(6*8),IF($I303=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
-      <c r="M303" s="16">
+      <c r="M303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(1*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(1*8),IF($I303=7650,SUM(3*8),IF($I303=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
-      <c r="N303" s="17">
+      <c r="N303" s="10">
         <f>K303+L303+M303</f>
         <v>232</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <f t="shared" ref="L304" si="56">IF(OR(I304="900,00 EUR",I304="1.000,00 EUR",I304="1.260,00 EUR"),SUM(2*8),IF(OR(I304="1.300,00 EUR",I304="2.000,00 EUR",I304="1.610,00 EUR"),SUM(3*8),IF(I304="7.650,00 EUR",SUM(6*8),IF(I304="300,00 EUR",SUM(1*8),""))))</f>
+      <c r="O303" s="136">
+        <v>12</v>
+      </c>
+      <c r="P303" s="137">
+        <f t="shared" si="52"/>
+        <v>60</v>
+      </c>
+      <c r="Q303" s="138">
+        <f t="shared" si="53"/>
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="304" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="L304" s="7" t="str">
+        <f t="shared" ref="L304" si="58">IF(OR(I304="900,00 EUR",I304="1.000,00 EUR",I304="1.260,00 EUR"),SUM(2*8),IF(OR(I304="1.300,00 EUR",I304="2.000,00 EUR",I304="1.610,00 EUR"),SUM(3*8),IF(I304="7.650,00 EUR",SUM(6*8),IF(I304="300,00 EUR",SUM(1*8),""))))</f>
         <v/>
       </c>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="SlL4b9r/k0oDBJRR0chmprBvfit3eAyFr4pemnscGCZkjuyPbe585nDPGCFhEaiGO+4nI2Am6XvfqjxZ8aWh5g==" saltValue="qWTBFJD/wX4rPYNwHYbPFw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:N304" xr:uid="{1D1F7AC7-D326-4140-B6A7-E025CC41246D}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <c100bfc8d9464412928f178fa1059f7e xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c100bfc8d9464412928f178fa1059f7e>
+    <n44e59a40bd6469b8045969415d6bc06 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n44e59a40bd6469b8045969415d6bc06>
+    <ba7b2fe54b524222b353613476550dd0 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ba7b2fe54b524222b353613476550dd0>
+    <iddc419f152440949b3002f81e1cd0f4 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </iddc419f152440949b3002f81e1cd0f4>
+    <o88de2d771f94888af9ae54a31c6d4db xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Documentation</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce92cac3-2088-4106-8190-b8fb43495742</TermId>
+        </TermInfo>
+      </Terms>
+    </o88de2d771f94888af9ae54a31c6d4db>
+    <o2ef14f090c94a40964fcce5d16e0d43 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o2ef14f090c94a40964fcce5d16e0d43>
+    <TaxCatchAll xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <SON-Location xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">Internal</SON-Location>
+    <o6292d19d544427d9c3e258df34ad0c6 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o6292d19d544427d9c3e258df34ad0c6>
+    <d1fb652183e34be98c12ad1eb66747a5 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d1fb652183e34be98c12ad1eb66747a5>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="b30ea98c-533c-441a-8827-486094ee52a8" ContentTypeId="0x0101003221E859F9B066408685947288C049D301" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SupplyOn.SDocument" ma:contentTypeID="0x0101003221E859F9B066408685947288C049D30100CF30400808BD463D8B7AB605B4A9679800B0E0A5A676A50B479FBC8D0C9B0A7550" ma:contentTypeVersion="6" ma:contentTypeDescription="SupplyOn Document" ma:contentTypeScope="" ma:versionID="caf7e5a7e7488653e319e8a3b2e8032c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="89b65995-c96f-4ac4-933c-d88b6cec795c" xmlns:ns3="0db24b91-89de-43cf-a33e-e12b779b73fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b6278da35f4426924f6ceb089a80dff" ns2:_="" ns3:_="">
+    <xsd:import namespace="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+    <xsd:import namespace="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:o88de2d771f94888af9ae54a31c6d4db" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:o6292d19d544427d9c3e258df34ad0c6" minOccurs="0"/>
+                <xsd:element ref="ns2:n44e59a40bd6469b8045969415d6bc06" minOccurs="0"/>
+                <xsd:element ref="ns2:c100bfc8d9464412928f178fa1059f7e" minOccurs="0"/>
+                <xsd:element ref="ns2:d1fb652183e34be98c12ad1eb66747a5" minOccurs="0"/>
+                <xsd:element ref="ns2:o2ef14f090c94a40964fcce5d16e0d43" minOccurs="0"/>
+                <xsd:element ref="ns2:SON-Location" minOccurs="0"/>
+                <xsd:element ref="ns2:iddc419f152440949b3002f81e1cd0f4" minOccurs="0"/>
+                <xsd:element ref="ns2:ba7b2fe54b524222b353613476550dd0" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b65995-c96f-4ac4-933c-d88b6cec795c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="o88de2d771f94888af9ae54a31c6d4db" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="o88de2d771f94888af9ae54a31c6d4db" ma:taxonomyFieldName="SON_x002d_Document_x002d_Type" ma:displayName="SON-Document-Type" ma:readOnly="false" ma:default="" ma:fieldId="{888de2d7-71f9-4888-af9a-e54a31c6d4db}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="20526c27-1ccf-47bf-adca-f6e5496ce77f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e34256b6-2b14-4ace-a408-cad1d812f60d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0db24b91-89de-43cf-a33e-e12b779b73fa">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{e34256b6-2b14-4ace-a408-cad1d812f60d}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="0db24b91-89de-43cf-a33e-e12b779b73fa">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="o6292d19d544427d9c3e258df34ad0c6" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="o6292d19d544427d9c3e258df34ad0c6" ma:taxonomyFieldName="SON_x002d_Services" ma:displayName="SON-Services" ma:readOnly="false" ma:default="" ma:fieldId="{86292d19-d544-427d-9c3e-258df34ad0c6}" ma:taxonomyMulti="true" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="76a021dd-f793-4d75-820b-06d7e0086d04" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n44e59a40bd6469b8045969415d6bc06" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="n44e59a40bd6469b8045969415d6bc06" ma:taxonomyFieldName="SON_x002d_Classification" ma:displayName="SON-Classification" ma:readOnly="false" ma:default="" ma:fieldId="{744e59a4-0bd6-469b-8045-969415d6bc06}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="253fdd10-74ff-4609-aacf-641a97ea6c56" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c100bfc8d9464412928f178fa1059f7e" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="c100bfc8d9464412928f178fa1059f7e" ma:taxonomyFieldName="SON_x002d_Language" ma:displayName="SON-Language" ma:readOnly="false" ma:default="" ma:fieldId="{c100bfc8-d946-4412-928f-178fa1059f7e}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="78d1f20e-673d-46eb-b8f3-bf7b6017fd27" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d1fb652183e34be98c12ad1eb66747a5" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="d1fb652183e34be98c12ad1eb66747a5" ma:taxonomyFieldName="SON_x002d_CPF_x002d_Structure" ma:displayName="SON-Structure" ma:readOnly="false" ma:default="" ma:fieldId="{d1fb6521-83e3-4be9-8c12-ad1eb66747a5}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="f5b61006-318e-4cff-8b9e-402f655d679e" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="o2ef14f090c94a40964fcce5d16e0d43" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="o2ef14f090c94a40964fcce5d16e0d43" ma:taxonomyFieldName="SON_x002d_CPF_x002d_Categories" ma:displayName="SON-Categories" ma:readOnly="false" ma:default="" ma:fieldId="{82ef14f0-90c9-4a40-964f-cce5d16e0d43}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="6f96ae7e-2260-4686-9bcc-b56bb614c01a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SON-Location" ma:index="25" nillable="true" ma:displayName="SON-Location" ma:hidden="true" ma:internalName="SON_x002d_Location">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Internal"/>
+          <xsd:enumeration value="Shared"/>
+          <xsd:enumeration value="Partners"/>
+          <xsd:enumeration value="Customers"/>
+          <xsd:enumeration value="Internal"/>
+          <xsd:enumeration value="Shared"/>
+          <xsd:enumeration value="Partners"/>
+          <xsd:enumeration value="Customers"/>
+          <xsd:enumeration value="Internal"/>
+          <xsd:enumeration value="Shared"/>
+          <xsd:enumeration value="Partners"/>
+          <xsd:enumeration value="Customers"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="iddc419f152440949b3002f81e1cd0f4" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="iddc419f152440949b3002f81e1cd0f4" ma:taxonomyFieldName="SON_x002d_Partners" ma:displayName="SON-Partners" ma:readOnly="false" ma:default="" ma:fieldId="{2ddc419f-1524-4094-9b30-02f81e1cd0f4}" ma:taxonomyMulti="true" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="30f5814a-e7a9-4a20-b8af-96b38a95e222" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ba7b2fe54b524222b353613476550dd0" ma:index="28" nillable="true" ma:taxonomy="true" ma:internalName="ba7b2fe54b524222b353613476550dd0" ma:taxonomyFieldName="SON_x002d_Customers" ma:displayName="SON-Customers" ma:readOnly="false" ma:default="" ma:fieldId="{ba7b2fe5-4b52-4222-b353-613476550dd0}" ma:sspId="b30ea98c-533c-441a-8827-486094ee52a8" ma:termSetId="256856a3-00d3-41a3-9e72-68166fa3770b" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0db24b91-89de-43cf-a33e-e12b779b73fa" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="30" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="31" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="14" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Shortname"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{542A1976-F581-408F-823A-7AD67F4E4926}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5061890D-D8C6-463B-ABA3-920B20C241D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99AD0F9-9757-4902-B830-6F7E60DCDE26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2962969-178A-4E3C-A920-1F25E8517F19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B1B72D-CF32-45C5-BC54-9512EA372FBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+    <ds:schemaRef ds:uri="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="72" baseType="lpstr">
+      <vt:lpstr>Integration Cost and Leadtime</vt:lpstr>
       <vt:lpstr>SupplyOn Store</vt:lpstr>
-      <vt:lpstr>Integration Cost and Leadtime</vt:lpstr>
       <vt:lpstr>Protocol_Cost_Effort</vt:lpstr>
       <vt:lpstr>Customer_Messages_Cost_Effort</vt:lpstr>
       <vt:lpstr>AEROAirbusAtlanticMessages</vt:lpstr>
       <vt:lpstr>AEROAirbusDefenceandSpaceMessages</vt:lpstr>
       <vt:lpstr>AEROAirbusGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROAirbusHelicoptersMessages</vt:lpstr>
       <vt:lpstr>AEROAirbusSASMessages</vt:lpstr>
       <vt:lpstr>AEROAS2Options</vt:lpstr>
       <vt:lpstr>AEROATRAvionsdeTransportRégionalMessages</vt:lpstr>
       <vt:lpstr>AEROCustomer</vt:lpstr>
       <vt:lpstr>AERODaherAerospaceSASMessages</vt:lpstr>
       <vt:lpstr>AERODassaultAviationMessages</vt:lpstr>
       <vt:lpstr>AERODiehlAviationMessages</vt:lpstr>
       <vt:lpstr>AEROElbeFlugzeugwerkeGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROFACCOperationsGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROFlugzeugUnionSüdGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROGroupeLatécoèreMessages</vt:lpstr>
       <vt:lpstr>AEROLeonardoMessages</vt:lpstr>
       <vt:lpstr>AEROLiebherrAerospaceMessages</vt:lpstr>
       <vt:lpstr>AEROMatriumGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROMBDAFranceMessages</vt:lpstr>
       <vt:lpstr>AEROPFWAerospaceGmbHMessages</vt:lpstr>
       <vt:lpstr>AEROPotezAéronautiqueMessages</vt:lpstr>
       <vt:lpstr>AEROProtocol</vt:lpstr>
       <vt:lpstr>AERORUAGInternationalHoldingMessages</vt:lpstr>
@@ -23985,25 +29436,48 @@
       <vt:lpstr>SRMContinentalAGMessages</vt:lpstr>
       <vt:lpstr>SRMCustomer</vt:lpstr>
       <vt:lpstr>SRMHTTPSOptions</vt:lpstr>
       <vt:lpstr>SRMProtocol</vt:lpstr>
       <vt:lpstr>SRMRobertBoschMessages</vt:lpstr>
       <vt:lpstr>SRMSchaefflerTechnologiesMessages</vt:lpstr>
       <vt:lpstr>SRMZFFriedrichshafenAGMessages</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schwaiger Andreas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SON-Customers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SON-Partners">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
+    <vt:lpwstr>0x0101003221E859F9B066408685947288C049D30100CF30400808BD463D8B7AB605B4A9679800B0E0A5A676A50B479FBC8D0C9B0A7550</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SON-CPF-Categories">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SON-Services">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="SON-Document-Type">
+    <vt:lpwstr>1;#Documentation|ce92cac3-2088-4106-8190-b8fb43495742</vt:lpwstr>
+  </property>
+</Properties>
+</file>