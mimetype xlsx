--- v1 (2026-09-26)
+++ v2 (2026-10-17)
@@ -8,58 +8,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asc190\Desktop\SupplyOn EDI Integration Info Portal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{989F6E6B-C439-4208-BCCF-D31B4C1A0BAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3FFC5BB-B2B9-4114-9982-110D0461D615}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{E3BA4970-0985-41D0-9382-607FEFBA2DA0}"/>
   </bookViews>
   <sheets>
     <sheet name="Integration Cost and Leadtime" sheetId="1" r:id="rId1"/>
     <sheet name="SupplyOn Store" sheetId="62" state="hidden" r:id="rId2"/>
     <sheet name="Protocol_Cost_Effort" sheetId="4" state="hidden" r:id="rId3"/>
     <sheet name="Customer_Messages_Cost_Effort" sheetId="61" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Customer_Messages_Cost_Effort!$A$1:$N$304</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Protocol_Cost_Effort!$A$1:$O$36</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SupplyOn Store'!$A$1:$B$20</definedName>
     <definedName name="AEROAirbusAtlanticMessages">Customer_Messages_Cost_Effort!$F$97:$F$108</definedName>
     <definedName name="AEROAirbusDefenceandSpaceMessages">Customer_Messages_Cost_Effort!$F$109:$F$113</definedName>
     <definedName name="AEROAirbusGmbHMessages">Customer_Messages_Cost_Effort!$F$114:$F$124</definedName>
     <definedName name="AEROAirbusHelicoptersMessages">Customer_Messages_Cost_Effort!$F$125:$F$137</definedName>
     <definedName name="AEROAirbusSASMessages">Customer_Messages_Cost_Effort!$F$138:$F$151</definedName>
     <definedName name="AEROAS2Options">Protocol_Cost_Effort!$C$16:$C$22</definedName>
     <definedName name="AEROATRAvionsdeTransportRégionalMessages">Customer_Messages_Cost_Effort!$F$152:$F$158</definedName>
     <definedName name="AEROCustomer">Customer_Messages_Cost_Effort!$B$97:$B$299</definedName>
     <definedName name="AERODaherAerospaceSASMessages">Customer_Messages_Cost_Effort!$F$159:$F$164</definedName>
     <definedName name="AERODassaultAviationMessages">Customer_Messages_Cost_Effort!$F$165:$F$170</definedName>
     <definedName name="AERODiehlAviationMessages">Customer_Messages_Cost_Effort!$F$171:$F$178</definedName>
     <definedName name="AEROElbeFlugzeugwerkeGmbHMessages">Customer_Messages_Cost_Effort!$F$179:$F$182</definedName>
@@ -3401,98 +3401,98 @@
   <c r="N253" i="61"/>
   <c r="N284" i="61"/>
   <c r="N138" i="61"/>
   <c r="N210" i="61"/>
   <c r="N242" i="61"/>
   <c r="N120" i="61"/>
   <c r="N153" i="61"/>
   <c r="N164" i="61"/>
   <c r="N199" i="61"/>
   <c r="E13" i="1" l="1"/>
   <c r="E10" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="C32" i="1"/>
   <c r="C39" i="1" s="1"/>
   <c r="E14" i="1"/>
   <c r="E18" i="1"/>
-  <c r="F13" i="1" l="1"/>
+  <c r="F23" i="1" l="1"/>
+  <c r="F22" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="F20" i="1"/>
   <c r="F18" i="1"/>
+  <c r="F13" i="1"/>
   <c r="F15" i="1"/>
-  <c r="F20" i="1"/>
   <c r="F16" i="1"/>
-  <c r="F22" i="1"/>
   <c r="F12" i="1"/>
   <c r="F17" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F14" i="1"/>
-  <c r="F21" i="1"/>
   <c r="C33" i="1"/>
-  <c r="F23" i="1"/>
-  <c r="F19" i="1"/>
   <c r="D33" i="1" l="1"/>
   <c r="C40" i="1"/>
   <c r="D40" i="1" s="1"/>
   <c r="G20" i="1"/>
   <c r="G22" i="1"/>
   <c r="G23" i="1"/>
   <c r="C34" i="1"/>
   <c r="G19" i="1"/>
   <c r="G18" i="1"/>
   <c r="G17" i="1"/>
   <c r="G21" i="1"/>
   <c r="G11" i="1"/>
   <c r="G16" i="1"/>
   <c r="G15" i="1"/>
   <c r="G13" i="1"/>
   <c r="G10" i="1"/>
   <c r="G12" i="1"/>
   <c r="G14" i="1"/>
   <c r="D29" i="1"/>
-  <c r="D34" i="1" l="1"/>
+  <c r="H23" i="1" l="1"/>
+  <c r="H22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="D34" i="1"/>
   <c r="H12" i="1"/>
   <c r="H16" i="1"/>
-  <c r="H23" i="1"/>
   <c r="C35" i="1"/>
   <c r="D35" i="1" s="1"/>
-  <c r="H19" i="1"/>
-[...1 lines deleted...]
-  <c r="H20" i="1"/>
   <c r="H17" i="1"/>
   <c r="H15" i="1"/>
   <c r="H11" i="1"/>
-  <c r="H21" i="1"/>
-  <c r="H18" i="1"/>
   <c r="H10" i="1"/>
   <c r="H14" i="1"/>
   <c r="H13" i="1"/>
   <c r="C36" i="1" l="1"/>
   <c r="D36" i="1" s="1"/>
   <c r="C41" i="1" l="1"/>
   <c r="D41" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1627" uniqueCount="266">
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Interface (Message Type)</t>
   </si>
   <si>
     <t>Link to Store</t>
   </si>
   <si>
@@ -4929,51 +4929,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="139">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -5022,366 +5022,357 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF33CCCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF006699"/>
@@ -5752,1259 +5743,1259 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5883864E-056D-475A-B579-366968F43EAD}">
   <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.81640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="58.90625" style="23" customWidth="1"/>
     <col min="3" max="3" width="49.453125" style="23" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="23.6328125" style="26" customWidth="1"/>
     <col min="9" max="10" width="26.6328125" style="26" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.6328125" style="23" customWidth="1"/>
     <col min="12" max="12" width="10.6328125" style="29" customWidth="1"/>
     <col min="13" max="13" width="10.6328125" style="31" customWidth="1"/>
     <col min="14" max="16384" width="8.7265625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="37" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="33"/>
-[...9 lines deleted...]
-      <c r="K1" s="33"/>
+      <c r="A1" s="101"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="101"/>
       <c r="L1" s="29" t="s">
         <v>214</v>
       </c>
       <c r="M1" s="29" t="s">
         <v>215</v>
       </c>
       <c r="O1" s="28"/>
     </row>
     <row r="2" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="33"/>
-      <c r="B2" s="48" t="s">
+      <c r="A2" s="101"/>
+      <c r="B2" s="47" t="s">
         <v>107</v>
       </c>
-      <c r="C2" s="49" t="s">
+      <c r="C2" s="48" t="s">
         <v>111</v>
       </c>
-      <c r="D2" s="50" t="s">
+      <c r="D2" s="116" t="s">
         <v>117</v>
       </c>
-      <c r="E2" s="50"/>
-[...5 lines deleted...]
-      <c r="K2" s="33"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="101"/>
       <c r="L2" s="29" t="s">
         <v>216</v>
       </c>
       <c r="M2" s="29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="33"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="101"/>
+      <c r="B3" s="49" t="s">
         <v>213</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="54" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="114" t="s">
         <v>222</v>
       </c>
-      <c r="E3" s="54"/>
-[...5 lines deleted...]
-      <c r="K3" s="33"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="101"/>
       <c r="L3" s="29" t="s">
         <v>217</v>
       </c>
       <c r="M3" s="32">
-        <v>46273</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="33"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="101"/>
+      <c r="B4" s="49" t="s">
         <v>101</v>
       </c>
-      <c r="C4" s="53"/>
-      <c r="D4" s="54" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="114" t="s">
         <v>223</v>
       </c>
-      <c r="E4" s="54"/>
-[...5 lines deleted...]
-      <c r="K4" s="33"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="101"/>
       <c r="L4" s="29"/>
       <c r="M4" s="30"/>
     </row>
     <row r="5" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="33"/>
-      <c r="B5" s="52" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="C5" s="53"/>
-      <c r="D5" s="54" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="114" t="s">
         <v>224</v>
       </c>
-      <c r="E5" s="54"/>
-[...5 lines deleted...]
-      <c r="K5" s="33"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="115"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="29"/>
       <c r="M5" s="30"/>
     </row>
     <row r="6" spans="1:15" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="33"/>
-      <c r="B6" s="56" t="s">
+      <c r="A6" s="101"/>
+      <c r="B6" s="51" t="s">
         <v>104</v>
       </c>
-      <c r="C6" s="57"/>
-      <c r="D6" s="58" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="118" t="s">
         <v>225</v>
       </c>
-      <c r="E6" s="58"/>
-[...5 lines deleted...]
-      <c r="K6" s="33"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="118"/>
+      <c r="G6" s="118"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="101"/>
     </row>
     <row r="7" spans="1:15" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="33"/>
+      <c r="A7" s="101"/>
       <c r="B7" s="25" t="s">
         <v>106</v>
       </c>
       <c r="C7" s="25" t="str">
         <f>IFERROR(VLOOKUP(C3&amp;C6,Customer_Messages_Cost_Effort!D:E,2,0),"")</f>
         <v/>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
-      <c r="K7" s="33"/>
+      <c r="K7" s="101"/>
     </row>
     <row r="8" spans="1:15" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="33"/>
-[...9 lines deleted...]
-      <c r="K8" s="33"/>
+      <c r="A8" s="101"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="101"/>
     </row>
     <row r="9" spans="1:15" ht="39.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="33"/>
-      <c r="B9" s="48" t="s">
+      <c r="A9" s="101"/>
+      <c r="B9" s="47" t="s">
         <v>108</v>
       </c>
-      <c r="C9" s="49" t="s">
+      <c r="C9" s="48" t="s">
         <v>111</v>
       </c>
-      <c r="D9" s="60" t="s">
+      <c r="D9" s="53" t="s">
         <v>109</v>
       </c>
-      <c r="E9" s="60" t="s">
+      <c r="E9" s="53" t="s">
         <v>230</v>
       </c>
-      <c r="F9" s="60" t="s">
+      <c r="F9" s="53" t="s">
         <v>231</v>
       </c>
-      <c r="G9" s="60" t="s">
+      <c r="G9" s="53" t="s">
         <v>232</v>
       </c>
-      <c r="H9" s="61" t="s">
+      <c r="H9" s="54" t="s">
         <v>233</v>
       </c>
-      <c r="I9" s="111" t="s">
+      <c r="I9" s="84" t="s">
         <v>250</v>
       </c>
-      <c r="J9" s="61" t="s">
+      <c r="J9" s="54" t="s">
         <v>249</v>
       </c>
-      <c r="K9" s="33"/>
+      <c r="K9" s="101"/>
     </row>
     <row r="10" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="33"/>
-      <c r="B10" s="62" t="s">
+      <c r="A10" s="101"/>
+      <c r="B10" s="55" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="53"/>
-      <c r="D10" s="63" t="str">
+      <c r="C10" s="50"/>
+      <c r="D10" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E10" s="64" t="str">
+      <c r="E10" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F10" s="64" t="str">
+      <c r="F10" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G10" s="64" t="str">
+      <c r="G10" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H10" s="65" t="str">
+      <c r="H10" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I10" s="112" t="str">
+      <c r="I10" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J10" s="65" t="str">
+      <c r="J10" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C10,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K10" s="33"/>
+      <c r="K10" s="101"/>
     </row>
     <row r="11" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="33"/>
-      <c r="B11" s="62" t="s">
+      <c r="A11" s="101"/>
+      <c r="B11" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="53"/>
-      <c r="D11" s="63" t="str">
+      <c r="C11" s="50"/>
+      <c r="D11" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E11" s="64" t="str">
+      <c r="E11" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F11" s="64" t="str">
+      <c r="F11" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G11" s="64" t="str">
+      <c r="G11" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H11" s="65" t="str">
+      <c r="H11" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I11" s="112" t="str">
+      <c r="I11" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J11" s="65" t="str">
+      <c r="J11" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C11,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K11" s="33"/>
+      <c r="K11" s="101"/>
     </row>
     <row r="12" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="33"/>
-      <c r="B12" s="62" t="s">
+      <c r="A12" s="101"/>
+      <c r="B12" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="C12" s="53"/>
-      <c r="D12" s="63" t="str">
+      <c r="C12" s="50"/>
+      <c r="D12" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E12" s="64" t="str">
+      <c r="E12" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F12" s="64" t="str">
+      <c r="F12" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G12" s="64" t="str">
+      <c r="G12" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H12" s="65" t="str">
+      <c r="H12" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I12" s="112" t="str">
+      <c r="I12" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J12" s="65" t="str">
+      <c r="J12" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C12,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K12" s="33"/>
+      <c r="K12" s="101"/>
       <c r="L12" s="29"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="33"/>
-      <c r="B13" s="62" t="s">
+      <c r="A13" s="101"/>
+      <c r="B13" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="C13" s="53"/>
-      <c r="D13" s="63" t="str">
+      <c r="C13" s="50"/>
+      <c r="D13" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E13" s="64" t="str">
+      <c r="E13" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F13" s="64" t="str">
+      <c r="F13" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G13" s="64" t="str">
+      <c r="G13" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H13" s="65" t="str">
+      <c r="H13" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I13" s="112" t="str">
+      <c r="I13" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J13" s="65" t="str">
+      <c r="J13" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C13,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K13" s="33"/>
+      <c r="K13" s="101"/>
     </row>
     <row r="14" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="33"/>
-      <c r="B14" s="62" t="s">
+      <c r="A14" s="101"/>
+      <c r="B14" s="55" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="53"/>
-      <c r="D14" s="63" t="str">
+      <c r="C14" s="50"/>
+      <c r="D14" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E14" s="64" t="str">
+      <c r="E14" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F14" s="64" t="str">
+      <c r="F14" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G14" s="64" t="str">
+      <c r="G14" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H14" s="65" t="str">
+      <c r="H14" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I14" s="112" t="str">
+      <c r="I14" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J14" s="65" t="str">
+      <c r="J14" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C14,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K14" s="33"/>
+      <c r="K14" s="101"/>
     </row>
     <row r="15" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="33"/>
-      <c r="B15" s="62" t="s">
+      <c r="A15" s="101"/>
+      <c r="B15" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="53"/>
-      <c r="D15" s="63" t="str">
+      <c r="C15" s="50"/>
+      <c r="D15" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E15" s="64" t="str">
+      <c r="E15" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F15" s="64" t="str">
+      <c r="F15" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G15" s="64" t="str">
+      <c r="G15" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H15" s="65" t="str">
+      <c r="H15" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I15" s="112" t="str">
+      <c r="I15" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J15" s="65" t="str">
+      <c r="J15" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C15,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K15" s="33"/>
+      <c r="K15" s="101"/>
     </row>
     <row r="16" spans="1:15" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="33"/>
-      <c r="B16" s="62" t="s">
+      <c r="A16" s="101"/>
+      <c r="B16" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="53"/>
-      <c r="D16" s="63" t="str">
+      <c r="C16" s="50"/>
+      <c r="D16" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E16" s="64" t="str">
+      <c r="E16" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F16" s="64" t="str">
+      <c r="F16" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G16" s="64" t="str">
+      <c r="G16" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H16" s="65" t="str">
+      <c r="H16" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I16" s="112" t="str">
+      <c r="I16" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J16" s="65" t="str">
+      <c r="J16" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C16,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K16" s="33"/>
+      <c r="K16" s="101"/>
     </row>
     <row r="17" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="33"/>
-      <c r="B17" s="62" t="s">
+      <c r="A17" s="101"/>
+      <c r="B17" s="55" t="s">
         <v>87</v>
       </c>
-      <c r="C17" s="53"/>
-      <c r="D17" s="63" t="str">
+      <c r="C17" s="50"/>
+      <c r="D17" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E17" s="64" t="str">
+      <c r="E17" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F17" s="64" t="str">
+      <c r="F17" s="57" t="str">
         <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G17" s="64" t="str">
+      <c r="G17" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H17" s="65" t="str">
+      <c r="H17" s="58" t="str">
         <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I17" s="112" t="str">
+      <c r="I17" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J17" s="65" t="str">
+      <c r="J17" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C17,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K17" s="33"/>
+      <c r="K17" s="101"/>
     </row>
     <row r="18" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="33"/>
-      <c r="B18" s="62" t="s">
+      <c r="A18" s="101"/>
+      <c r="B18" s="55" t="s">
         <v>88</v>
       </c>
-      <c r="C18" s="53"/>
-      <c r="D18" s="63" t="str">
+      <c r="C18" s="50"/>
+      <c r="D18" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E18" s="64" t="str">
+      <c r="E18" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F18" s="64" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F18" s="57" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G18" s="64" t="str">
+      <c r="G18" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H18" s="65" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H18" s="58" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I18" s="112" t="str">
+      <c r="I18" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J18" s="65" t="str">
+      <c r="J18" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C18,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K18" s="33"/>
+      <c r="K18" s="101"/>
     </row>
     <row r="19" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="33"/>
-      <c r="B19" s="62" t="s">
+      <c r="A19" s="101"/>
+      <c r="B19" s="55" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="53"/>
-      <c r="D19" s="63" t="str">
+      <c r="C19" s="50"/>
+      <c r="D19" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E19" s="64" t="str">
+      <c r="E19" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F19" s="64" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F19" s="57" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G19" s="64" t="str">
+      <c r="G19" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H19" s="65" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H19" s="58" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I19" s="112" t="str">
+      <c r="I19" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J19" s="65" t="str">
+      <c r="J19" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C19,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K19" s="33"/>
+      <c r="K19" s="101"/>
     </row>
     <row r="20" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="33"/>
-      <c r="B20" s="62" t="s">
+      <c r="A20" s="101"/>
+      <c r="B20" s="55" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="53"/>
-      <c r="D20" s="63" t="str">
+      <c r="C20" s="50"/>
+      <c r="D20" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E20" s="64" t="str">
+      <c r="E20" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F20" s="64" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F20" s="57" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G20" s="64" t="str">
+      <c r="G20" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H20" s="65" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H20" s="58" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I20" s="112" t="str">
+      <c r="I20" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J20" s="65" t="str">
+      <c r="J20" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C20,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K20" s="33"/>
+      <c r="K20" s="101"/>
     </row>
     <row r="21" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="33"/>
-      <c r="B21" s="62" t="s">
+      <c r="A21" s="101"/>
+      <c r="B21" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="53"/>
-      <c r="D21" s="63" t="str">
+      <c r="C21" s="50"/>
+      <c r="D21" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E21" s="64" t="str">
+      <c r="E21" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F21" s="64" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F21" s="57" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G21" s="64" t="str">
+      <c r="G21" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H21" s="65" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H21" s="58" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I21" s="112" t="str">
+      <c r="I21" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J21" s="65" t="str">
+      <c r="J21" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C21,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K21" s="33"/>
+      <c r="K21" s="101"/>
     </row>
     <row r="22" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="33"/>
-      <c r="B22" s="62" t="s">
+      <c r="A22" s="101"/>
+      <c r="B22" s="55" t="s">
         <v>92</v>
       </c>
-      <c r="C22" s="53"/>
-      <c r="D22" s="63" t="str">
+      <c r="C22" s="50"/>
+      <c r="D22" s="56" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E22" s="64" t="str">
+      <c r="E22" s="57" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F22" s="64" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F22" s="57" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G22" s="64" t="str">
+      <c r="G22" s="57" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H22" s="65" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H22" s="58" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I22" s="112" t="str">
+      <c r="I22" s="85" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J22" s="65" t="str">
+      <c r="J22" s="58" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C22,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K22" s="33"/>
+      <c r="K22" s="101"/>
     </row>
     <row r="23" spans="1:11" ht="20" hidden="1" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="33"/>
-      <c r="B23" s="66" t="s">
+      <c r="A23" s="101"/>
+      <c r="B23" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="C23" s="57"/>
-      <c r="D23" s="67" t="str">
+      <c r="C23" s="52"/>
+      <c r="D23" s="60" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,3,0)),"")</f>
         <v/>
       </c>
-      <c r="E23" s="68" t="str">
+      <c r="E23" s="61" t="str">
         <f>IFERROR(IF(D$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
         <v/>
       </c>
-      <c r="F23" s="68" t="str">
-        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,4,0)),"")</f>
+      <c r="F23" s="61" t="str">
+        <f>IFERROR(IF(E$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,5,0)),"")</f>
         <v/>
       </c>
-      <c r="G23" s="68" t="str">
+      <c r="G23" s="61" t="str">
         <f>IFERROR(IF(F$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
         <v/>
       </c>
-      <c r="H23" s="69" t="str">
-        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,6,0)),"")</f>
+      <c r="H23" s="62" t="str">
+        <f>IFERROR(IF(G$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$N,7,0)),"")</f>
         <v/>
       </c>
-      <c r="I23" s="113" t="str">
+      <c r="I23" s="86" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$P,9,0)),"")</f>
         <v/>
       </c>
-      <c r="J23" s="69" t="str">
+      <c r="J23" s="62" t="str">
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
-      <c r="K23" s="33"/>
+      <c r="K23" s="101"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" collapsed="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="33"/>
-[...9 lines deleted...]
-      <c r="K24" s="33"/>
+      <c r="A24" s="101"/>
+      <c r="B24" s="100"/>
+      <c r="C24" s="100"/>
+      <c r="D24" s="100"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="46"/>
+      <c r="K24" s="101"/>
     </row>
     <row r="25" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="33"/>
-      <c r="B25" s="70" t="s">
+      <c r="A25" s="101"/>
+      <c r="B25" s="102" t="s">
         <v>218</v>
       </c>
-      <c r="C25" s="71"/>
-      <c r="D25" s="72" t="s">
+      <c r="C25" s="103"/>
+      <c r="D25" s="104" t="s">
         <v>257</v>
       </c>
-      <c r="E25" s="72" t="s">
+      <c r="E25" s="104" t="s">
         <v>258</v>
       </c>
-      <c r="F25" s="72" t="s">
+      <c r="F25" s="104" t="s">
         <v>259</v>
       </c>
-      <c r="G25" s="117" t="s">
+      <c r="G25" s="96" t="s">
         <v>118</v>
       </c>
-      <c r="H25" s="118"/>
-[...2 lines deleted...]
-      <c r="K25" s="33"/>
+      <c r="H25" s="97"/>
+      <c r="I25" s="87"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="101"/>
     </row>
     <row r="26" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="33"/>
-      <c r="B26" s="52" t="s">
+      <c r="A26" s="101"/>
+      <c r="B26" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="C26" s="73">
+      <c r="C26" s="63">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,2,0),0)</f>
         <v>0</v>
       </c>
-      <c r="D26" s="74"/>
-[...6 lines deleted...]
-      <c r="K26" s="33"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="99"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="69"/>
+      <c r="K26" s="101"/>
     </row>
     <row r="27" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="33"/>
-      <c r="B27" s="35" t="s">
+      <c r="A27" s="101"/>
+      <c r="B27" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="75">
+      <c r="C27" s="64">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,3,0),0)</f>
         <v>0</v>
       </c>
-      <c r="D27" s="75">
+      <c r="D27" s="64">
         <f>IFERROR(C27/8,"")</f>
         <v>0</v>
       </c>
-      <c r="E27" s="91">
+      <c r="E27" s="120">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,11,0),0)</f>
         <v>0</v>
       </c>
-      <c r="F27" s="91">
+      <c r="F27" s="120">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,10,0),0)</f>
         <v>0</v>
       </c>
-      <c r="G27" s="121" t="s">
+      <c r="G27" s="123" t="s">
         <v>265</v>
       </c>
-      <c r="H27" s="122"/>
-[...2 lines deleted...]
-      <c r="K27" s="33"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="88"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="101"/>
     </row>
     <row r="28" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="33"/>
-      <c r="B28" s="35" t="s">
+      <c r="A28" s="101"/>
+      <c r="B28" s="34" t="s">
         <v>226</v>
       </c>
-      <c r="C28" s="75">
+      <c r="C28" s="64">
         <f>IF(OR($C$3="AERO",$C$3="SRM",LEFT($C$5,26)="Connectivity Change/Update"),"-",IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:L,8,0),0))</f>
         <v>0</v>
       </c>
-      <c r="D28" s="75">
+      <c r="D28" s="64">
         <f>IF(C28="-","-",IFERROR(C28/8,""))</f>
         <v>0</v>
       </c>
-      <c r="E28" s="92"/>
-[...5 lines deleted...]
-      <c r="K28" s="33"/>
+      <c r="E28" s="121"/>
+      <c r="F28" s="121"/>
+      <c r="G28" s="125"/>
+      <c r="H28" s="126"/>
+      <c r="I28" s="88"/>
+      <c r="J28" s="69"/>
+      <c r="K28" s="101"/>
     </row>
     <row r="29" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="33"/>
-      <c r="B29" s="36" t="s">
+      <c r="A29" s="101"/>
+      <c r="B29" s="35" t="s">
         <v>227</v>
       </c>
-      <c r="C29" s="76">
+      <c r="C29" s="65">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:L,9,0),0)</f>
         <v>0</v>
       </c>
-      <c r="D29" s="76">
+      <c r="D29" s="65">
         <f t="shared" ref="D29" si="0">IFERROR(C29/8,"")</f>
         <v>0</v>
       </c>
-      <c r="E29" s="93"/>
-[...5 lines deleted...]
-      <c r="K29" s="33"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="127"/>
+      <c r="H29" s="128"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="101"/>
     </row>
     <row r="30" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="33"/>
-[...9 lines deleted...]
-      <c r="K30" s="33"/>
+      <c r="A30" s="101"/>
+      <c r="B30" s="100"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="101"/>
     </row>
     <row r="31" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="33"/>
-      <c r="B31" s="70" t="s">
+      <c r="A31" s="101"/>
+      <c r="B31" s="102" t="s">
         <v>219</v>
       </c>
-      <c r="C31" s="71"/>
-      <c r="D31" s="72" t="s">
+      <c r="C31" s="103"/>
+      <c r="D31" s="104" t="s">
         <v>234</v>
       </c>
-      <c r="E31" s="72" t="s">
+      <c r="E31" s="104" t="s">
         <v>235</v>
       </c>
-      <c r="F31" s="72" t="s">
+      <c r="F31" s="104" t="s">
         <v>236</v>
       </c>
-      <c r="G31" s="117" t="s">
+      <c r="G31" s="96" t="s">
         <v>118</v>
       </c>
-      <c r="H31" s="118"/>
-[...2 lines deleted...]
-      <c r="K31" s="33"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="101"/>
     </row>
     <row r="32" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="33"/>
-      <c r="B32" s="52" t="s">
+      <c r="A32" s="101"/>
+      <c r="B32" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="73">
+      <c r="C32" s="63">
         <f>IFERROR(SUM(D10:D23),"")</f>
         <v>0</v>
       </c>
-      <c r="D32" s="74"/>
-[...6 lines deleted...]
-      <c r="K32" s="33"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="110"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="99"/>
+      <c r="I32" s="83"/>
+      <c r="J32" s="83"/>
+      <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="33"/>
-      <c r="B33" s="35" t="s">
+      <c r="A33" s="101"/>
+      <c r="B33" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C33" s="64">
         <f>IFERROR(SUM(E10:E23),"")</f>
         <v>0</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D33" s="64">
         <f t="shared" ref="D33:D36" si="1">IFERROR(C33/8,"")</f>
         <v>0</v>
       </c>
-      <c r="E33" s="88">
+      <c r="E33" s="111">
         <f>IFERROR(SUM(J10:J23),"")</f>
         <v>0</v>
       </c>
-      <c r="F33" s="88">
+      <c r="F33" s="111">
         <f>IFERROR(SUM(I10:I23),"")</f>
         <v>0</v>
       </c>
-      <c r="G33" s="127" t="s">
+      <c r="G33" s="129" t="s">
         <v>263</v>
       </c>
-      <c r="H33" s="128"/>
-[...2 lines deleted...]
-      <c r="K33" s="33"/>
+      <c r="H33" s="130"/>
+      <c r="I33" s="83"/>
+      <c r="J33" s="83"/>
+      <c r="K33" s="101"/>
     </row>
     <row r="34" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="33"/>
-      <c r="B34" s="35" t="s">
+      <c r="A34" s="101"/>
+      <c r="B34" s="34" t="s">
         <v>114</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C34" s="64">
         <f>IFERROR(SUM(F10:F23),"")</f>
         <v>0</v>
       </c>
-      <c r="D34" s="75">
+      <c r="D34" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E34" s="89"/>
-[...5 lines deleted...]
-      <c r="K34" s="33"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="131"/>
+      <c r="H34" s="132"/>
+      <c r="I34" s="83"/>
+      <c r="J34" s="83"/>
+      <c r="K34" s="101"/>
     </row>
     <row r="35" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="33"/>
-      <c r="B35" s="35" t="s">
+      <c r="A35" s="101"/>
+      <c r="B35" s="34" t="s">
         <v>228</v>
       </c>
-      <c r="C35" s="75">
+      <c r="C35" s="64">
         <f>IFERROR(SUM(G10:G23),"")</f>
         <v>0</v>
       </c>
-      <c r="D35" s="75">
+      <c r="D35" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E35" s="89"/>
-[...5 lines deleted...]
-      <c r="K35" s="33"/>
+      <c r="E35" s="112"/>
+      <c r="F35" s="112"/>
+      <c r="G35" s="131"/>
+      <c r="H35" s="132"/>
+      <c r="I35" s="83"/>
+      <c r="J35" s="83"/>
+      <c r="K35" s="101"/>
     </row>
     <row r="36" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="33"/>
-      <c r="B36" s="36" t="s">
+      <c r="A36" s="101"/>
+      <c r="B36" s="35" t="s">
         <v>229</v>
       </c>
-      <c r="C36" s="76">
+      <c r="C36" s="65">
         <f>IFERROR(SUM(H10:H23),"")</f>
         <v>0</v>
       </c>
-      <c r="D36" s="76">
+      <c r="D36" s="65">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E36" s="90"/>
-[...5 lines deleted...]
-      <c r="K36" s="33"/>
+      <c r="E36" s="113"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="133"/>
+      <c r="H36" s="134"/>
+      <c r="I36" s="83"/>
+      <c r="J36" s="83"/>
+      <c r="K36" s="101"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="33"/>
-[...9 lines deleted...]
-      <c r="K37" s="33"/>
+      <c r="A37" s="101"/>
+      <c r="B37" s="100"/>
+      <c r="C37" s="100"/>
+      <c r="D37" s="100"/>
+      <c r="E37" s="100"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="101"/>
     </row>
     <row r="38" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="33"/>
-      <c r="B38" s="70" t="s">
+      <c r="A38" s="101"/>
+      <c r="B38" s="102" t="s">
         <v>220</v>
       </c>
-      <c r="C38" s="71"/>
-      <c r="D38" s="72" t="s">
+      <c r="C38" s="103"/>
+      <c r="D38" s="104" t="s">
         <v>260</v>
       </c>
-      <c r="E38" s="72" t="s">
+      <c r="E38" s="104" t="s">
         <v>261</v>
       </c>
-      <c r="F38" s="72" t="s">
+      <c r="F38" s="104" t="s">
         <v>262</v>
       </c>
-      <c r="G38" s="117" t="s">
+      <c r="G38" s="96" t="s">
         <v>118</v>
       </c>
-      <c r="H38" s="118"/>
-[...2 lines deleted...]
-      <c r="K38" s="33"/>
+      <c r="H38" s="97"/>
+      <c r="I38" s="82"/>
+      <c r="J38" s="82"/>
+      <c r="K38" s="101"/>
     </row>
     <row r="39" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="33"/>
-      <c r="B39" s="52" t="s">
+      <c r="A39" s="101"/>
+      <c r="B39" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="C39" s="73">
+      <c r="C39" s="63">
         <f>IFERROR(SUM($C$26,$C$32),"")</f>
         <v>0</v>
       </c>
-      <c r="D39" s="74"/>
-[...6 lines deleted...]
-      <c r="K39" s="33"/>
+      <c r="D39" s="110"/>
+      <c r="E39" s="110"/>
+      <c r="F39" s="110"/>
+      <c r="G39" s="98"/>
+      <c r="H39" s="99"/>
+      <c r="I39" s="83"/>
+      <c r="J39" s="83"/>
+      <c r="K39" s="101"/>
     </row>
     <row r="40" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="33"/>
-      <c r="B40" s="35" t="s">
+      <c r="A40" s="101"/>
+      <c r="B40" s="34" t="s">
         <v>115</v>
       </c>
-      <c r="C40" s="75">
+      <c r="C40" s="64">
         <f>IFERROR(SUM($C$27,$C$33),"")</f>
         <v>0</v>
       </c>
-      <c r="D40" s="75">
+      <c r="D40" s="64">
         <f t="shared" ref="D40:D41" si="2">IFERROR(C40/8,"")</f>
         <v>0</v>
       </c>
-      <c r="E40" s="88">
+      <c r="E40" s="111">
         <f>IFERROR(SUM($E$27,$E$33),"")</f>
         <v>0</v>
       </c>
-      <c r="F40" s="88">
+      <c r="F40" s="111">
         <f>IFERROR(SUM($F$27,$F$33),"")</f>
         <v>0</v>
       </c>
-      <c r="G40" s="121" t="s">
+      <c r="G40" s="123" t="s">
         <v>264</v>
       </c>
-      <c r="H40" s="122"/>
-[...2 lines deleted...]
-      <c r="K40" s="33"/>
+      <c r="H40" s="124"/>
+      <c r="I40" s="83"/>
+      <c r="J40" s="83"/>
+      <c r="K40" s="101"/>
     </row>
     <row r="41" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A41" s="33"/>
-      <c r="B41" s="36" t="s">
+      <c r="A41" s="101"/>
+      <c r="B41" s="35" t="s">
         <v>116</v>
       </c>
-      <c r="C41" s="76">
+      <c r="C41" s="65">
         <f>IFERROR(IF(AND($C$28="",$C$29=""),"",IF(AND($C$28="",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29=""),SUM(C28,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36))))),"")</f>
         <v>0</v>
       </c>
-      <c r="D41" s="76">
+      <c r="D41" s="65">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E41" s="90"/>
-[...5 lines deleted...]
-      <c r="K41" s="33"/>
+      <c r="E41" s="113"/>
+      <c r="F41" s="113"/>
+      <c r="G41" s="127"/>
+      <c r="H41" s="128"/>
+      <c r="I41" s="83"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="101"/>
     </row>
     <row r="42" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A42" s="33"/>
-[...9 lines deleted...]
-      <c r="K42" s="33"/>
+      <c r="A42" s="101"/>
+      <c r="B42" s="100"/>
+      <c r="C42" s="100"/>
+      <c r="D42" s="100"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="101"/>
     </row>
     <row r="43" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="33"/>
-      <c r="B43" s="70" t="s">
+      <c r="A43" s="101"/>
+      <c r="B43" s="102" t="s">
         <v>221</v>
       </c>
-      <c r="C43" s="71"/>
-      <c r="D43" s="72" t="s">
+      <c r="C43" s="103"/>
+      <c r="D43" s="104" t="s">
         <v>118</v>
       </c>
-      <c r="E43" s="72"/>
-[...5 lines deleted...]
-      <c r="K43" s="33"/>
+      <c r="E43" s="104"/>
+      <c r="F43" s="104"/>
+      <c r="G43" s="104"/>
+      <c r="H43" s="105"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="101"/>
     </row>
     <row r="44" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="33"/>
-      <c r="B44" s="35" t="s">
+      <c r="A44" s="101"/>
+      <c r="B44" s="34" t="s">
         <v>206</v>
       </c>
-      <c r="C44" s="79">
+      <c r="C44" s="66">
         <f>IF(OR($C$3="",$C$3="AERO",$C$3="SRM"),0,540)</f>
         <v>0</v>
       </c>
-      <c r="D44" s="80" t="s">
+      <c r="D44" s="106" t="s">
         <v>210</v>
       </c>
-      <c r="E44" s="80"/>
-[...5 lines deleted...]
-      <c r="K44" s="33"/>
+      <c r="E44" s="106"/>
+      <c r="F44" s="106"/>
+      <c r="G44" s="106"/>
+      <c r="H44" s="107"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="101"/>
     </row>
     <row r="45" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="33"/>
-      <c r="B45" s="35" t="s">
+      <c r="A45" s="101"/>
+      <c r="B45" s="34" t="s">
         <v>207</v>
       </c>
-      <c r="C45" s="79">
+      <c r="C45" s="66">
         <f>IF(OR($C$3="",$C$3="SCC",$C$3="SRM"),0,480)</f>
         <v>0</v>
       </c>
-      <c r="D45" s="80" t="s">
+      <c r="D45" s="106" t="s">
         <v>211</v>
       </c>
-      <c r="E45" s="80"/>
-[...5 lines deleted...]
-      <c r="K45" s="33"/>
+      <c r="E45" s="106"/>
+      <c r="F45" s="106"/>
+      <c r="G45" s="106"/>
+      <c r="H45" s="107"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="101"/>
     </row>
     <row r="46" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="33"/>
-      <c r="B46" s="35" t="s">
+      <c r="A46" s="101"/>
+      <c r="B46" s="34" t="s">
         <v>208</v>
       </c>
-      <c r="C46" s="79">
+      <c r="C46" s="66">
         <f>IF(OR($C$3="",$C$3="SCC",$C$3="AERO"),0,8000)</f>
         <v>0</v>
       </c>
-      <c r="D46" s="80" t="s">
+      <c r="D46" s="106" t="s">
         <v>212</v>
       </c>
-      <c r="E46" s="80"/>
-[...5 lines deleted...]
-      <c r="K46" s="33"/>
+      <c r="E46" s="106"/>
+      <c r="F46" s="106"/>
+      <c r="G46" s="106"/>
+      <c r="H46" s="107"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="101"/>
     </row>
     <row r="47" spans="1:11" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A47" s="33"/>
-      <c r="B47" s="36" t="s">
+      <c r="A47" s="101"/>
+      <c r="B47" s="35" t="s">
         <v>209</v>
       </c>
-      <c r="C47" s="82">
+      <c r="C47" s="67">
         <f>IF(OR($C$3="",$C$3="AERO",$C$3="SRM"),0,IF(AND($C$3="SCC",$C$6="Continental AG"),0,IF(AND($C$3="SCC",$C$6="CATENSYS Chain Drive Systems"),0,IF(AND($C$3="SCC",$C$6="Eldor Corporation"),0,IF(AND($C$3="SCC",$C$6="Faiveley Transport"),0,IF(AND($C$3="SCC",$C$6="Johnson Electric"),0,IF(AND($C$3="SCC",$C$6="Oerlikon"),0,IF(AND($C$3="SCC",$C$6="Ratier Figeac"),0,IF(AND($C$3="SCC",$C$6="Robert Bosch"),0,IF(AND($C$3="SCC",$C$6="Schaeffler Technologies"),0,IF(AND($C$3="SCC",$C$6="Schindler"),0,IF(AND($C$3="SCC",$C$6="WIKA Alexander Wiegand"),0,IF(AND($C$3="SCC",$C$6="ZF Friedrischhafen AG"),0,540)))))))))))))</f>
         <v>0</v>
       </c>
-      <c r="D47" s="83" t="s">
+      <c r="D47" s="108" t="s">
         <v>251</v>
       </c>
-      <c r="E47" s="83"/>
-[...5 lines deleted...]
-      <c r="K47" s="33"/>
+      <c r="E47" s="108"/>
+      <c r="F47" s="108"/>
+      <c r="G47" s="108"/>
+      <c r="H47" s="109"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="101"/>
     </row>
     <row r="48" spans="1:11" ht="28" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="33"/>
-[...9 lines deleted...]
-      <c r="K48" s="33"/>
+      <c r="A48" s="101"/>
+      <c r="B48" s="101"/>
+      <c r="C48" s="101"/>
+      <c r="D48" s="101"/>
+      <c r="E48" s="101"/>
+      <c r="F48" s="101"/>
+      <c r="G48" s="101"/>
+      <c r="H48" s="101"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="101"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eWkTW7OQgO2D1UoRoAzpQR2D5YfXnCsuuDp29RCVOgCkQjzPcVTXg/FVOTv5hibtMBVmyYnBtgO/ggGLjoXX8A==" saltValue="RNoVHdLY3bX1DG58CnyHHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="p557ev6zI5hGAU3eZxAXL/aiDDBkIeJs6jxI/lQ6l/SBKo8YNWOPCwc0hz0wXamwszxsPNLIBa7BzUT3fw6qZw==" saltValue="o7soojmxcIMDfx1s4WN3Ng==" spinCount="100000" sheet="1" formatRows="0"/>
   <mergeCells count="44">
     <mergeCell ref="G31:H32"/>
     <mergeCell ref="G38:H39"/>
     <mergeCell ref="G27:H29"/>
     <mergeCell ref="G33:H36"/>
     <mergeCell ref="G40:H41"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D25:D26"/>
+    <mergeCell ref="D31:D32"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="E27:E29"/>
     <mergeCell ref="F27:F29"/>
     <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:H6"/>
-    <mergeCell ref="D31:D32"/>
-    <mergeCell ref="F31:F32"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="E33:E36"/>
     <mergeCell ref="F33:F36"/>
     <mergeCell ref="E40:E41"/>
     <mergeCell ref="F40:F41"/>
     <mergeCell ref="G25:H26"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="K1:K48"/>
     <mergeCell ref="B48:H48"/>
     <mergeCell ref="A1:A48"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B37:H37"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="D43:H43"/>
     <mergeCell ref="D44:H44"/>
     <mergeCell ref="D45:H45"/>
     <mergeCell ref="D46:H46"/>
     <mergeCell ref="D47:H47"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="C3:C6">
@@ -7074,54 +7065,54 @@
     <col min="4" max="4" width="15.6328125" style="15" customWidth="1"/>
     <col min="5" max="5" width="37.81640625" style="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.90625" style="15" customWidth="1"/>
     <col min="7" max="7" width="37.90625" style="15" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.26953125" style="15" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.26953125" style="15" customWidth="1"/>
     <col min="10" max="11" width="20.7265625" style="15" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.6328125" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="15.6328125" style="15" customWidth="1"/>
     <col min="14" max="14" width="18.7265625" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="18.7265625" style="15" customWidth="1"/>
     <col min="16" max="16" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12" style="15" customWidth="1"/>
     <col min="18" max="18" width="11.6328125" style="15" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.54296875" style="15" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="8.7265625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="20" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="20" t="s">
         <v>203</v>
       </c>
       <c r="B1" s="20" t="s">
         <v>202</v>
       </c>
-      <c r="C1" s="34" t="s">
+      <c r="C1" s="135" t="s">
         <v>103</v>
       </c>
-      <c r="D1" s="34"/>
+      <c r="D1" s="135"/>
       <c r="E1" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="21" t="s">
         <v>105</v>
       </c>
       <c r="G1" s="20" t="s">
         <v>201</v>
       </c>
       <c r="H1" s="20" t="s">
         <v>200</v>
       </c>
       <c r="I1" s="20" t="s">
         <v>199</v>
       </c>
       <c r="J1" s="20" t="s">
         <v>198</v>
       </c>
       <c r="K1" s="20" t="s">
         <v>197</v>
       </c>
       <c r="L1" s="20" t="s">
         <v>204</v>
       </c>
       <c r="M1" s="20" t="s">
@@ -7793,51 +7784,50 @@
         <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="rn8NXms8YhPGxb4ISOyMKNpl4NIm588tTde+Pss+P5rXuKAKnCyKzT/rBTTxCoV1/VQ9nQ20U5koXG9KiDrMWA==" saltValue="xGNiqaXJ+pcMEW4v/r8soQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:B20" xr:uid="{AA6B7AF1-A415-4ADE-98CE-271FC021D6E0}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B20">
       <sortCondition ref="A1:A20"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" display="https://enable.supplyon.com/en/product/7" xr:uid="{491D18D8-EC9C-4A7E-9A8D-A1174546CD3E}"/>
     <hyperlink ref="B5" r:id="rId2" display="https://enable.supplyon.com/en/product/40" xr:uid="{DCA58CFF-3C6D-404D-AEBD-72EFD5B0C0BE}"/>
     <hyperlink ref="B6" r:id="rId3" display="https://enable.supplyon.com/en/product/41" xr:uid="{08E9466C-E676-444C-A965-7C7E351EF679}"/>
     <hyperlink ref="B7" r:id="rId4" display="https://enable.supplyon.com/en/product/53" xr:uid="{66D549F3-3DDF-481F-B6D1-581817773E9D}"/>
     <hyperlink ref="B8" r:id="rId5" display="https://enable.supplyon.com/en/product/42" xr:uid="{F935CF67-16F9-4336-A9DD-B5B548A39403}"/>
     <hyperlink ref="B9" r:id="rId6" display="https://enable.supplyon.com/en/product/43" xr:uid="{E3629D22-88F8-408F-BCB6-AE2439B54AC1}"/>
     <hyperlink ref="B3" r:id="rId7" display="https://enable.supplyon.com/en/product/44" xr:uid="{EF2781AE-923D-455E-85CE-2A88BCCC9856}"/>
     <hyperlink ref="B2" r:id="rId8" display="https://enable.supplyon.com/en/product/45" xr:uid="{B56B41B3-87FC-44E8-AF4E-60B3548C9DC7}"/>
     <hyperlink ref="B16" r:id="rId9" display="https://enable.supplyon.com/en/product/46" xr:uid="{4A146B58-3458-40D0-896B-D4267A55B10C}"/>
     <hyperlink ref="B12" r:id="rId10" display="https://enable.supplyon.com/en/product/47" xr:uid="{D02902AF-1BB8-45B5-A661-7EA7DF3B4388}"/>
     <hyperlink ref="B10" r:id="rId11" display="https://enable.supplyon.com/en/product/57" xr:uid="{F0A0EA2E-A6BE-4666-8F0D-6D9822EB07C2}"/>
     <hyperlink ref="B11" r:id="rId12" display="https://enable.supplyon.com/en/product/144" xr:uid="{B575812C-3F31-4AF2-AAF6-C42FC85A881E}"/>
     <hyperlink ref="B13" r:id="rId13" display="https://enable.supplyon.com/en/product/48" xr:uid="{1C34417D-EF37-434A-AEC2-03927A9F7257}"/>
     <hyperlink ref="B17" r:id="rId14" display="https://enable.supplyon.com/en/product/49" xr:uid="{DB3D0D01-4C1E-4FC5-A58E-B9776603D96B}"/>
     <hyperlink ref="B14" r:id="rId15" display="https://enable.supplyon.com/en/product/50" xr:uid="{2F65C7AA-26AF-46B9-AA47-B8F56BF0CB7C}"/>
     <hyperlink ref="B15" r:id="rId16" display="https://enable.supplyon.com/en/product/51" xr:uid="{8903EBF8-5BD7-4370-999A-B09DA088B812}"/>
@@ -7848,21187 +7838,21131 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F65EC9DB-C606-43EF-AFE9-A4E65A681647}">
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
       <selection pane="topRight" activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.6328125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.36328125" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="44.08984375" style="12" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="15.6328125" style="8" customWidth="1"/>
     <col min="6" max="6" width="22.6328125" style="8" customWidth="1"/>
-    <col min="7" max="7" width="12.90625" style="41" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="13.1796875" style="101" customWidth="1"/>
+    <col min="7" max="7" width="12.90625" style="40" customWidth="1"/>
+    <col min="8" max="8" width="18.36328125" style="40" customWidth="1"/>
+    <col min="9" max="9" width="15.6328125" style="40" customWidth="1"/>
+    <col min="10" max="10" width="13.7265625" style="40" customWidth="1"/>
+    <col min="11" max="11" width="11" style="40" customWidth="1"/>
+    <col min="12" max="12" width="11.90625" style="40" customWidth="1"/>
+    <col min="13" max="13" width="9.26953125" style="78" customWidth="1"/>
+    <col min="14" max="14" width="9.54296875" style="78" customWidth="1"/>
+    <col min="15" max="15" width="13.1796875" style="78" customWidth="1"/>
     <col min="16" max="16384" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="46" customFormat="1" ht="44.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:15" s="45" customFormat="1" ht="44.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42" t="s">
+      <c r="B1" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="C1" s="42" t="s">
+      <c r="C1" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="D1" s="43" t="s">
+      <c r="D1" s="42" t="s">
         <v>110</v>
       </c>
-      <c r="E1" s="42" t="s">
+      <c r="E1" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="F1" s="42" t="s">
+      <c r="F1" s="41" t="s">
         <v>239</v>
       </c>
-      <c r="G1" s="42" t="s">
+      <c r="G1" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="H1" s="42" t="s">
+      <c r="H1" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="I1" s="42" t="s">
+      <c r="I1" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="J1" s="42" t="s">
+      <c r="J1" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="K1" s="44" t="s">
+      <c r="K1" s="43" t="s">
         <v>244</v>
       </c>
-      <c r="L1" s="45" t="s">
+      <c r="L1" s="44" t="s">
         <v>245</v>
       </c>
-      <c r="M1" s="94" t="s">
+      <c r="M1" s="71" t="s">
         <v>254</v>
       </c>
-      <c r="N1" s="95" t="s">
+      <c r="N1" s="72" t="s">
         <v>255</v>
       </c>
-      <c r="O1" s="96" t="s">
+      <c r="O1" s="73" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D2" s="14" t="str">
         <f>A2&amp;B2&amp;C2</f>
         <v>SCCAS2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E2" s="4">
         <v>1500</v>
       </c>
       <c r="F2" s="4">
         <v>9</v>
       </c>
-      <c r="G2" s="38">
+      <c r="G2" s="37">
         <v>4</v>
       </c>
-      <c r="H2" s="38">
+      <c r="H2" s="37">
         <v>4</v>
       </c>
-      <c r="I2" s="38">
-[...2 lines deleted...]
-      <c r="J2" s="38">
+      <c r="I2" s="37">
+        <v>8</v>
+      </c>
+      <c r="J2" s="37">
         <v>2</v>
       </c>
-      <c r="K2" s="39">
+      <c r="K2" s="38">
         <f>SUM(G2,I2,J2)</f>
         <v>14</v>
       </c>
-      <c r="L2" s="40">
+      <c r="L2" s="39">
         <f>SUM(H2,I2,J2)</f>
         <v>14</v>
       </c>
-      <c r="M2" s="97">
+      <c r="M2" s="74">
         <v>2</v>
       </c>
-      <c r="N2" s="98">
+      <c r="N2" s="75">
         <f>M2*5</f>
         <v>10</v>
       </c>
-      <c r="O2" s="99">
+      <c r="O2" s="76">
         <f>F2/N2</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D3" s="14" t="str">
         <f t="shared" ref="D3:D36" si="0">A3&amp;B3&amp;C3</f>
         <v>SCCAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E3" s="4">
         <v>750</v>
       </c>
       <c r="F3" s="4">
         <v>4.5</v>
       </c>
-      <c r="G3" s="38">
+      <c r="G3" s="37">
         <v>0</v>
       </c>
-      <c r="H3" s="38">
+      <c r="H3" s="37">
         <v>2</v>
       </c>
-      <c r="I3" s="38">
+      <c r="I3" s="37">
         <v>4</v>
       </c>
-      <c r="J3" s="38">
+      <c r="J3" s="37">
         <v>1</v>
       </c>
-      <c r="K3" s="39">
+      <c r="K3" s="38">
         <f t="shared" ref="K3:K36" si="1">SUM(G3,I3,J3)</f>
         <v>5</v>
       </c>
-      <c r="L3" s="40">
+      <c r="L3" s="39">
         <f t="shared" ref="L3:L36" si="2">SUM(H3,I3,J3)</f>
         <v>7</v>
       </c>
-      <c r="M3" s="97">
+      <c r="M3" s="74">
         <v>1</v>
       </c>
-      <c r="N3" s="98">
+      <c r="N3" s="75">
         <f t="shared" ref="N3:N36" si="3">M3*5</f>
         <v>5</v>
       </c>
-      <c r="O3" s="99">
+      <c r="O3" s="76">
         <f t="shared" ref="O3:O36" si="4">F3/N3</f>
         <v>0.9</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D4" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E4" s="4">
         <v>750</v>
       </c>
       <c r="F4" s="4">
         <v>4.5</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G4" s="37">
         <v>0</v>
       </c>
-      <c r="H4" s="38">
+      <c r="H4" s="37">
         <v>2</v>
       </c>
-      <c r="I4" s="38">
+      <c r="I4" s="37">
         <v>4</v>
       </c>
-      <c r="J4" s="38">
+      <c r="J4" s="37">
         <v>1</v>
       </c>
-      <c r="K4" s="39">
+      <c r="K4" s="38">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L4" s="40">
+      <c r="L4" s="39">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-      <c r="M4" s="97">
+      <c r="M4" s="74">
         <v>1</v>
       </c>
-      <c r="N4" s="98">
+      <c r="N4" s="75">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="O4" s="99">
+      <c r="O4" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D5" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E5" s="4">
         <v>1500</v>
       </c>
       <c r="F5" s="4">
         <v>9</v>
       </c>
-      <c r="G5" s="38">
+      <c r="G5" s="37">
         <v>0</v>
       </c>
-      <c r="H5" s="38">
+      <c r="H5" s="37">
         <v>4</v>
       </c>
-      <c r="I5" s="38">
-[...2 lines deleted...]
-      <c r="J5" s="38">
+      <c r="I5" s="37">
+        <v>8</v>
+      </c>
+      <c r="J5" s="37">
         <v>2</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="38">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M5" s="97">
+      <c r="M5" s="74">
         <v>2</v>
       </c>
-      <c r="N5" s="98">
+      <c r="N5" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O5" s="99">
+      <c r="O5" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D6" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E6" s="4">
         <v>0</v>
       </c>
       <c r="F6" s="4">
         <v>0</v>
       </c>
-      <c r="G6" s="38">
+      <c r="G6" s="37">
         <v>0</v>
       </c>
-      <c r="H6" s="38">
+      <c r="H6" s="37">
         <v>0</v>
       </c>
-      <c r="I6" s="38">
+      <c r="I6" s="37">
         <v>0</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="37">
         <v>0</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L6" s="40">
+      <c r="L6" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M6" s="97">
+      <c r="M6" s="74">
         <v>0</v>
       </c>
-      <c r="N6" s="98">
+      <c r="N6" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O6" s="99">
+      <c r="O6" s="76">
         <f>IFERROR(F6/N6,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D7" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E7" s="4">
         <v>0</v>
       </c>
       <c r="F7" s="4">
         <v>1</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="37">
         <v>0</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>0</v>
       </c>
-      <c r="I7" s="38">
+      <c r="I7" s="37">
         <v>0</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="37">
         <v>0</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M7" s="97">
+      <c r="M7" s="74">
         <f>1.5/5</f>
         <v>0.3</v>
       </c>
-      <c r="N7" s="98">
+      <c r="N7" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O7" s="99">
+      <c r="O7" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D8" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCAS2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E8" s="4">
         <v>0</v>
       </c>
       <c r="F8" s="4">
         <v>1</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="37">
         <v>0</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="37">
         <v>0</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <v>0</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="37">
         <v>0</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L8" s="40">
+      <c r="L8" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M8" s="97">
+      <c r="M8" s="74">
         <v>0.3</v>
       </c>
-      <c r="N8" s="98">
+      <c r="N8" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O8" s="99">
+      <c r="O8" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D9" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E9" s="4">
         <v>1500</v>
       </c>
       <c r="F9" s="4">
         <v>9</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G9" s="37">
         <v>4</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H9" s="37">
         <v>4</v>
       </c>
-      <c r="I9" s="38">
-[...2 lines deleted...]
-      <c r="J9" s="38">
+      <c r="I9" s="37">
+        <v>8</v>
+      </c>
+      <c r="J9" s="37">
         <v>2</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="38">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M9" s="97">
+      <c r="M9" s="74">
         <v>2</v>
       </c>
-      <c r="N9" s="98">
+      <c r="N9" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O9" s="99">
+      <c r="O9" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E10" s="4">
         <v>750</v>
       </c>
       <c r="F10" s="4">
         <v>4.5</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="37">
         <v>0</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="37">
         <v>2</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I10" s="37">
         <v>4</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="37">
         <v>1</v>
       </c>
-      <c r="K10" s="39">
+      <c r="K10" s="38">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="39">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-      <c r="M10" s="97">
+      <c r="M10" s="74">
         <v>1</v>
       </c>
-      <c r="N10" s="98">
+      <c r="N10" s="75">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="O10" s="99">
+      <c r="O10" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A11" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D11" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E11" s="4">
         <v>750</v>
       </c>
       <c r="F11" s="4">
         <v>4.5</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G11" s="37">
         <v>0</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="37">
         <v>2</v>
       </c>
-      <c r="I11" s="38">
+      <c r="I11" s="37">
         <v>4</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="37">
         <v>1</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="38">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="39">
         <f t="shared" si="2"/>
         <v>7</v>
       </c>
-      <c r="M11" s="97">
+      <c r="M11" s="74">
         <v>1</v>
       </c>
-      <c r="N11" s="98">
+      <c r="N11" s="75">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="O11" s="99">
+      <c r="O11" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D12" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E12" s="4">
         <v>1500</v>
       </c>
       <c r="F12" s="4">
         <v>9</v>
       </c>
-      <c r="G12" s="38">
+      <c r="G12" s="37">
         <v>0</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>4</v>
       </c>
-      <c r="I12" s="38">
-[...2 lines deleted...]
-      <c r="J12" s="38">
+      <c r="I12" s="37">
+        <v>8</v>
+      </c>
+      <c r="J12" s="37">
         <v>2</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="38">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M12" s="97">
+      <c r="M12" s="74">
         <v>2</v>
       </c>
-      <c r="N12" s="98">
+      <c r="N12" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O12" s="99">
+      <c r="O12" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A13" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D13" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - PRD</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="37">
         <v>0</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="37">
         <v>0</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="37">
         <v>0</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="37">
         <v>0</v>
       </c>
-      <c r="K13" s="39">
+      <c r="K13" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M13" s="97">
+      <c r="M13" s="74">
         <v>0</v>
       </c>
-      <c r="N13" s="98">
+      <c r="N13" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O13" s="99">
+      <c r="O13" s="76">
         <f>IFERROR(F13/N13,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D14" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E14" s="4">
         <v>0</v>
       </c>
       <c r="F14" s="4">
         <v>1</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G14" s="37">
         <v>0</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="37">
         <v>0</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I14" s="37">
         <v>0</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J14" s="37">
         <v>0</v>
       </c>
-      <c r="K14" s="39">
+      <c r="K14" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="40">
+      <c r="L14" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M14" s="97">
+      <c r="M14" s="74">
         <f>1.5/5</f>
         <v>0.3</v>
       </c>
-      <c r="N14" s="98">
+      <c r="N14" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O14" s="99">
+      <c r="O14" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A15" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D15" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SCCOFTP2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>1</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="37">
         <v>0</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="37">
         <v>0</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="37">
         <v>0</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="37">
         <v>0</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="40">
+      <c r="L15" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M15" s="97">
+      <c r="M15" s="74">
         <v>0.3</v>
       </c>
-      <c r="N15" s="98">
+      <c r="N15" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O15" s="99">
+      <c r="O15" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D16" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2New Connectivity - PRD &amp; PrePRD</v>
       </c>
       <c r="E16" s="4">
         <v>1500</v>
       </c>
       <c r="F16" s="4">
         <v>9</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="37">
         <v>0</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="37">
         <v>4</v>
       </c>
-      <c r="I16" s="38">
-[...2 lines deleted...]
-      <c r="J16" s="38">
+      <c r="I16" s="37">
+        <v>8</v>
+      </c>
+      <c r="J16" s="37">
         <v>2</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K16" s="38">
         <f>SUM(G16,I16,J16)</f>
         <v>10</v>
       </c>
-      <c r="L16" s="40">
+      <c r="L16" s="39">
         <f>SUM(H16,I16,J16)</f>
         <v>14</v>
       </c>
-      <c r="M16" s="97">
+      <c r="M16" s="74">
         <v>2</v>
       </c>
-      <c r="N16" s="98">
+      <c r="N16" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O16" s="99">
+      <c r="O16" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D17" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E17" s="4">
         <v>750</v>
       </c>
       <c r="F17" s="4">
         <v>4.5</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G17" s="37">
         <v>0</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>2</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="37">
         <v>4</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="37">
         <v>1</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="38">
         <f t="shared" ref="K17:K22" si="5">SUM(G17,I17,J17)</f>
         <v>5</v>
       </c>
-      <c r="L17" s="40">
+      <c r="L17" s="39">
         <f t="shared" ref="L17:L22" si="6">SUM(H17,I17,J17)</f>
         <v>7</v>
       </c>
-      <c r="M17" s="97">
+      <c r="M17" s="74">
         <v>1</v>
       </c>
-      <c r="N17" s="98">
+      <c r="N17" s="75">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="O17" s="99">
+      <c r="O17" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A18" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D18" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PrePRD</v>
       </c>
       <c r="E18" s="4">
         <v>750</v>
       </c>
       <c r="F18" s="4">
         <v>4.5</v>
       </c>
-      <c r="G18" s="38">
+      <c r="G18" s="37">
         <v>0</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="37">
         <v>2</v>
       </c>
-      <c r="I18" s="38">
+      <c r="I18" s="37">
         <v>4</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="37">
         <v>1</v>
       </c>
-      <c r="K18" s="39">
+      <c r="K18" s="38">
         <f t="shared" si="5"/>
         <v>5</v>
       </c>
-      <c r="L18" s="40">
+      <c r="L18" s="39">
         <f t="shared" si="6"/>
         <v>7</v>
       </c>
-      <c r="M18" s="97">
+      <c r="M18" s="74">
         <v>1</v>
       </c>
-      <c r="N18" s="98">
+      <c r="N18" s="75">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
-      <c r="O18" s="99">
+      <c r="O18" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D19" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Connectivity Change/Update - PRD &amp; PrePRD</v>
       </c>
       <c r="E19" s="4">
         <v>1500</v>
       </c>
       <c r="F19" s="4">
         <v>9</v>
       </c>
-      <c r="G19" s="38">
+      <c r="G19" s="37">
         <v>0</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="37">
         <v>4</v>
       </c>
-      <c r="I19" s="38">
-[...2 lines deleted...]
-      <c r="J19" s="38">
+      <c r="I19" s="37">
+        <v>8</v>
+      </c>
+      <c r="J19" s="37">
         <v>2</v>
       </c>
-      <c r="K19" s="39">
+      <c r="K19" s="38">
         <f t="shared" si="5"/>
         <v>10</v>
       </c>
-      <c r="L19" s="40">
+      <c r="L19" s="39">
         <f t="shared" si="6"/>
         <v>14</v>
       </c>
-      <c r="M19" s="97">
+      <c r="M19" s="74">
         <v>2</v>
       </c>
-      <c r="N19" s="98">
+      <c r="N19" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O19" s="99">
+      <c r="O19" s="76">
         <f t="shared" si="4"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D20" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="37">
         <v>0</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="37">
         <v>0</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="37">
         <v>0</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="37">
         <v>0</v>
       </c>
-      <c r="K20" s="39">
+      <c r="K20" s="38">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L20" s="40">
+      <c r="L20" s="39">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M20" s="97">
+      <c r="M20" s="74">
         <v>0</v>
       </c>
-      <c r="N20" s="98">
+      <c r="N20" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O20" s="99">
+      <c r="O20" s="76">
         <f>IFERROR(F20/N20,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A21" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D21" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PrePRD</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>1</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="37">
         <v>0</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="37">
         <v>0</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="37">
         <v>0</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="37">
         <v>0</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K21" s="38">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L21" s="40">
+      <c r="L21" s="39">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M21" s="97">
+      <c r="M21" s="74">
         <f>1.5/5</f>
         <v>0.3</v>
       </c>
-      <c r="N21" s="98">
+      <c r="N21" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O21" s="99">
+      <c r="O21" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D22" s="14" t="str">
         <f t="shared" si="0"/>
         <v>AEROAS2Existing Connectivity - PRD &amp; PrePRD</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>1</v>
       </c>
-      <c r="G22" s="38">
+      <c r="G22" s="37">
         <v>0</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>0</v>
       </c>
-      <c r="I22" s="38">
+      <c r="I22" s="37">
         <v>0</v>
       </c>
-      <c r="J22" s="38">
+      <c r="J22" s="37">
         <v>0</v>
       </c>
-      <c r="K22" s="39">
+      <c r="K22" s="38">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L22" s="40">
+      <c r="L22" s="39">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M22" s="97">
+      <c r="M22" s="74">
         <v>0.3</v>
       </c>
-      <c r="N22" s="98">
+      <c r="N22" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O22" s="99">
+      <c r="O22" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A23" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E23" s="4">
         <v>3640</v>
       </c>
       <c r="F23" s="4">
         <v>26</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G23" s="37">
         <v>0</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="37">
         <v>4</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="37">
         <v>16</v>
       </c>
-      <c r="J23" s="38">
-[...2 lines deleted...]
-      <c r="K23" s="39">
+      <c r="J23" s="37">
+        <v>8</v>
+      </c>
+      <c r="K23" s="38">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L23" s="40">
+      <c r="L23" s="39">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-      <c r="M23" s="97">
+      <c r="M23" s="74">
         <v>4</v>
       </c>
-      <c r="N23" s="98">
+      <c r="N23" s="75">
         <f t="shared" si="3"/>
         <v>20</v>
       </c>
-      <c r="O23" s="99">
+      <c r="O23" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D24" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - PRD</v>
       </c>
       <c r="E24" s="4">
         <v>1600</v>
       </c>
       <c r="F24" s="4">
         <v>13</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="37">
         <v>0</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="37">
         <v>2</v>
       </c>
-      <c r="I24" s="38">
-[...2 lines deleted...]
-      <c r="J24" s="38">
+      <c r="I24" s="37">
+        <v>8</v>
+      </c>
+      <c r="J24" s="37">
         <v>4</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="38">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M24" s="97">
+      <c r="M24" s="74">
         <v>2</v>
       </c>
-      <c r="N24" s="98">
+      <c r="N24" s="75">
         <f t="shared" ref="N24:N25" si="7">M24*5</f>
         <v>10</v>
       </c>
-      <c r="O24" s="99">
+      <c r="O24" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A25" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D25" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E25" s="4">
         <v>1600</v>
       </c>
       <c r="F25" s="4">
         <v>13</v>
       </c>
-      <c r="G25" s="38">
+      <c r="G25" s="37">
         <v>0</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="37">
         <v>2</v>
       </c>
-      <c r="I25" s="38">
-[...2 lines deleted...]
-      <c r="J25" s="38">
+      <c r="I25" s="37">
+        <v>8</v>
+      </c>
+      <c r="J25" s="37">
         <v>4</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="38">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L25" s="40">
+      <c r="L25" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M25" s="97">
+      <c r="M25" s="74">
         <v>2</v>
       </c>
-      <c r="N25" s="98">
+      <c r="N25" s="75">
         <f t="shared" si="7"/>
         <v>10</v>
       </c>
-      <c r="O25" s="99">
+      <c r="O25" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A26" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Connectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E26" s="4">
         <v>3640</v>
       </c>
       <c r="F26" s="4">
         <v>26</v>
       </c>
-      <c r="G26" s="38">
+      <c r="G26" s="37">
         <v>0</v>
       </c>
-      <c r="H26" s="38">
+      <c r="H26" s="37">
         <v>4</v>
       </c>
-      <c r="I26" s="38">
+      <c r="I26" s="37">
         <v>16</v>
       </c>
-      <c r="J26" s="38">
-[...2 lines deleted...]
-      <c r="K26" s="39">
+      <c r="J26" s="37">
+        <v>8</v>
+      </c>
+      <c r="K26" s="38">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L26" s="40">
+      <c r="L26" s="39">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-      <c r="M26" s="97">
+      <c r="M26" s="74">
         <v>4</v>
       </c>
-      <c r="N26" s="98">
+      <c r="N26" s="75">
         <f t="shared" ref="N26" si="8">M26*5</f>
         <v>20</v>
       </c>
-      <c r="O26" s="99">
+      <c r="O26" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D27" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - PRD</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="37">
         <v>0</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>0</v>
       </c>
-      <c r="I27" s="38">
+      <c r="I27" s="37">
         <v>0</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="37">
         <v>0</v>
       </c>
-      <c r="K27" s="39">
+      <c r="K27" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L27" s="40">
+      <c r="L27" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M27" s="97">
+      <c r="M27" s="74">
         <v>0</v>
       </c>
-      <c r="N27" s="98">
+      <c r="N27" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O27" s="99">
+      <c r="O27" s="76">
         <f>IFERROR(F27/N27,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A28" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D28" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - QAS (TEST)</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>1</v>
       </c>
-      <c r="G28" s="38">
+      <c r="G28" s="37">
         <v>0</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="37">
         <v>0</v>
       </c>
-      <c r="I28" s="38">
+      <c r="I28" s="37">
         <v>0</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="37">
         <v>0</v>
       </c>
-      <c r="K28" s="39">
+      <c r="K28" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M28" s="97">
+      <c r="M28" s="74">
         <f>1.5/5</f>
         <v>0.3</v>
       </c>
-      <c r="N28" s="98">
+      <c r="N28" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O28" s="99">
+      <c r="O28" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A29" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D29" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMAS2Existing Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>1</v>
       </c>
-      <c r="G29" s="38">
+      <c r="G29" s="37">
         <v>0</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="37">
         <v>0</v>
       </c>
-      <c r="I29" s="38">
+      <c r="I29" s="37">
         <v>0</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="37">
         <v>0</v>
       </c>
-      <c r="K29" s="39">
+      <c r="K29" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="40">
+      <c r="L29" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M29" s="97">
+      <c r="M29" s="74">
         <v>0.3</v>
       </c>
-      <c r="N29" s="98">
+      <c r="N29" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O29" s="99">
+      <c r="O29" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A30" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSNew Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E30" s="4">
         <v>3640</v>
       </c>
       <c r="F30" s="4">
         <v>26</v>
       </c>
-      <c r="G30" s="38">
+      <c r="G30" s="37">
         <v>0</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="37">
         <v>4</v>
       </c>
-      <c r="I30" s="38">
+      <c r="I30" s="37">
         <v>16</v>
       </c>
-      <c r="J30" s="38">
-[...2 lines deleted...]
-      <c r="K30" s="39">
+      <c r="J30" s="37">
+        <v>8</v>
+      </c>
+      <c r="K30" s="38">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L30" s="40">
+      <c r="L30" s="39">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-      <c r="M30" s="97">
+      <c r="M30" s="74">
         <v>4</v>
       </c>
-      <c r="N30" s="98">
+      <c r="N30" s="75">
         <f t="shared" si="3"/>
         <v>20</v>
       </c>
-      <c r="O30" s="99">
+      <c r="O30" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D31" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - PRD</v>
       </c>
       <c r="E31" s="4">
         <v>1600</v>
       </c>
       <c r="F31" s="4">
         <v>13</v>
       </c>
-      <c r="G31" s="38">
+      <c r="G31" s="37">
         <v>0</v>
       </c>
-      <c r="H31" s="38">
+      <c r="H31" s="37">
         <v>2</v>
       </c>
-      <c r="I31" s="38">
-[...2 lines deleted...]
-      <c r="J31" s="38">
+      <c r="I31" s="37">
+        <v>8</v>
+      </c>
+      <c r="J31" s="37">
         <v>4</v>
       </c>
-      <c r="K31" s="39">
+      <c r="K31" s="38">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L31" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M31" s="97">
+      <c r="M31" s="74">
         <v>2</v>
       </c>
-      <c r="N31" s="98">
+      <c r="N31" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O31" s="99">
+      <c r="O31" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A32" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D32" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - QAS (TEST)</v>
       </c>
       <c r="E32" s="4">
         <v>1600</v>
       </c>
       <c r="F32" s="4">
         <v>13</v>
       </c>
-      <c r="G32" s="38">
+      <c r="G32" s="37">
         <v>0</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>2</v>
       </c>
-      <c r="I32" s="38">
-[...2 lines deleted...]
-      <c r="J32" s="38">
+      <c r="I32" s="37">
+        <v>8</v>
+      </c>
+      <c r="J32" s="37">
         <v>4</v>
       </c>
-      <c r="K32" s="39">
+      <c r="K32" s="38">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="39">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
-      <c r="M32" s="97">
+      <c r="M32" s="74">
         <v>2</v>
       </c>
-      <c r="N32" s="98">
+      <c r="N32" s="75">
         <f t="shared" si="3"/>
         <v>10</v>
       </c>
-      <c r="O32" s="99">
+      <c r="O32" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A33" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSConnectivity Change/Update - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E33" s="4">
         <v>3640</v>
       </c>
       <c r="F33" s="4">
         <v>26</v>
       </c>
-      <c r="G33" s="38">
+      <c r="G33" s="37">
         <v>0</v>
       </c>
-      <c r="H33" s="38">
+      <c r="H33" s="37">
         <v>4</v>
       </c>
-      <c r="I33" s="38">
+      <c r="I33" s="37">
         <v>16</v>
       </c>
-      <c r="J33" s="38">
-[...2 lines deleted...]
-      <c r="K33" s="39">
+      <c r="J33" s="37">
+        <v>8</v>
+      </c>
+      <c r="K33" s="38">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="39">
         <f t="shared" si="2"/>
         <v>28</v>
       </c>
-      <c r="M33" s="97">
+      <c r="M33" s="74">
         <v>4</v>
       </c>
-      <c r="N33" s="98">
+      <c r="N33" s="75">
         <f t="shared" si="3"/>
         <v>20</v>
       </c>
-      <c r="O33" s="99">
+      <c r="O33" s="76">
         <f t="shared" si="4"/>
         <v>1.3</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A34" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - PRD</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
-      <c r="G34" s="38">
+      <c r="G34" s="37">
         <v>0</v>
       </c>
-      <c r="H34" s="38">
+      <c r="H34" s="37">
         <v>0</v>
       </c>
-      <c r="I34" s="38">
+      <c r="I34" s="37">
         <v>0</v>
       </c>
-      <c r="J34" s="38">
+      <c r="J34" s="37">
         <v>0</v>
       </c>
-      <c r="K34" s="39">
+      <c r="K34" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L34" s="40">
+      <c r="L34" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M34" s="97">
+      <c r="M34" s="74">
         <v>0</v>
       </c>
-      <c r="N34" s="98">
+      <c r="N34" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O34" s="99">
+      <c r="O34" s="76">
         <f>IFERROR(F34/N34,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A35" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - QAS (TEST)</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>1</v>
       </c>
-      <c r="G35" s="38">
+      <c r="G35" s="37">
         <v>0</v>
       </c>
-      <c r="H35" s="38">
+      <c r="H35" s="37">
         <v>0</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="37">
         <v>0</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="37">
         <v>0</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L35" s="40">
+      <c r="L35" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M35" s="97">
+      <c r="M35" s="74">
         <f>1.5/5</f>
         <v>0.3</v>
       </c>
-      <c r="N35" s="98">
+      <c r="N35" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O35" s="99">
+      <c r="O35" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A36" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D36" s="14" t="str">
         <f t="shared" si="0"/>
         <v>SRMHTTPSExisting Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="4">
         <v>1</v>
       </c>
-      <c r="G36" s="38">
+      <c r="G36" s="37">
         <v>0</v>
       </c>
-      <c r="H36" s="38">
+      <c r="H36" s="37">
         <v>0</v>
       </c>
-      <c r="I36" s="38">
+      <c r="I36" s="37">
         <v>0</v>
       </c>
-      <c r="J36" s="38">
+      <c r="J36" s="37">
         <v>0</v>
       </c>
-      <c r="K36" s="39">
+      <c r="K36" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L36" s="40">
+      <c r="L36" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M36" s="97">
+      <c r="M36" s="74">
         <v>0.3</v>
       </c>
-      <c r="N36" s="98">
+      <c r="N36" s="75">
         <f t="shared" si="3"/>
         <v>1.5</v>
       </c>
-      <c r="O36" s="99">
+      <c r="O36" s="76">
         <f t="shared" si="4"/>
         <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E37" s="2"/>
       <c r="F37" s="3"/>
-      <c r="M37" s="100"/>
-      <c r="N37" s="100"/>
+      <c r="M37" s="77"/>
+      <c r="N37" s="77"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E38" s="2"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E39" s="2"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.35">
       <c r="E41" s="2"/>
       <c r="F41" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YoGci0K6bZSJTZVehTijCXJoyoYupx00z9GsMJAJzdkdzC4E9yLuoaidt+7pBH6vACh+IyIz7H0nHPE29Kf6JA==" saltValue="vyWNi+se7htt8PtRXMAj1Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:O36" xr:uid="{F65EC9DB-C606-43EF-AFE9-A4E65A681647}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="O6:O37" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D1F7AC7-D326-4140-B6A7-E025CC41246D}">
   <dimension ref="A1:S304"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="6" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="6" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="A12" sqref="A12"/>
       <selection pane="topRight" activeCell="A12" sqref="A12"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10.453125" style="7" customWidth="1"/>
     <col min="2" max="2" width="34.08984375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="34.08984375" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="45.26953125" style="7" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="45.26953125" style="7" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="45.26953125" style="7" customWidth="1"/>
     <col min="8" max="8" width="36.1796875" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.90625" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.36328125" style="7" customWidth="1"/>
     <col min="11" max="11" width="14.81640625" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.1796875" style="7" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.08984375" style="7" customWidth="1"/>
     <col min="15" max="15" width="9.6328125" style="7" customWidth="1"/>
     <col min="16" max="16" width="9.36328125" style="7" customWidth="1"/>
     <col min="17" max="17" width="13.1796875" style="7" customWidth="1"/>
     <col min="18" max="18" width="10.7265625" style="7" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="8.7265625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="27" customFormat="1" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42" t="s">
+      <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="102" t="s">
+      <c r="C1" s="79" t="s">
         <v>123</v>
       </c>
-      <c r="D1" s="102" t="s">
+      <c r="D1" s="79" t="s">
         <v>129</v>
       </c>
-      <c r="E1" s="102" t="s">
+      <c r="E1" s="79" t="s">
         <v>124</v>
       </c>
-      <c r="F1" s="42" t="s">
+      <c r="F1" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="43" t="s">
+      <c r="G1" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="H1" s="42" t="s">
+      <c r="H1" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="42" t="s">
+      <c r="I1" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="42" t="s">
+      <c r="J1" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="K1" s="42" t="s">
+      <c r="K1" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="L1" s="42" t="s">
+      <c r="L1" s="41" t="s">
         <v>246</v>
       </c>
-      <c r="M1" s="42" t="s">
+      <c r="M1" s="41" t="s">
         <v>247</v>
       </c>
-      <c r="N1" s="44" t="s">
+      <c r="N1" s="43" t="s">
         <v>248</v>
       </c>
-      <c r="O1" s="94" t="s">
+      <c r="O1" s="71" t="s">
         <v>254</v>
       </c>
-      <c r="P1" s="95" t="s">
+      <c r="P1" s="72" t="s">
         <v>255</v>
       </c>
-      <c r="Q1" s="96" t="s">
+      <c r="Q1" s="73" t="s">
         <v>256</v>
       </c>
-      <c r="R1" s="133" t="s">
+      <c r="R1" s="90" t="s">
         <v>252</v>
       </c>
-      <c r="S1" s="134" t="s">
+      <c r="S1" s="91" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="13" t="str">
         <f>SUBSTITUTE(B2," ","")</f>
         <v>CATENSYSChainDriveSystems</v>
       </c>
       <c r="D2" s="13" t="str">
         <f>A2&amp;B2</f>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
       <c r="E2" s="13" t="str">
         <f t="shared" ref="E2:E67" si="0">A2&amp;C2&amp;"Messages"</f>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G2" s="37" t="str">
+      <c r="G2" s="36" t="str">
         <f>B2&amp;F2</f>
         <v>CATENSYS Chain Drive SystemsPurchase Order / Order Change</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="7">
         <v>900</v>
       </c>
       <c r="J2" s="9">
         <v>6</v>
       </c>
       <c r="K2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(5*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(8*8),IF($I2=7650,SUM(20*8),IF($I2=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
       <c r="L2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(2*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(3*8),IF($I2=7650,SUM(6*8),IF($I2=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
       <c r="M2" s="9">
         <f>IF(OR($I2=900,$I2=1000,$I2=1260),SUM(1*8),IF(OR($I2=1300,$I2=2000,$I2=1610),SUM(1*8),IF($I2=7650,SUM(3*8),IF($I2=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N2" s="10">
-        <f>K2+L2+M2</f>
+        <f t="shared" ref="N2:N65" si="1">K2+L2+M2</f>
         <v>64</v>
       </c>
-      <c r="O2" s="136">
+      <c r="O2" s="93">
         <v>6</v>
       </c>
-      <c r="P2" s="137">
-        <f t="shared" ref="P2:P65" si="1">O2*5</f>
+      <c r="P2" s="94">
+        <f t="shared" ref="P2:P65" si="2">O2*5</f>
         <v>30</v>
       </c>
-      <c r="Q2" s="138">
-        <f t="shared" ref="Q2:Q65" si="2">J2/P2</f>
+      <c r="Q2" s="95">
+        <f t="shared" ref="Q2:Q65" si="3">J2/P2</f>
         <v>0.2</v>
       </c>
-      <c r="R2" s="135">
+      <c r="R2" s="92">
         <f>Q2*75%</f>
         <v>0.15000000000000002</v>
       </c>
-      <c r="S2" s="135">
+      <c r="S2" s="92">
         <f>Q2*1</f>
         <v>0.2</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="13" t="str">
-        <f t="shared" ref="C3:C68" si="3">SUBSTITUTE(B3," ","")</f>
+        <f t="shared" ref="C3:C68" si="4">SUBSTITUTE(B3," ","")</f>
         <v>CATENSYSChainDriveSystems</v>
       </c>
       <c r="D3" s="13" t="str">
-        <f t="shared" ref="D3:D68" si="4">A3&amp;B3</f>
+        <f t="shared" ref="D3:D68" si="5">A3&amp;B3</f>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
       <c r="E3" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="37" t="str">
-        <f t="shared" ref="G3:G65" si="5">B3&amp;F3</f>
+      <c r="G3" s="36" t="str">
+        <f t="shared" ref="G3:G65" si="6">B3&amp;F3</f>
         <v>CATENSYS Chain Drive SystemsPurchase Order Response</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11">
         <v>1300</v>
       </c>
       <c r="J3" s="9">
         <v>8</v>
       </c>
       <c r="K3" s="9">
-        <f t="shared" ref="K3:K65" si="6">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(5*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(8*8),IF($I3=7650,SUM(20*8),IF($I3=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="K3:K65" si="7">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(5*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(8*8),IF($I3=7650,SUM(20*8),IF($I3=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
       <c r="L3" s="9">
-        <f t="shared" ref="L3:L65" si="7">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(2*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(3*8),IF($I3=7650,SUM(6*8),IF($I3=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="L3:L65" si="8">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(2*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(3*8),IF($I3=7650,SUM(6*8),IF($I3=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
       <c r="M3" s="9">
-        <f t="shared" ref="M3:M65" si="8">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(1*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(1*8),IF($I3=7650,SUM(3*8),IF($I3=300,SUM(0.25*8),""))))</f>
+        <f t="shared" ref="M3:M65" si="9">IF(OR($I3=900,$I3=1000,$I3=1260),SUM(1*8),IF(OR($I3=1300,$I3=2000,$I3=1610),SUM(1*8),IF($I3=7650,SUM(3*8),IF($I3=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N3" s="10">
-        <f>K3+L3+M3</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O3" s="136">
+      <c r="O3" s="93">
         <v>4</v>
       </c>
-      <c r="P3" s="137">
-        <f t="shared" si="1"/>
+      <c r="P3" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q3" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q3" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>CATENSYSChainDriveSystems</v>
       </c>
       <c r="D4" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
       <c r="E4" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G4" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>CATENSYS Chain Drive SystemsDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7">
         <v>900</v>
       </c>
       <c r="J4" s="9">
         <v>6</v>
       </c>
       <c r="K4" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L4" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M4" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N4" s="10">
-        <f>K4+L4+M4</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O4" s="136">
+      <c r="O4" s="93">
         <v>3</v>
       </c>
-      <c r="P4" s="137">
-        <f t="shared" si="1"/>
+      <c r="P4" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q4" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q4" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>CATENSYSChainDriveSystems</v>
       </c>
       <c r="D5" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
       <c r="E5" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G5" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>CATENSYS Chain Drive SystemsDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="11">
         <v>1300</v>
       </c>
       <c r="J5" s="9">
         <v>8</v>
       </c>
       <c r="K5" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L5" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M5" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N5" s="10">
-        <f>K5+L5+M5</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O5" s="136">
+      <c r="O5" s="93">
         <v>5</v>
       </c>
-      <c r="P5" s="137">
-        <f t="shared" si="1"/>
+      <c r="P5" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q5" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q5" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>ELDORCorporation</v>
       </c>
       <c r="D6" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCELDOR Corporation</v>
       </c>
       <c r="E6" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCELDORCorporationMessages</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G6" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>ELDOR CorporationDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="7">
         <v>900</v>
       </c>
       <c r="J6" s="9">
         <v>6</v>
       </c>
       <c r="K6" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L6" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M6" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N6" s="10">
-        <f>K6+L6+M6</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O6" s="136">
+      <c r="O6" s="93">
         <v>3</v>
       </c>
-      <c r="P6" s="137">
-        <f t="shared" si="1"/>
+      <c r="P6" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q6" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q6" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>ELDORCorporation</v>
       </c>
       <c r="D7" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCELDOR Corporation</v>
       </c>
       <c r="E7" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCELDORCorporationMessages</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G7" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>ELDOR CorporationDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="11">
         <v>1300</v>
       </c>
       <c r="J7" s="9">
         <v>8</v>
       </c>
       <c r="K7" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L7" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M7" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N7" s="10">
-        <f>K7+L7+M7</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O7" s="136">
+      <c r="O7" s="93">
         <v>5</v>
       </c>
-      <c r="P7" s="137">
-        <f t="shared" si="1"/>
+      <c r="P7" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q7" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q7" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C8" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>FaiveleyTransport</v>
       </c>
       <c r="D8" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFaiveley Transport</v>
       </c>
       <c r="E8" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G8" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G8" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Faiveley TransportPurchase Order / Order Change</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="7">
         <v>900</v>
       </c>
       <c r="J8" s="9">
         <v>6</v>
       </c>
       <c r="K8" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L8" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M8" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N8" s="10">
-        <f>K8+L8+M8</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O8" s="136">
+      <c r="O8" s="93">
         <v>6</v>
       </c>
-      <c r="P8" s="137">
-        <f t="shared" si="1"/>
+      <c r="P8" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q8" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q8" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>FaiveleyTransport</v>
       </c>
       <c r="D9" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFaiveley Transport</v>
       </c>
       <c r="E9" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G9" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Faiveley TransportPurchase Order Response</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="11">
         <v>1300</v>
       </c>
       <c r="J9" s="9">
         <v>8</v>
       </c>
       <c r="K9" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L9" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M9" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N9" s="10">
-        <f>K9+L9+M9</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O9" s="136">
+      <c r="O9" s="93">
         <v>4</v>
       </c>
-      <c r="P9" s="137">
-        <f t="shared" si="1"/>
+      <c r="P9" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q9" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q9" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A10" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C10" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>FaiveleyTransport</v>
       </c>
       <c r="D10" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFaiveley Transport</v>
       </c>
       <c r="E10" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFaiveleyTransportMessages</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G10" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Faiveley TransportDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="7">
         <v>900</v>
       </c>
       <c r="J10" s="9">
         <v>6</v>
       </c>
       <c r="K10" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L10" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M10" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N10" s="10">
-        <f>K10+L10+M10</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O10" s="136">
+      <c r="O10" s="93">
         <v>3</v>
       </c>
-      <c r="P10" s="137">
-        <f t="shared" si="1"/>
+      <c r="P10" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q10" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q10" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Flender</v>
       </c>
       <c r="D11" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFlender</v>
       </c>
       <c r="E11" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G11" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G11" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>FlenderPurchase Order / Order Change</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I11" s="11">
         <v>1000</v>
       </c>
       <c r="J11" s="9">
         <v>8</v>
       </c>
       <c r="K11" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L11" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M11" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N11" s="10">
-        <f>K11+L11+M11</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O11" s="136">
+      <c r="O11" s="93">
         <v>6</v>
       </c>
-      <c r="P11" s="137">
-        <f t="shared" si="1"/>
+      <c r="P11" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q11" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q11" s="95">
+        <f t="shared" si="3"/>
         <v>0.26666666666666666</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Flender</v>
       </c>
       <c r="D12" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFlender</v>
       </c>
       <c r="E12" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G12" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G12" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>FlenderPurchase Order Response</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="11">
         <v>2000</v>
       </c>
       <c r="J12" s="9">
         <v>16</v>
       </c>
       <c r="K12" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L12" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M12" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N12" s="10">
-        <f>K12+L12+M12</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O12" s="136">
+      <c r="O12" s="93">
         <v>4</v>
       </c>
-      <c r="P12" s="137">
-        <f t="shared" si="1"/>
+      <c r="P12" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q12" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q12" s="95">
+        <f t="shared" si="3"/>
         <v>0.8</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Flender</v>
       </c>
       <c r="D13" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFlender</v>
       </c>
       <c r="E13" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G13" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>FlenderDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="11">
         <v>1000</v>
       </c>
       <c r="J13" s="9">
         <v>8</v>
       </c>
       <c r="K13" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L13" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M13" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N13" s="10">
-        <f>K13+L13+M13</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O13" s="136">
+      <c r="O13" s="93">
         <v>3</v>
       </c>
-      <c r="P13" s="137">
-        <f t="shared" si="1"/>
+      <c r="P13" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q13" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q13" s="95">
+        <f t="shared" si="3"/>
         <v>0.53333333333333333</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Flender</v>
       </c>
       <c r="D14" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCFlender</v>
       </c>
       <c r="E14" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCFlenderMessages</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G14" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>FlenderInvoice</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="11">
         <v>2000</v>
       </c>
       <c r="J14" s="9">
         <v>16</v>
       </c>
       <c r="K14" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L14" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M14" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N14" s="10">
-        <f>K14+L14+M14</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O14" s="136">
+      <c r="O14" s="93">
         <v>5</v>
       </c>
-      <c r="P14" s="137">
-        <f t="shared" si="1"/>
+      <c r="P14" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q14" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q14" s="95">
+        <f t="shared" si="3"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C15" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>HitachiRailGTSDeutschlandGmbH</v>
       </c>
       <c r="D15" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCHitachi Rail GTS Deutschland GmbH</v>
       </c>
       <c r="E15" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCHitachiRailGTSDeutschlandGmbHMessages</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G15" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G15" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Hitachi Rail GTS Deutschland GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I15" s="7">
         <v>900</v>
       </c>
       <c r="J15" s="9">
         <v>6</v>
       </c>
       <c r="K15" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L15" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M15" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N15" s="10">
-        <f>K15+L15+M15</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O15" s="136">
+      <c r="O15" s="93">
         <v>6</v>
       </c>
-      <c r="P15" s="137">
-        <f t="shared" si="1"/>
+      <c r="P15" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q15" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q15" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C16" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>HitachiRailGTSDeutschlandGmbH</v>
       </c>
       <c r="D16" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCHitachi Rail GTS Deutschland GmbH</v>
       </c>
       <c r="E16" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCHitachiRailGTSDeutschlandGmbHMessages</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G16" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Hitachi Rail GTS Deutschland GmbHPurchase Order Response</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="11">
         <v>1300</v>
       </c>
       <c r="J16" s="9">
         <v>8</v>
       </c>
       <c r="K16" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L16" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M16" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N16" s="10">
-        <f>K16+L16+M16</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O16" s="136">
+      <c r="O16" s="93">
         <v>4</v>
       </c>
-      <c r="P16" s="137">
-        <f t="shared" si="1"/>
+      <c r="P16" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q16" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q16" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>InnioJenbacher</v>
       </c>
       <c r="D17" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCInnio Jenbacher</v>
       </c>
       <c r="E17" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G17" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G17" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Innio JenbacherPurchase Order / Order Change</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I17" s="7">
         <v>900</v>
       </c>
       <c r="J17" s="9">
         <v>6</v>
       </c>
       <c r="K17" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L17" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M17" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N17" s="10">
-        <f>K17+L17+M17</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O17" s="136">
+      <c r="O17" s="93">
         <v>6</v>
       </c>
-      <c r="P17" s="137">
-        <f t="shared" si="1"/>
+      <c r="P17" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q17" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q17" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A18" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>InnioJenbacher</v>
       </c>
       <c r="D18" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCInnio Jenbacher</v>
       </c>
       <c r="E18" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G18" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Innio JenbacherPurchase Order Response</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="11">
         <v>1300</v>
       </c>
       <c r="J18" s="9">
         <v>8</v>
       </c>
       <c r="K18" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L18" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M18" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N18" s="10">
-        <f>K18+L18+M18</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O18" s="136">
+      <c r="O18" s="93">
         <v>4</v>
       </c>
-      <c r="P18" s="137">
-        <f t="shared" si="1"/>
+      <c r="P18" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q18" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q18" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>InnioJenbacher</v>
       </c>
       <c r="D19" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCInnio Jenbacher</v>
       </c>
       <c r="E19" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G19" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Innio JenbacherDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="7">
         <v>900</v>
       </c>
       <c r="J19" s="9">
         <v>6</v>
       </c>
       <c r="K19" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L19" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M19" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N19" s="10">
-        <f>K19+L19+M19</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O19" s="136">
+      <c r="O19" s="93">
         <v>3</v>
       </c>
-      <c r="P19" s="137">
-        <f t="shared" si="1"/>
+      <c r="P19" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q19" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q19" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>InnioJenbacher</v>
       </c>
       <c r="D20" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCInnio Jenbacher</v>
       </c>
       <c r="E20" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G20" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G20" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Innio JenbacherDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="11">
         <v>1300</v>
       </c>
       <c r="J20" s="9">
         <v>8</v>
       </c>
       <c r="K20" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L20" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M20" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N20" s="10">
-        <f>K20+L20+M20</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O20" s="136">
+      <c r="O20" s="93">
         <v>5</v>
       </c>
-      <c r="P20" s="137">
-        <f t="shared" si="1"/>
+      <c r="P20" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q20" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q20" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>InnioJenbacher</v>
       </c>
       <c r="D21" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCInnio Jenbacher</v>
       </c>
       <c r="E21" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCInnioJenbacherMessages</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="G21" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G21" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Innio JenbacherForwarder Pick-up Advice (FPA)</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="11">
         <v>1300</v>
       </c>
       <c r="J21" s="9">
         <v>8</v>
       </c>
       <c r="K21" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L21" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M21" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N21" s="10">
-        <f>K21+L21+M21</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O21" s="136">
+      <c r="O21" s="93">
         <v>5</v>
       </c>
-      <c r="P21" s="137">
-        <f t="shared" si="1"/>
+      <c r="P21" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q21" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q21" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>JohnsonElectric</v>
       </c>
       <c r="D22" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCJohnson Electric</v>
       </c>
       <c r="E22" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G22" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G22" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Johnson ElectricPurchase Order / Order Change</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I22" s="7">
         <v>900</v>
       </c>
       <c r="J22" s="9">
         <v>6</v>
       </c>
       <c r="K22" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L22" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M22" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N22" s="10">
-        <f>K22+L22+M22</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O22" s="136">
+      <c r="O22" s="93">
         <v>6</v>
       </c>
-      <c r="P22" s="137">
-        <f t="shared" si="1"/>
+      <c r="P22" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q22" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q22" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A23" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>JohnsonElectric</v>
       </c>
       <c r="D23" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCJohnson Electric</v>
       </c>
       <c r="E23" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G23" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G23" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Johnson ElectricPurchase Order Response</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I23" s="11">
         <v>1300</v>
       </c>
       <c r="J23" s="9">
         <v>8</v>
       </c>
       <c r="K23" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L23" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M23" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N23" s="10">
-        <f>K23+L23+M23</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O23" s="136">
+      <c r="O23" s="93">
         <v>4</v>
       </c>
-      <c r="P23" s="137">
-        <f t="shared" si="1"/>
+      <c r="P23" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q23" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q23" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>JohnsonElectric</v>
       </c>
       <c r="D24" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCJohnson Electric</v>
       </c>
       <c r="E24" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G24" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Johnson ElectricDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="7">
         <v>900</v>
       </c>
       <c r="J24" s="9">
         <v>6</v>
       </c>
       <c r="K24" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L24" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M24" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N24" s="10">
-        <f>K24+L24+M24</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O24" s="136">
+      <c r="O24" s="93">
         <v>3</v>
       </c>
-      <c r="P24" s="137">
-        <f t="shared" si="1"/>
+      <c r="P24" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q24" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q24" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A25" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>JohnsonElectric</v>
       </c>
       <c r="D25" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCJohnson Electric</v>
       </c>
       <c r="E25" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G25" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G25" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Johnson ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="11">
         <v>1300</v>
       </c>
       <c r="J25" s="9">
         <v>8</v>
       </c>
       <c r="K25" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L25" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M25" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N25" s="10">
-        <f>K25+L25+M25</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O25" s="136">
+      <c r="O25" s="93">
         <v>5</v>
       </c>
-      <c r="P25" s="137">
-        <f t="shared" si="1"/>
+      <c r="P25" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q25" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q25" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A26" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>JohnsonElectric</v>
       </c>
       <c r="D26" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCJohnson Electric</v>
       </c>
       <c r="E26" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCJohnsonElectricMessages</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G26" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G26" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Johnson ElectricGoods Receipt</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="7">
         <v>900</v>
       </c>
       <c r="J26" s="9">
         <v>6</v>
       </c>
       <c r="K26" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L26" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M26" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N26" s="10">
-        <f>K26+L26+M26</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O26" s="136">
+      <c r="O26" s="93">
         <v>2</v>
       </c>
-      <c r="P26" s="137">
-        <f t="shared" si="1"/>
+      <c r="P26" s="94">
+        <f t="shared" si="2"/>
         <v>10</v>
       </c>
-      <c r="Q26" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q26" s="95">
+        <f t="shared" si="3"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Oerlikon</v>
       </c>
       <c r="D27" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCOerlikon</v>
       </c>
       <c r="E27" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCOerlikonMessages</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G27" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G27" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>OerlikonPurchase Order / Order Change</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I27" s="7">
         <v>900</v>
       </c>
       <c r="J27" s="9">
         <v>6</v>
       </c>
       <c r="K27" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L27" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M27" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N27" s="10">
-        <f>K27+L27+M27</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O27" s="136">
+      <c r="O27" s="93">
         <v>6</v>
       </c>
-      <c r="P27" s="137">
-        <f t="shared" si="1"/>
+      <c r="P27" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q27" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q27" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A28" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Oerlikon</v>
       </c>
       <c r="D28" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCOerlikon</v>
       </c>
       <c r="E28" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCOerlikonMessages</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G28" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G28" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>OerlikonPurchase Order Response</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="11">
         <v>1300</v>
       </c>
       <c r="J28" s="9">
         <v>8</v>
       </c>
       <c r="K28" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L28" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M28" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N28" s="10">
-        <f>K28+L28+M28</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O28" s="136">
+      <c r="O28" s="93">
         <v>4</v>
       </c>
-      <c r="P28" s="137">
-        <f t="shared" si="1"/>
+      <c r="P28" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q28" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q28" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>PfistererSE</v>
       </c>
       <c r="D29" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPfisterer SE</v>
       </c>
       <c r="E29" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G29" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G29" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Pfisterer SEPurchase Order / Order Change</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="7">
         <v>900</v>
       </c>
       <c r="J29" s="9">
         <v>6</v>
       </c>
       <c r="K29" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L29" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M29" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N29" s="10">
-        <f>K29+L29+M29</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O29" s="136">
+      <c r="O29" s="93">
         <v>6</v>
       </c>
-      <c r="P29" s="137">
-        <f t="shared" si="1"/>
+      <c r="P29" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q29" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q29" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>PfistererSE</v>
       </c>
       <c r="D30" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPfisterer SE</v>
       </c>
       <c r="E30" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G30" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G30" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Pfisterer SEPurchase Order Response</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I30" s="11">
         <v>1300</v>
       </c>
       <c r="J30" s="9">
         <v>8</v>
       </c>
       <c r="K30" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L30" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M30" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N30" s="10">
-        <f>K30+L30+M30</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O30" s="136">
+      <c r="O30" s="93">
         <v>4</v>
       </c>
-      <c r="P30" s="137">
-        <f t="shared" si="1"/>
+      <c r="P30" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q30" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q30" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>PfistererSE</v>
       </c>
       <c r="D31" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPfisterer SE</v>
       </c>
       <c r="E31" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPfistererSEMessages</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G31" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G31" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Pfisterer SEDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="11">
         <v>1300</v>
       </c>
       <c r="J31" s="9">
         <v>8</v>
       </c>
       <c r="K31" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L31" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M31" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N31" s="10">
-        <f>K31+L31+M31</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O31" s="136">
+      <c r="O31" s="93">
         <v>5</v>
       </c>
-      <c r="P31" s="137">
-        <f t="shared" si="1"/>
+      <c r="P31" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q31" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q31" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A32" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Pierburg</v>
       </c>
       <c r="D32" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPierburg</v>
       </c>
       <c r="E32" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G32" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>PierburgDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I32" s="7">
         <v>900</v>
       </c>
       <c r="J32" s="9">
         <v>6</v>
       </c>
       <c r="K32" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L32" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M32" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N32" s="10">
-        <f>K32+L32+M32</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O32" s="136">
+      <c r="O32" s="93">
         <v>3</v>
       </c>
-      <c r="P32" s="137">
-        <f t="shared" si="1"/>
+      <c r="P32" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q32" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q32" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Pierburg</v>
       </c>
       <c r="D33" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPierburg</v>
       </c>
       <c r="E33" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G33" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G33" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>PierburgStock Information / Inventory Report</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="7">
         <v>900</v>
       </c>
       <c r="J33" s="9">
         <v>6</v>
       </c>
       <c r="K33" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L33" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M33" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N33" s="10">
-        <f>K33+L33+M33</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O33" s="136">
+      <c r="O33" s="93">
         <v>3</v>
       </c>
-      <c r="P33" s="137">
-        <f t="shared" si="1"/>
+      <c r="P33" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q33" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q33" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Pierburg</v>
       </c>
       <c r="D34" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCPierburg</v>
       </c>
       <c r="E34" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCPierburgMessages</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G34" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G34" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>PierburgDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="11">
         <v>1300</v>
       </c>
       <c r="J34" s="9">
         <v>8</v>
       </c>
       <c r="K34" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L34" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M34" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N34" s="10">
-        <f>K34+L34+M34</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O34" s="136">
+      <c r="O34" s="93">
         <v>5</v>
       </c>
-      <c r="P34" s="137">
-        <f t="shared" si="1"/>
+      <c r="P34" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q34" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q34" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C35" s="13" t="str">
-        <f t="shared" ref="C35:C37" si="9">SUBSTITUTE(B35," ","")</f>
+        <f t="shared" ref="C35:C37" si="10">SUBSTITUTE(B35," ","")</f>
         <v>RatierFigeac</v>
       </c>
       <c r="D35" s="13" t="str">
-        <f t="shared" ref="D35:D37" si="10">A35&amp;B35</f>
+        <f t="shared" ref="D35:D37" si="11">A35&amp;B35</f>
         <v>SCCRatier Figeac</v>
       </c>
       <c r="E35" s="13" t="str">
-        <f t="shared" ref="E35:E37" si="11">A35&amp;C35&amp;"Messages"</f>
+        <f t="shared" ref="E35:E37" si="12">A35&amp;C35&amp;"Messages"</f>
         <v>SCCRatierFigeacMessages</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G35" s="37" t="str">
-        <f t="shared" ref="G35:G37" si="12">B35&amp;F35</f>
+      <c r="G35" s="36" t="str">
+        <f t="shared" ref="G35:G37" si="13">B35&amp;F35</f>
         <v>Ratier FigeacPurchase Order / Order Change</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I35" s="7">
         <v>900</v>
       </c>
       <c r="J35" s="9">
         <v>6</v>
       </c>
       <c r="K35" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L35" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M35" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N35" s="10">
-        <f>K35+L35+M35</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O35" s="136">
+      <c r="O35" s="93">
         <v>6</v>
       </c>
-      <c r="P35" s="137">
-        <f t="shared" si="1"/>
+      <c r="P35" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q35" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q35" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A36" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C36" s="13" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>RatierFigeac</v>
       </c>
       <c r="D36" s="13" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>SCCRatier Figeac</v>
       </c>
       <c r="E36" s="13" t="str">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>SCCRatierFigeacMessages</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G36" s="37" t="str">
-        <f t="shared" si="12"/>
+      <c r="G36" s="36" t="str">
+        <f t="shared" si="13"/>
         <v>Ratier FigeacPurchase Order Response</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I36" s="11">
         <v>1300</v>
       </c>
       <c r="J36" s="9">
         <v>8</v>
       </c>
       <c r="K36" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L36" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M36" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N36" s="10">
-        <f>K36+L36+M36</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O36" s="136">
+      <c r="O36" s="93">
         <v>4</v>
       </c>
-      <c r="P36" s="137">
-        <f t="shared" si="1"/>
+      <c r="P36" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q36" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q36" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="13" t="str">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>RatierFigeac</v>
       </c>
       <c r="D37" s="13" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>SCCRatier Figeac</v>
       </c>
       <c r="E37" s="13" t="str">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>SCCRatierFigeacMessages</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G37" s="37" t="str">
-        <f t="shared" si="12"/>
+      <c r="G37" s="36" t="str">
+        <f t="shared" si="13"/>
         <v>Ratier FigeacDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I37" s="7">
         <v>900</v>
       </c>
       <c r="J37" s="9">
         <v>6</v>
       </c>
       <c r="K37" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L37" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M37" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N37" s="10">
-        <f>K37+L37+M37</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O37" s="136">
+      <c r="O37" s="93">
         <v>3</v>
       </c>
-      <c r="P37" s="137">
-        <f t="shared" si="1"/>
+      <c r="P37" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q37" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q37" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C38" s="13" t="str">
         <f>SUBSTITUTE(B38," ","")</f>
         <v>RobertBosch</v>
       </c>
       <c r="D38" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCRobert Bosch</v>
       </c>
       <c r="E38" s="13" t="str">
         <f>A38&amp;C38&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G38" s="37" t="str">
+      <c r="G38" s="36" t="str">
         <f>B38&amp;F38</f>
         <v>Robert BoschDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="11">
         <v>1300</v>
       </c>
       <c r="J38" s="9">
         <v>8</v>
       </c>
       <c r="K38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(5*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(8*8),IF($I38=7650,SUM(20*8),IF($I38=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
       <c r="L38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(2*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(3*8),IF($I38=7650,SUM(6*8),IF($I38=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
       <c r="M38" s="9">
         <f>IF(OR($I38=900,$I38=1000,$I38=1260),SUM(1*8),IF(OR($I38=1300,$I38=2000,$I38=1610),SUM(1*8),IF($I38=7650,SUM(3*8),IF($I38=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N38" s="10">
-        <f>K38+L38+M38</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O38" s="136">
+      <c r="O38" s="93">
         <v>5</v>
       </c>
-      <c r="P38" s="137">
-        <f t="shared" si="1"/>
+      <c r="P38" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q38" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q38" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A39" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C39" s="13" t="str">
         <f>SUBSTITUTE(B39," ","")</f>
         <v>RobertBosch</v>
       </c>
       <c r="D39" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCRobert Bosch</v>
       </c>
       <c r="E39" s="13" t="str">
         <f>A39&amp;C39&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="G39" s="37" t="str">
+      <c r="G39" s="36" t="str">
         <f>B39&amp;F39</f>
         <v>Robert BoschForwarder Pick-up Advice (FPA)</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="11">
         <v>1300</v>
       </c>
       <c r="J39" s="9">
         <v>8</v>
       </c>
       <c r="K39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(5*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(8*8),IF($I39=7650,SUM(20*8),IF($I39=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
       <c r="L39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(2*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(3*8),IF($I39=7650,SUM(6*8),IF($I39=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
       <c r="M39" s="9">
         <f>IF(OR($I39=900,$I39=1000,$I39=1260),SUM(1*8),IF(OR($I39=1300,$I39=2000,$I39=1610),SUM(1*8),IF($I39=7650,SUM(3*8),IF($I39=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N39" s="10">
-        <f>K39+L39+M39</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O39" s="136">
+      <c r="O39" s="93">
         <v>5</v>
       </c>
-      <c r="P39" s="137">
-        <f t="shared" si="1"/>
+      <c r="P39" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q39" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q39" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="13" t="str">
         <f>SUBSTITUTE(B40," ","")</f>
         <v>RobertBosch</v>
       </c>
       <c r="D40" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCRobert Bosch</v>
       </c>
       <c r="E40" s="13" t="str">
         <f>A40&amp;C40&amp;"Messages"</f>
         <v>SCCRobertBoschMessages</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G40" s="37" t="str">
+      <c r="G40" s="36" t="str">
         <f>B40&amp;F40</f>
         <v>Robert BoschInvoice</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I40" s="11">
         <v>1300</v>
       </c>
       <c r="J40" s="9">
         <v>8</v>
       </c>
       <c r="K40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(5*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(8*8),IF($I40=7650,SUM(20*8),IF($I40=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
       <c r="L40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(2*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(3*8),IF($I40=7650,SUM(6*8),IF($I40=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
       <c r="M40" s="9">
         <f>IF(OR($I40=900,$I40=1000,$I40=1260),SUM(1*8),IF(OR($I40=1300,$I40=2000,$I40=1610),SUM(1*8),IF($I40=7650,SUM(3*8),IF($I40=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N40" s="10">
-        <f>K40+L40+M40</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O40" s="136">
+      <c r="O40" s="93">
         <v>5</v>
       </c>
-      <c r="P40" s="137">
-        <f t="shared" si="1"/>
+      <c r="P40" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q40" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q40" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A41" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D41" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E41" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G41" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G41" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesPurchase Order / Order Change</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I41" s="7">
         <v>900</v>
       </c>
       <c r="J41" s="9">
         <v>6</v>
       </c>
       <c r="K41" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L41" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M41" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N41" s="10">
-        <f>K41+L41+M41</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O41" s="136">
+      <c r="O41" s="93">
         <v>6</v>
       </c>
-      <c r="P41" s="137">
-        <f t="shared" si="1"/>
+      <c r="P41" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q41" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q41" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A42" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D42" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E42" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G42" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G42" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesPurchase Order Response</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I42" s="11">
         <v>1300</v>
       </c>
       <c r="J42" s="9">
         <v>8</v>
       </c>
       <c r="K42" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L42" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M42" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N42" s="10">
-        <f>K42+L42+M42</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O42" s="136">
+      <c r="O42" s="93">
         <v>4</v>
       </c>
-      <c r="P42" s="137">
-        <f t="shared" si="1"/>
+      <c r="P42" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q42" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q42" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A43" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D43" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E43" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G43" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G43" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I43" s="7">
         <v>900</v>
       </c>
       <c r="J43" s="9">
         <v>6</v>
       </c>
       <c r="K43" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L43" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M43" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N43" s="10">
-        <f>K43+L43+M43</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O43" s="136">
+      <c r="O43" s="93">
         <v>3</v>
       </c>
-      <c r="P43" s="137">
-        <f t="shared" si="1"/>
+      <c r="P43" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q43" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q43" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A44" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D44" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E44" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G44" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G44" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesDemand Forecast Response</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I44" s="11">
         <v>1300</v>
       </c>
       <c r="J44" s="9">
         <v>8</v>
       </c>
       <c r="K44" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L44" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M44" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N44" s="10">
-        <f>K44+L44+M44</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O44" s="136">
+      <c r="O44" s="93">
         <v>4</v>
       </c>
-      <c r="P44" s="137">
-        <f t="shared" si="1"/>
+      <c r="P44" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q44" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q44" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A45" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D45" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E45" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G45" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G45" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I45" s="11">
         <v>1300</v>
       </c>
       <c r="J45" s="9">
         <v>8</v>
       </c>
       <c r="K45" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L45" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M45" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N45" s="10">
-        <f>K45+L45+M45</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O45" s="136">
+      <c r="O45" s="93">
         <v>5</v>
       </c>
-      <c r="P45" s="137">
-        <f t="shared" si="1"/>
+      <c r="P45" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q45" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q45" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A46" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D46" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E46" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G46" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G46" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesSelf-Billing Invoice</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="7">
         <v>900</v>
       </c>
       <c r="J46" s="9">
         <v>6</v>
       </c>
       <c r="K46" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L46" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M46" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N46" s="10">
-        <f>K46+L46+M46</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O46" s="136">
+      <c r="O46" s="93">
         <v>4</v>
       </c>
-      <c r="P46" s="137">
-        <f t="shared" si="1"/>
+      <c r="P46" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q46" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q46" s="95">
+        <f t="shared" si="3"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D47" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E47" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G47" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G47" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesStock Information / Inventory Report</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I47" s="7">
         <v>900</v>
       </c>
       <c r="J47" s="9">
         <v>6</v>
       </c>
       <c r="K47" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L47" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M47" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N47" s="10">
-        <f>K47+L47+M47</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O47" s="136">
+      <c r="O47" s="93">
         <v>3</v>
       </c>
-      <c r="P47" s="137">
-        <f t="shared" si="1"/>
+      <c r="P47" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q47" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q47" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A48" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D48" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchaeffler Technologies</v>
       </c>
       <c r="E48" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G48" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G48" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schaeffler TechnologiesVMI Demands</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I48" s="7">
         <v>900</v>
       </c>
       <c r="J48" s="9">
         <v>6</v>
       </c>
       <c r="K48" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L48" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M48" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N48" s="10">
-        <f>K48+L48+M48</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O48" s="136">
+      <c r="O48" s="93">
         <v>3</v>
       </c>
-      <c r="P48" s="137">
-        <f t="shared" si="1"/>
+      <c r="P48" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q48" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q48" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="49" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A49" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C49" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Schindler</v>
       </c>
       <c r="D49" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchindler</v>
       </c>
       <c r="E49" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G49" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G49" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SchindlerPurchase Order / Order Change</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I49" s="7">
         <v>900</v>
       </c>
       <c r="J49" s="9">
         <v>6</v>
       </c>
       <c r="K49" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L49" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M49" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N49" s="10">
-        <f>K49+L49+M49</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O49" s="136">
+      <c r="O49" s="93">
         <v>6</v>
       </c>
-      <c r="P49" s="137">
-        <f t="shared" si="1"/>
+      <c r="P49" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q49" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q49" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="50" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A50" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C50" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Schindler</v>
       </c>
       <c r="D50" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchindler</v>
       </c>
       <c r="E50" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G50" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G50" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SchindlerPurchase Order Response</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I50" s="11">
         <v>1300</v>
       </c>
       <c r="J50" s="9">
         <v>8</v>
       </c>
       <c r="K50" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L50" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M50" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N50" s="10">
-        <f>K50+L50+M50</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O50" s="136">
+      <c r="O50" s="93">
         <v>4</v>
       </c>
-      <c r="P50" s="137">
-        <f t="shared" si="1"/>
+      <c r="P50" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q50" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q50" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C51" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Schindler</v>
       </c>
       <c r="D51" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchindler</v>
       </c>
       <c r="E51" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G51" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G51" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SchindlerDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I51" s="11">
         <v>1300</v>
       </c>
       <c r="J51" s="9">
         <v>8</v>
       </c>
       <c r="K51" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L51" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M51" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N51" s="10">
-        <f>K51+L51+M51</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O51" s="136">
+      <c r="O51" s="93">
         <v>5</v>
       </c>
-      <c r="P51" s="137">
-        <f t="shared" si="1"/>
+      <c r="P51" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q51" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q51" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C52" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Schindler</v>
       </c>
       <c r="D52" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchindler</v>
       </c>
       <c r="E52" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="G52" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G52" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SchindlerForwarder Pick-up Advice (FPA)</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I52" s="11">
         <v>1300</v>
       </c>
       <c r="J52" s="9">
         <v>8</v>
       </c>
       <c r="K52" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L52" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M52" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N52" s="10">
-        <f>K52+L52+M52</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O52" s="136">
+      <c r="O52" s="93">
         <v>5</v>
       </c>
-      <c r="P52" s="137">
-        <f t="shared" si="1"/>
+      <c r="P52" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q52" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q52" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="53" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C53" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>Schindler</v>
       </c>
       <c r="D53" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchindler</v>
       </c>
       <c r="E53" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchindlerMessages</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G53" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G53" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SchindlerInvoice</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I53" s="11">
         <v>1300</v>
       </c>
       <c r="J53" s="9">
         <v>8</v>
       </c>
       <c r="K53" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L53" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M53" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N53" s="10">
-        <f>K53+L53+M53</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O53" s="136">
+      <c r="O53" s="93">
         <v>5</v>
       </c>
-      <c r="P53" s="137">
-        <f t="shared" si="1"/>
+      <c r="P53" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q53" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q53" s="95">
+        <f t="shared" si="3"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C54" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D54" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E54" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G54" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G54" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricPurchase Order / Order Change</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I54" s="11">
         <v>1260</v>
       </c>
       <c r="J54" s="9">
         <v>9</v>
       </c>
       <c r="K54" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L54" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M54" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N54" s="10">
-        <f>K54+L54+M54</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O54" s="136">
+      <c r="O54" s="93">
         <v>6</v>
       </c>
-      <c r="P54" s="137">
-        <f t="shared" si="1"/>
+      <c r="P54" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q54" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q54" s="95">
+        <f t="shared" si="3"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="55" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C55" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D55" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E55" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G55" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G55" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricPurchase Order Response</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I55" s="11">
         <v>1610</v>
       </c>
       <c r="J55" s="9">
         <v>11.5</v>
       </c>
       <c r="K55" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L55" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M55" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N55" s="10">
-        <f>K55+L55+M55</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O55" s="136">
+      <c r="O55" s="93">
         <v>4</v>
       </c>
-      <c r="P55" s="137">
-        <f t="shared" si="1"/>
+      <c r="P55" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q55" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q55" s="95">
+        <f t="shared" si="3"/>
         <v>0.57499999999999996</v>
       </c>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C56" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D56" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E56" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G56" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I56" s="11">
         <v>1260</v>
       </c>
       <c r="J56" s="9">
         <v>9</v>
       </c>
       <c r="K56" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L56" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M56" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N56" s="10">
-        <f>K56+L56+M56</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O56" s="136">
+      <c r="O56" s="93">
         <v>3</v>
       </c>
-      <c r="P56" s="137">
-        <f t="shared" si="1"/>
+      <c r="P56" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q56" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q56" s="95">
+        <f t="shared" si="3"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C57" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D57" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E57" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G57" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G57" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I57" s="11">
         <v>1610</v>
       </c>
       <c r="J57" s="9">
         <v>11.5</v>
       </c>
       <c r="K57" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L57" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M57" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N57" s="10">
-        <f>K57+L57+M57</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O57" s="136">
+      <c r="O57" s="93">
         <v>5</v>
       </c>
-      <c r="P57" s="137">
-        <f t="shared" si="1"/>
+      <c r="P57" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q57" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q57" s="95">
+        <f t="shared" si="3"/>
         <v>0.46</v>
       </c>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C58" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D58" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E58" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G58" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G58" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricGoods Receipt</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I58" s="11">
         <v>1260</v>
       </c>
       <c r="J58" s="9">
         <v>9</v>
       </c>
       <c r="K58" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L58" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M58" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N58" s="10">
-        <f>K58+L58+M58</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O58" s="136">
+      <c r="O58" s="93">
         <v>2</v>
       </c>
-      <c r="P58" s="137">
-        <f t="shared" si="1"/>
+      <c r="P58" s="94">
+        <f t="shared" si="2"/>
         <v>10</v>
       </c>
-      <c r="Q58" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q58" s="95">
+        <f t="shared" si="3"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="59" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D59" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E59" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G59" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G59" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricStock Information / Inventory Report</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="11">
         <v>1260</v>
       </c>
       <c r="J59" s="9">
         <v>9</v>
       </c>
       <c r="K59" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L59" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M59" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N59" s="10">
-        <f>K59+L59+M59</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O59" s="136">
+      <c r="O59" s="93">
         <v>3</v>
       </c>
-      <c r="P59" s="137">
-        <f t="shared" si="1"/>
+      <c r="P59" s="94">
+        <f t="shared" si="2"/>
         <v>15</v>
       </c>
-      <c r="Q59" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q59" s="95">
+        <f t="shared" si="3"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="60" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C60" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D60" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E60" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="G60" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G60" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricSupplier / 3PL Stock Update</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>42</v>
       </c>
       <c r="I60" s="11">
         <v>1610</v>
       </c>
       <c r="J60" s="9">
         <v>11.5</v>
       </c>
       <c r="K60" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L60" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M60" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N60" s="10">
-        <f>K60+L60+M60</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O60" s="136">
+      <c r="O60" s="93">
         <v>4</v>
       </c>
-      <c r="P60" s="137">
-        <f t="shared" si="1"/>
+      <c r="P60" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q60" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q60" s="95">
+        <f t="shared" si="3"/>
         <v>0.57499999999999996</v>
       </c>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A61" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C61" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchneiderElectric</v>
       </c>
       <c r="D61" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchneider Electric</v>
       </c>
       <c r="E61" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchneiderElectricMessages</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G61" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G61" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schneider ElectricInvoice</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I61" s="11">
         <v>1610</v>
       </c>
       <c r="J61" s="9">
         <v>11.5</v>
       </c>
       <c r="K61" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L61" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M61" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N61" s="10">
-        <f>K61+L61+M61</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O61" s="136">
+      <c r="O61" s="93">
         <v>5</v>
       </c>
-      <c r="P61" s="137">
-        <f t="shared" si="1"/>
+      <c r="P61" s="94">
+        <f t="shared" si="2"/>
         <v>25</v>
       </c>
-      <c r="Q61" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q61" s="95">
+        <f t="shared" si="3"/>
         <v>0.46</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A62" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C62" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SMSGroup</v>
       </c>
       <c r="D62" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSMS Group</v>
       </c>
       <c r="E62" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSMSGroupMessages</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G62" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G62" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SMS GroupPurchase Order / Order Change</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="7">
         <v>900</v>
       </c>
       <c r="J62" s="9">
         <v>6</v>
       </c>
       <c r="K62" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L62" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M62" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N62" s="10">
-        <f>K62+L62+M62</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O62" s="136">
+      <c r="O62" s="93">
         <v>6</v>
       </c>
-      <c r="P62" s="137">
-        <f t="shared" si="1"/>
+      <c r="P62" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q62" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q62" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="63" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A63" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SMSGroup</v>
       </c>
       <c r="D63" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSMS Group</v>
       </c>
       <c r="E63" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSMSGroupMessages</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G63" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G63" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>SMS GroupPurchase Order Response</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I63" s="11">
         <v>1300</v>
       </c>
       <c r="J63" s="9">
         <v>8</v>
       </c>
       <c r="K63" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L63" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M63" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N63" s="10">
-        <f>K63+L63+M63</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O63" s="136">
+      <c r="O63" s="93">
         <v>4</v>
       </c>
-      <c r="P63" s="137">
-        <f t="shared" si="1"/>
+      <c r="P63" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q63" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q63" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="64" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A64" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C64" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
       <c r="D64" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
       <c r="E64" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G64" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G64" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schweizerische Bundesbahnen AGPurchase Order / Order Change</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I64" s="7">
         <v>900</v>
       </c>
       <c r="J64" s="9">
         <v>6</v>
       </c>
       <c r="K64" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>40</v>
       </c>
       <c r="L64" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>16</v>
       </c>
       <c r="M64" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N64" s="10">
-        <f>K64+L64+M64</f>
+        <f t="shared" si="1"/>
         <v>64</v>
       </c>
-      <c r="O64" s="136">
+      <c r="O64" s="93">
         <v>6</v>
       </c>
-      <c r="P64" s="137">
-        <f t="shared" si="1"/>
+      <c r="P64" s="94">
+        <f t="shared" si="2"/>
         <v>30</v>
       </c>
-      <c r="Q64" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q64" s="95">
+        <f t="shared" si="3"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="65" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A65" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
       <c r="D65" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
       <c r="E65" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G65" s="37" t="str">
-        <f t="shared" si="5"/>
+      <c r="G65" s="36" t="str">
+        <f t="shared" si="6"/>
         <v>Schweizerische Bundesbahnen AGPurchase Order Response</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="11">
         <v>1300</v>
       </c>
       <c r="J65" s="9">
         <v>8</v>
       </c>
       <c r="K65" s="9">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>64</v>
       </c>
       <c r="L65" s="9">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24</v>
       </c>
       <c r="M65" s="9">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="N65" s="10">
-        <f>K65+L65+M65</f>
+        <f t="shared" si="1"/>
         <v>96</v>
       </c>
-      <c r="O65" s="136">
+      <c r="O65" s="93">
         <v>4</v>
       </c>
-      <c r="P65" s="137">
-        <f t="shared" si="1"/>
+      <c r="P65" s="94">
+        <f t="shared" si="2"/>
         <v>20</v>
       </c>
-      <c r="Q65" s="138">
-        <f t="shared" si="2"/>
+      <c r="Q65" s="95">
+        <f t="shared" si="3"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A66" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
       <c r="D66" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
       <c r="E66" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G66" s="37" t="str">
-        <f t="shared" ref="G66:G124" si="13">B66&amp;F66</f>
+      <c r="G66" s="36" t="str">
+        <f t="shared" ref="G66:G124" si="14">B66&amp;F66</f>
         <v>Schweizerische Bundesbahnen AGDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I66" s="7">
         <v>900</v>
       </c>
       <c r="J66" s="9">
         <v>6</v>
       </c>
       <c r="K66" s="9">
-        <f t="shared" ref="K66:K124" si="14">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(5*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(8*8),IF($I66=7650,SUM(20*8),IF($I66=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="K66:K124" si="15">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(5*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(8*8),IF($I66=7650,SUM(20*8),IF($I66=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
       <c r="L66" s="9">
-        <f t="shared" ref="L66:L124" si="15">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(2*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(3*8),IF($I66=7650,SUM(6*8),IF($I66=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="L66:L124" si="16">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(2*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(3*8),IF($I66=7650,SUM(6*8),IF($I66=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
       <c r="M66" s="9">
-        <f t="shared" ref="M66:M124" si="16">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(1*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(1*8),IF($I66=7650,SUM(3*8),IF($I66=300,SUM(0.25*8),""))))</f>
+        <f t="shared" ref="M66:M124" si="17">IF(OR($I66=900,$I66=1000,$I66=1260),SUM(1*8),IF(OR($I66=1300,$I66=2000,$I66=1610),SUM(1*8),IF($I66=7650,SUM(3*8),IF($I66=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N66" s="10">
-        <f>K66+L66+M66</f>
+        <f t="shared" ref="N66:N129" si="18">K66+L66+M66</f>
         <v>64</v>
       </c>
-      <c r="O66" s="136">
+      <c r="O66" s="93">
         <v>3</v>
       </c>
-      <c r="P66" s="137">
-        <f t="shared" ref="P66:P129" si="17">O66*5</f>
+      <c r="P66" s="94">
+        <f t="shared" ref="P66:P129" si="19">O66*5</f>
         <v>15</v>
       </c>
-      <c r="Q66" s="138">
-        <f t="shared" ref="Q66:Q129" si="18">J66/P66</f>
+      <c r="Q66" s="95">
+        <f t="shared" ref="Q66:Q129" si="20">J66/P66</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A67" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
       <c r="D67" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
       <c r="E67" s="13" t="str">
         <f t="shared" si="0"/>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G67" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G67" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Schweizerische Bundesbahnen AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I67" s="11">
         <v>1300</v>
       </c>
       <c r="J67" s="9">
         <v>8</v>
       </c>
       <c r="K67" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L67" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M67" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N67" s="10">
-        <f>K67+L67+M67</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O67" s="136">
+      <c r="O67" s="93">
         <v>5</v>
       </c>
-      <c r="P67" s="137">
-        <f t="shared" si="17"/>
+      <c r="P67" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q67" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q67" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A68" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C68" s="13" t="str">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>SchweizerischeBundesbahnenAG</v>
       </c>
       <c r="D68" s="13" t="str">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>SCCSchweizerische Bundesbahnen AG</v>
       </c>
       <c r="E68" s="13" t="str">
-        <f t="shared" ref="E68:E127" si="19">A68&amp;C68&amp;"Messages"</f>
+        <f t="shared" ref="E68:E127" si="21">A68&amp;C68&amp;"Messages"</f>
         <v>SCCSchweizerischeBundesbahnenAGMessages</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G68" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G68" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Schweizerische Bundesbahnen AGInvoice</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I68" s="11">
         <v>1300</v>
       </c>
       <c r="J68" s="9">
         <v>8</v>
       </c>
       <c r="K68" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L68" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M68" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N68" s="10">
-        <f>K68+L68+M68</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O68" s="136">
+      <c r="O68" s="93">
         <v>5</v>
       </c>
-      <c r="P68" s="137">
-        <f t="shared" si="17"/>
+      <c r="P68" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q68" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q68" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A69" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C69" s="13" t="str">
-        <f t="shared" ref="C69:C128" si="20">SUBSTITUTE(B69," ","")</f>
+        <f t="shared" ref="C69:C128" si="22">SUBSTITUTE(B69," ","")</f>
         <v>Siemens</v>
       </c>
       <c r="D69" s="13" t="str">
-        <f t="shared" ref="D69:D128" si="21">A69&amp;B69</f>
+        <f t="shared" ref="D69:D128" si="23">A69&amp;B69</f>
         <v>SCCSiemens</v>
       </c>
       <c r="E69" s="13" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="21"/>
         <v>SCCSiemensMessages</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G69" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G69" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>SiemensPurchase Order / Order Change</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I69" s="11">
         <v>1000</v>
       </c>
       <c r="J69" s="9">
         <v>8</v>
       </c>
       <c r="K69" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L69" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M69" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N69" s="10">
-        <f>K69+L69+M69</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O69" s="136">
+      <c r="O69" s="93">
         <v>6</v>
       </c>
-      <c r="P69" s="137">
-        <f t="shared" si="17"/>
+      <c r="P69" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q69" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q69" s="95">
+        <f t="shared" si="20"/>
         <v>0.26666666666666666</v>
       </c>
     </row>
     <row r="70" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A70" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C70" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>Siemens</v>
       </c>
       <c r="D70" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E70" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensMessages</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G70" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G70" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>SiemensPurchase Order Response</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I70" s="11">
         <v>2000</v>
       </c>
       <c r="J70" s="9">
         <v>16</v>
       </c>
       <c r="K70" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L70" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M70" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N70" s="10">
-        <f>K70+L70+M70</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O70" s="136">
+      <c r="O70" s="93">
         <v>4</v>
       </c>
-      <c r="P70" s="137">
-        <f t="shared" si="17"/>
+      <c r="P70" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q70" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q70" s="95">
+        <f t="shared" si="20"/>
         <v>0.8</v>
       </c>
     </row>
     <row r="71" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A71" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C71" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>Siemens</v>
       </c>
       <c r="D71" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E71" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensMessages</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G71" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G71" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>SiemensDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I71" s="11">
         <v>1000</v>
       </c>
       <c r="J71" s="9">
         <v>8</v>
       </c>
       <c r="K71" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L71" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M71" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N71" s="10">
-        <f>K71+L71+M71</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O71" s="136">
+      <c r="O71" s="93">
         <v>3</v>
       </c>
-      <c r="P71" s="137">
-        <f t="shared" si="17"/>
+      <c r="P71" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q71" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q71" s="95">
+        <f t="shared" si="20"/>
         <v>0.53333333333333333</v>
       </c>
     </row>
     <row r="72" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A72" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C72" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>Siemens</v>
       </c>
       <c r="D72" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E72" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensMessages</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G72" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G72" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>SiemensDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I72" s="11">
         <v>2000</v>
       </c>
       <c r="J72" s="9">
         <v>16</v>
       </c>
       <c r="K72" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L72" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M72" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N72" s="10">
-        <f>K72+L72+M72</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O72" s="136">
+      <c r="O72" s="93">
         <v>5</v>
       </c>
-      <c r="P72" s="137">
-        <f t="shared" si="17"/>
+      <c r="P72" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q72" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q72" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A73" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C73" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>Siemens</v>
       </c>
       <c r="D73" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens</v>
+      </c>
+      <c r="E73" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensMessages</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G73" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G73" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>SiemensInvoice</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="11">
         <v>2000</v>
       </c>
       <c r="J73" s="9">
         <v>16</v>
       </c>
       <c r="K73" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L73" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M73" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N73" s="10">
-        <f>K73+L73+M73</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O73" s="136">
+      <c r="O73" s="93">
         <v>5</v>
       </c>
-      <c r="P73" s="137">
-        <f t="shared" si="17"/>
+      <c r="P73" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q73" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q73" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A74" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C74" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>SiemensEnergy</v>
       </c>
       <c r="D74" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E74" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens Energy</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G74" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G74" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Siemens EnergyPurchase Order / Order Change</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I74" s="11">
         <v>1000</v>
       </c>
       <c r="J74" s="9">
         <v>8</v>
       </c>
       <c r="K74" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L74" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M74" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N74" s="10">
-        <f>K74+L74+M74</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O74" s="136">
+      <c r="O74" s="93">
         <v>6</v>
       </c>
-      <c r="P74" s="137">
-        <f t="shared" si="17"/>
+      <c r="P74" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q74" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q74" s="95">
+        <f t="shared" si="20"/>
         <v>0.26666666666666666</v>
       </c>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A75" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>SiemensEnergy</v>
       </c>
       <c r="D75" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E75" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens Energy</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G75" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G75" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Siemens EnergyPurchase Order Response</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I75" s="11">
         <v>2000</v>
       </c>
       <c r="J75" s="9">
         <v>16</v>
       </c>
       <c r="K75" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L75" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M75" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N75" s="10">
-        <f>K75+L75+M75</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O75" s="136">
+      <c r="O75" s="93">
         <v>4</v>
       </c>
-      <c r="P75" s="137">
-        <f t="shared" si="17"/>
+      <c r="P75" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q75" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q75" s="95">
+        <f t="shared" si="20"/>
         <v>0.8</v>
       </c>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A76" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>SiemensEnergy</v>
       </c>
       <c r="D76" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E76" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens Energy</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G76" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G76" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Siemens EnergyDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I76" s="11">
         <v>1000</v>
       </c>
       <c r="J76" s="9">
         <v>8</v>
       </c>
       <c r="K76" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L76" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M76" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N76" s="10">
-        <f>K76+L76+M76</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O76" s="136">
+      <c r="O76" s="93">
         <v>3</v>
       </c>
-      <c r="P76" s="137">
-        <f t="shared" si="17"/>
+      <c r="P76" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q76" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q76" s="95">
+        <f t="shared" si="20"/>
         <v>0.53333333333333333</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A77" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C77" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>SiemensEnergy</v>
       </c>
       <c r="D77" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E77" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens Energy</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G77" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G77" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Siemens EnergyDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I77" s="11">
         <v>2000</v>
       </c>
       <c r="J77" s="9">
         <v>16</v>
       </c>
       <c r="K77" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L77" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M77" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N77" s="10">
-        <f>K77+L77+M77</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O77" s="136">
+      <c r="O77" s="93">
         <v>5</v>
       </c>
-      <c r="P77" s="137">
-        <f t="shared" si="17"/>
+      <c r="P77" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q77" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q77" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A78" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C78" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>SiemensEnergy</v>
       </c>
       <c r="D78" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCSiemens Energy</v>
+      </c>
+      <c r="E78" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCSiemens Energy</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCSiemensEnergyMessages</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G78" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G78" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Siemens EnergyInvoice</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I78" s="11">
         <v>2000</v>
       </c>
       <c r="J78" s="9">
         <v>16</v>
       </c>
       <c r="K78" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L78" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M78" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N78" s="10">
-        <f>K78+L78+M78</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O78" s="136">
+      <c r="O78" s="93">
         <v>5</v>
       </c>
-      <c r="P78" s="137">
-        <f t="shared" si="17"/>
+      <c r="P78" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q78" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q78" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A79" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>ThyssenkruppAG</v>
       </c>
       <c r="D79" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E79" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCThyssenkrupp AG</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCThyssenkruppAGMessages</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G79" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G79" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Thyssenkrupp AGDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I79" s="7">
         <v>900</v>
       </c>
       <c r="J79" s="9">
         <v>6</v>
       </c>
       <c r="K79" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L79" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M79" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N79" s="10">
-        <f>K79+L79+M79</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O79" s="136">
+      <c r="O79" s="93">
         <v>3</v>
       </c>
-      <c r="P79" s="137">
-        <f t="shared" si="17"/>
+      <c r="P79" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q79" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q79" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="80" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A80" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C80" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>ThyssenkruppAG</v>
       </c>
       <c r="D80" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E80" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCThyssenkrupp AG</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCThyssenkruppAGMessages</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G80" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G80" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Thyssenkrupp AGStock Information / Inventory Report</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I80" s="7">
         <v>900</v>
       </c>
       <c r="J80" s="9">
         <v>6</v>
       </c>
       <c r="K80" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L80" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M80" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N80" s="10">
-        <f>K80+L80+M80</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O80" s="136">
+      <c r="O80" s="93">
         <v>3</v>
       </c>
-      <c r="P80" s="137">
-        <f t="shared" si="17"/>
+      <c r="P80" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q80" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q80" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="81" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A81" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>ThyssenkruppAG</v>
       </c>
       <c r="D81" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCThyssenkrupp AG</v>
+      </c>
+      <c r="E81" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCThyssenkrupp AG</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCThyssenkruppAGMessages</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G81" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G81" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Thyssenkrupp AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I81" s="11">
         <v>1300</v>
       </c>
       <c r="J81" s="9">
         <v>8</v>
       </c>
       <c r="K81" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L81" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M81" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N81" s="10">
-        <f>K81+L81+M81</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O81" s="136">
+      <c r="O81" s="93">
         <v>5</v>
       </c>
-      <c r="P81" s="137">
-        <f t="shared" si="17"/>
+      <c r="P81" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q81" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q81" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="82" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A82" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C82" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>TrenchGroup</v>
       </c>
       <c r="D82" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E82" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCTrench Group</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G82" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G82" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Trench GroupPurchase Order / Order Change</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I82" s="11">
         <v>1000</v>
       </c>
       <c r="J82" s="9">
         <v>8</v>
       </c>
       <c r="K82" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L82" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M82" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N82" s="10">
-        <f>K82+L82+M82</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O82" s="136">
+      <c r="O82" s="93">
         <v>6</v>
       </c>
-      <c r="P82" s="137">
-        <f t="shared" si="17"/>
+      <c r="P82" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q82" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q82" s="95">
+        <f t="shared" si="20"/>
         <v>0.26666666666666666</v>
       </c>
     </row>
     <row r="83" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A83" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C83" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>TrenchGroup</v>
       </c>
       <c r="D83" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E83" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCTrench Group</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G83" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G83" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Trench GroupPurchase Order Response</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I83" s="11">
         <v>2000</v>
       </c>
       <c r="J83" s="9">
         <v>16</v>
       </c>
       <c r="K83" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L83" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M83" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N83" s="10">
-        <f>K83+L83+M83</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O83" s="136">
+      <c r="O83" s="93">
         <v>4</v>
       </c>
-      <c r="P83" s="137">
-        <f t="shared" si="17"/>
+      <c r="P83" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q83" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q83" s="95">
+        <f t="shared" si="20"/>
         <v>0.8</v>
       </c>
     </row>
     <row r="84" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A84" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C84" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>TrenchGroup</v>
       </c>
       <c r="D84" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E84" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCTrench Group</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G84" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G84" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Trench GroupDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I84" s="11">
         <v>1000</v>
       </c>
       <c r="J84" s="9">
         <v>8</v>
       </c>
       <c r="K84" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L84" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M84" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N84" s="10">
-        <f>K84+L84+M84</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O84" s="136">
+      <c r="O84" s="93">
         <v>3</v>
       </c>
-      <c r="P84" s="137">
-        <f t="shared" si="17"/>
+      <c r="P84" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q84" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q84" s="95">
+        <f t="shared" si="20"/>
         <v>0.53333333333333333</v>
       </c>
     </row>
     <row r="85" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A85" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C85" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>TrenchGroup</v>
       </c>
       <c r="D85" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E85" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCTrench Group</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G85" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G85" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Trench GroupDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I85" s="11">
         <v>2000</v>
       </c>
       <c r="J85" s="9">
         <v>16</v>
       </c>
       <c r="K85" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L85" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M85" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N85" s="10">
-        <f>K85+L85+M85</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O85" s="136">
+      <c r="O85" s="93">
         <v>5</v>
       </c>
-      <c r="P85" s="137">
-        <f t="shared" si="17"/>
+      <c r="P85" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q85" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q85" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="86" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A86" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C86" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>TrenchGroup</v>
       </c>
       <c r="D86" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCTrench Group</v>
+      </c>
+      <c r="E86" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCTrench Group</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCTrenchGroupMessages</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G86" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G86" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Trench GroupInvoice</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I86" s="11">
         <v>2000</v>
       </c>
       <c r="J86" s="9">
         <v>16</v>
       </c>
       <c r="K86" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L86" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M86" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N86" s="10">
-        <f>K86+L86+M86</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O86" s="136">
+      <c r="O86" s="93">
         <v>5</v>
       </c>
-      <c r="P86" s="137">
-        <f t="shared" si="17"/>
+      <c r="P86" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q86" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q86" s="95">
+        <f t="shared" si="20"/>
         <v>0.64</v>
       </c>
     </row>
     <row r="87" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A87" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C87" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WIKAAlexanderWiegand</v>
       </c>
       <c r="D87" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E87" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWIKA Alexander Wiegand</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G87" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G87" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>WIKA Alexander WiegandPurchase Order / Order Change</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I87" s="7">
         <v>900</v>
       </c>
       <c r="J87" s="9">
         <v>6</v>
       </c>
       <c r="K87" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L87" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M87" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N87" s="10">
-        <f>K87+L87+M87</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O87" s="136">
+      <c r="O87" s="93">
         <v>6</v>
       </c>
-      <c r="P87" s="137">
-        <f t="shared" si="17"/>
+      <c r="P87" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q87" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q87" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="88" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A88" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C88" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WIKAAlexanderWiegand</v>
       </c>
       <c r="D88" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E88" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWIKA Alexander Wiegand</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G88" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G88" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>WIKA Alexander WiegandPurchase Order Response</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I88" s="11">
         <v>1300</v>
       </c>
       <c r="J88" s="9">
         <v>8</v>
       </c>
       <c r="K88" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L88" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M88" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N88" s="10">
-        <f>K88+L88+M88</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O88" s="136">
+      <c r="O88" s="93">
         <v>4</v>
       </c>
-      <c r="P88" s="137">
-        <f t="shared" si="17"/>
+      <c r="P88" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q88" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q88" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="89" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A89" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C89" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WIKAAlexanderWiegand</v>
       </c>
       <c r="D89" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E89" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWIKA Alexander Wiegand</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G89" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G89" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>WIKA Alexander WiegandDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I89" s="7">
         <v>900</v>
       </c>
       <c r="J89" s="9">
         <v>6</v>
       </c>
       <c r="K89" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L89" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M89" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N89" s="10">
-        <f>K89+L89+M89</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O89" s="136">
+      <c r="O89" s="93">
         <v>3</v>
       </c>
-      <c r="P89" s="137">
-        <f t="shared" si="17"/>
+      <c r="P89" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q89" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q89" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="90" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A90" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C90" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WIKAAlexanderWiegand</v>
       </c>
       <c r="D90" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E90" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWIKA Alexander Wiegand</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G90" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G90" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>WIKA Alexander WiegandDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I90" s="11">
         <v>1300</v>
       </c>
       <c r="J90" s="9">
         <v>8</v>
       </c>
       <c r="K90" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L90" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M90" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N90" s="10">
-        <f>K90+L90+M90</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O90" s="136">
+      <c r="O90" s="93">
         <v>5</v>
       </c>
-      <c r="P90" s="137">
-        <f t="shared" si="17"/>
+      <c r="P90" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q90" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q90" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="91" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A91" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C91" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WIKAAlexanderWiegand</v>
       </c>
       <c r="D91" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWIKA Alexander Wiegand</v>
+      </c>
+      <c r="E91" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWIKA Alexander Wiegand</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWIKAAlexanderWiegandMessages</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G91" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G91" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>WIKA Alexander WiegandVMI Demands</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I91" s="7">
         <v>900</v>
       </c>
       <c r="J91" s="9">
         <v>6</v>
       </c>
       <c r="K91" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L91" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M91" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N91" s="10">
-        <f>K91+L91+M91</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O91" s="136">
+      <c r="O91" s="93">
         <v>3</v>
       </c>
-      <c r="P91" s="137">
-        <f t="shared" si="17"/>
+      <c r="P91" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q91" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q91" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="92" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A92" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C92" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WilhelmSchwarzmuellerGmbH</v>
       </c>
       <c r="D92" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E92" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWilhelm Schwarzmueller GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G92" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G92" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Wilhelm Schwarzmueller GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I92" s="7">
         <v>900</v>
       </c>
       <c r="J92" s="9">
         <v>6</v>
       </c>
       <c r="K92" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L92" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M92" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N92" s="10">
-        <f>K92+L92+M92</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O92" s="136">
+      <c r="O92" s="93">
         <v>6</v>
       </c>
-      <c r="P92" s="137">
-        <f t="shared" si="17"/>
+      <c r="P92" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q92" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q92" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="93" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A93" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C93" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WilhelmSchwarzmuellerGmbH</v>
       </c>
       <c r="D93" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E93" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWilhelm Schwarzmueller GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G93" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G93" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Wilhelm Schwarzmueller GmbHPurchase Order Response</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="11">
         <v>1300</v>
       </c>
       <c r="J93" s="9">
         <v>8</v>
       </c>
       <c r="K93" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L93" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M93" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N93" s="10">
-        <f>K93+L93+M93</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O93" s="136">
+      <c r="O93" s="93">
         <v>4</v>
       </c>
-      <c r="P93" s="137">
-        <f t="shared" si="17"/>
+      <c r="P93" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q93" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q93" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="94" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A94" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C94" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>WilhelmSchwarzmuellerGmbH</v>
       </c>
       <c r="D94" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCWilhelm Schwarzmueller GmbH</v>
+      </c>
+      <c r="E94" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCWilhelm Schwarzmueller GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCWilhelmSchwarzmuellerGmbHMessages</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G94" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G94" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Wilhelm Schwarzmueller GmbHDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I94" s="7">
         <v>900</v>
       </c>
       <c r="J94" s="9">
         <v>6</v>
       </c>
       <c r="K94" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L94" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M94" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N94" s="10">
-        <f>K94+L94+M94</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O94" s="136">
+      <c r="O94" s="93">
         <v>3</v>
       </c>
-      <c r="P94" s="137">
-        <f t="shared" si="17"/>
+      <c r="P94" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q94" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q94" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="95" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A95" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C95" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>ZFFriedrichshafenAG</v>
       </c>
       <c r="D95" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCZF Friedrichshafen AG</v>
+      </c>
+      <c r="E95" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCZF Friedrichshafen AG</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCZFFriedrichshafenAGMessages</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G95" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G95" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>ZF Friedrichshafen AGDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I95" s="11">
         <v>1300</v>
       </c>
       <c r="J95" s="9">
         <v>8</v>
       </c>
       <c r="K95" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L95" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M95" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N95" s="10">
-        <f>K95+L95+M95</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O95" s="136">
+      <c r="O95" s="93">
         <v>5</v>
       </c>
-      <c r="P95" s="137">
-        <f t="shared" si="17"/>
+      <c r="P95" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q95" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q95" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="96" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A96" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C96" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>ZFFriedrichshafenAG</v>
       </c>
       <c r="D96" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>SCCZF Friedrichshafen AG</v>
+      </c>
+      <c r="E96" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>SCCZF Friedrichshafen AG</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>SCCZFFriedrichshafenAGMessages</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="G96" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G96" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>ZF Friedrichshafen AGForwarder Pick-up Advice (FPA)</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>22</v>
       </c>
       <c r="I96" s="11">
         <v>1300</v>
       </c>
       <c r="J96" s="9">
         <v>8</v>
       </c>
       <c r="K96" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L96" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M96" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N96" s="10">
-        <f>K96+L96+M96</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O96" s="136">
+      <c r="O96" s="93">
         <v>5</v>
       </c>
-      <c r="P96" s="137">
-        <f t="shared" si="17"/>
+      <c r="P96" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q96" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q96" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="97" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A97" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B97" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C97" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D97" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E97" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G97" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G97" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticPurchase Order / Order Change</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I97" s="7">
         <v>900</v>
       </c>
       <c r="J97" s="9">
         <v>6</v>
       </c>
       <c r="K97" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L97" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M97" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N97" s="10">
-        <f>K97+L97+M97</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O97" s="136">
+      <c r="O97" s="93">
         <v>6</v>
       </c>
-      <c r="P97" s="137">
-        <f t="shared" si="17"/>
+      <c r="P97" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q97" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q97" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="98" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A98" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C98" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D98" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E98" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G98" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G98" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I98" s="7">
         <v>900</v>
       </c>
       <c r="J98" s="9">
         <v>6</v>
       </c>
       <c r="K98" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L98" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M98" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N98" s="10">
-        <f>K98+L98+M98</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O98" s="136">
+      <c r="O98" s="93">
         <v>3</v>
       </c>
-      <c r="P98" s="137">
-        <f t="shared" si="17"/>
+      <c r="P98" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q98" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q98" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="99" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A99" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C99" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D99" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E99" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G99" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G99" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticDemand Forecast Response</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I99" s="11">
         <v>1300</v>
       </c>
       <c r="J99" s="9">
         <v>8</v>
       </c>
       <c r="K99" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L99" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M99" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N99" s="10">
-        <f>K99+L99+M99</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O99" s="136">
+      <c r="O99" s="93">
         <v>4</v>
       </c>
-      <c r="P99" s="137">
-        <f t="shared" si="17"/>
+      <c r="P99" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q99" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q99" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="100" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A100" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C100" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D100" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E100" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G100" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G100" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I100" s="11">
         <v>1300</v>
       </c>
       <c r="J100" s="9">
         <v>8</v>
       </c>
       <c r="K100" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L100" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M100" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N100" s="10">
-        <f>K100+L100+M100</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O100" s="136">
+      <c r="O100" s="93">
         <v>5</v>
       </c>
-      <c r="P100" s="137">
-        <f t="shared" si="17"/>
+      <c r="P100" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q100" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q100" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="101" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A101" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C101" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D101" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E101" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G101" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G101" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticSelf-Billing Invoice</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I101" s="7">
         <v>900</v>
       </c>
       <c r="J101" s="9">
         <v>6</v>
       </c>
       <c r="K101" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L101" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M101" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N101" s="10">
-        <f>K101+L101+M101</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O101" s="136">
+      <c r="O101" s="93">
         <v>4</v>
       </c>
-      <c r="P101" s="137">
-        <f t="shared" si="17"/>
+      <c r="P101" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q101" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q101" s="95">
+        <f t="shared" si="20"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="102" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A102" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B102" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D102" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E102" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G102" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G102" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticGoods Receipt</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I102" s="7">
         <v>900</v>
       </c>
       <c r="J102" s="9">
         <v>6</v>
       </c>
       <c r="K102" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L102" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M102" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N102" s="10">
-        <f>K102+L102+M102</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O102" s="136">
+      <c r="O102" s="93">
         <v>2</v>
       </c>
-      <c r="P102" s="137">
-        <f t="shared" si="17"/>
+      <c r="P102" s="94">
+        <f t="shared" si="19"/>
         <v>10</v>
       </c>
-      <c r="Q102" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q102" s="95">
+        <f t="shared" si="20"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="103" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A103" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C103" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D103" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E103" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G103" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G103" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticInvoice</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I103" s="11">
         <v>1300</v>
       </c>
       <c r="J103" s="9">
         <v>8</v>
       </c>
       <c r="K103" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L103" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M103" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N103" s="10">
-        <f>K103+L103+M103</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O103" s="136">
+      <c r="O103" s="93">
         <v>5</v>
       </c>
-      <c r="P103" s="137">
-        <f t="shared" si="17"/>
+      <c r="P103" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q103" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q103" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="104" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A104" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C104" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D104" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E104" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G104" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G104" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticStatus Notification / Back control message</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I104" s="7">
         <v>300</v>
       </c>
       <c r="J104" s="9">
         <v>2.5</v>
       </c>
       <c r="K104" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>8</v>
       </c>
       <c r="L104" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>8</v>
       </c>
       <c r="M104" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2</v>
       </c>
       <c r="N104" s="10">
-        <f>K104+L104+M104</f>
+        <f t="shared" si="18"/>
         <v>18</v>
       </c>
-      <c r="O104" s="136">
+      <c r="O104" s="93">
         <v>1</v>
       </c>
-      <c r="P104" s="137">
-        <f t="shared" si="17"/>
+      <c r="P104" s="94">
+        <f t="shared" si="19"/>
         <v>5</v>
       </c>
-      <c r="Q104" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q104" s="95">
+        <f t="shared" si="20"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="105" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A105" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C105" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D105" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E105" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G105" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G105" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticVMI Demands</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I105" s="7">
         <v>900</v>
       </c>
       <c r="J105" s="9">
         <v>6</v>
       </c>
       <c r="K105" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L105" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M105" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N105" s="10">
-        <f>K105+L105+M105</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O105" s="136">
+      <c r="O105" s="93">
         <v>3</v>
       </c>
-      <c r="P105" s="137">
-        <f t="shared" si="17"/>
+      <c r="P105" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q105" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q105" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="106" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A106" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C106" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D106" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E106" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="G106" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G106" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticVMI Monitor (IMO)</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I106" s="7">
         <v>900</v>
       </c>
       <c r="J106" s="9">
         <v>6</v>
       </c>
       <c r="K106" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L106" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M106" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N106" s="10">
-        <f>K106+L106+M106</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O106" s="136">
+      <c r="O106" s="93">
         <v>4</v>
       </c>
-      <c r="P106" s="137">
-        <f t="shared" si="17"/>
+      <c r="P106" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q106" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q106" s="95">
+        <f t="shared" si="20"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="107" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A107" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B107" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C107" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D107" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E107" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G107" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G107" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticVMI Planned Receipts</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I107" s="11">
         <v>1300</v>
       </c>
       <c r="J107" s="9">
         <v>8</v>
       </c>
       <c r="K107" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L107" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M107" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N107" s="10">
-        <f>K107+L107+M107</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O107" s="136">
+      <c r="O107" s="93">
         <v>4</v>
       </c>
-      <c r="P107" s="137">
-        <f t="shared" si="17"/>
+      <c r="P107" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q107" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q107" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="108" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A108" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C108" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusAtlantic</v>
       </c>
       <c r="D108" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Atlantic</v>
+      </c>
+      <c r="E108" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Atlantic</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusAtlanticMessages</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G108" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G108" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus AtlanticVMI Stock Information</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I108" s="7">
         <v>900</v>
       </c>
       <c r="J108" s="9">
         <v>6</v>
       </c>
       <c r="K108" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L108" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M108" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N108" s="10">
-        <f>K108+L108+M108</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O108" s="136">
+      <c r="O108" s="93">
         <v>4</v>
       </c>
-      <c r="P108" s="137">
-        <f t="shared" si="17"/>
+      <c r="P108" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q108" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q108" s="95">
+        <f t="shared" si="20"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="109" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A109" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C109" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusDefenceandSpace</v>
       </c>
       <c r="D109" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E109" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Defence and Space</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G109" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G109" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus Defence and SpacePurchase Order / Order Change</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I109" s="7">
         <v>900</v>
       </c>
       <c r="J109" s="9">
         <v>6</v>
       </c>
       <c r="K109" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L109" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M109" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N109" s="10">
-        <f>K109+L109+M109</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O109" s="136">
+      <c r="O109" s="93">
         <v>6</v>
       </c>
-      <c r="P109" s="137">
-        <f t="shared" si="17"/>
+      <c r="P109" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q109" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q109" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="110" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A110" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C110" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusDefenceandSpace</v>
       </c>
       <c r="D110" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E110" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Defence and Space</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G110" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G110" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus Defence and SpacePurchase Order Response</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I110" s="11">
         <v>1300</v>
       </c>
       <c r="J110" s="9">
         <v>8</v>
       </c>
       <c r="K110" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L110" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M110" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N110" s="10">
-        <f>K110+L110+M110</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O110" s="136">
+      <c r="O110" s="93">
         <v>4</v>
       </c>
-      <c r="P110" s="137">
-        <f t="shared" si="17"/>
+      <c r="P110" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q110" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q110" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="111" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A111" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B111" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C111" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusDefenceandSpace</v>
       </c>
       <c r="D111" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E111" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Defence and Space</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G111" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G111" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus Defence and SpaceGoods Receipt</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="7">
         <v>900</v>
       </c>
       <c r="J111" s="9">
         <v>6</v>
       </c>
       <c r="K111" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L111" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M111" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N111" s="10">
-        <f>K111+L111+M111</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O111" s="136">
+      <c r="O111" s="93">
         <v>2</v>
       </c>
-      <c r="P111" s="137">
-        <f t="shared" si="17"/>
+      <c r="P111" s="94">
+        <f t="shared" si="19"/>
         <v>10</v>
       </c>
-      <c r="Q111" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q111" s="95">
+        <f t="shared" si="20"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="112" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A112" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B112" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C112" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusDefenceandSpace</v>
       </c>
       <c r="D112" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E112" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Defence and Space</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G112" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G112" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus Defence and SpaceInvoice</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I112" s="11">
         <v>1300</v>
       </c>
       <c r="J112" s="9">
         <v>8</v>
       </c>
       <c r="K112" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L112" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M112" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N112" s="10">
-        <f>K112+L112+M112</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O112" s="136">
+      <c r="O112" s="93">
         <v>5</v>
       </c>
-      <c r="P112" s="137">
-        <f t="shared" si="17"/>
+      <c r="P112" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q112" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q112" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="113" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A113" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C113" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusDefenceandSpace</v>
       </c>
       <c r="D113" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Defence and Space</v>
+      </c>
+      <c r="E113" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Defence and Space</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusDefenceandSpaceMessages</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G113" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G113" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus Defence and SpaceStatus Notification / Back control message</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I113" s="7">
         <v>300</v>
       </c>
       <c r="J113" s="9">
         <v>2.5</v>
       </c>
       <c r="K113" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>8</v>
       </c>
       <c r="L113" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>8</v>
       </c>
       <c r="M113" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2</v>
       </c>
       <c r="N113" s="10">
-        <f>K113+L113+M113</f>
+        <f t="shared" si="18"/>
         <v>18</v>
       </c>
-      <c r="O113" s="136">
+      <c r="O113" s="93">
         <v>1</v>
       </c>
-      <c r="P113" s="137">
-        <f t="shared" si="17"/>
+      <c r="P113" s="94">
+        <f t="shared" si="19"/>
         <v>5</v>
       </c>
-      <c r="Q113" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q113" s="95">
+        <f t="shared" si="20"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="114" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A114" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C114" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D114" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E114" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G114" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G114" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I114" s="7">
         <v>900</v>
       </c>
       <c r="J114" s="9">
         <v>6</v>
       </c>
       <c r="K114" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L114" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M114" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N114" s="10">
-        <f>K114+L114+M114</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O114" s="136">
+      <c r="O114" s="93">
         <v>6</v>
       </c>
-      <c r="P114" s="137">
-        <f t="shared" si="17"/>
+      <c r="P114" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q114" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q114" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="115" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A115" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C115" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D115" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E115" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G115" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G115" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHPurchase Order Response</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I115" s="11">
         <v>1300</v>
       </c>
       <c r="J115" s="9">
         <v>8</v>
       </c>
       <c r="K115" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L115" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M115" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N115" s="10">
-        <f>K115+L115+M115</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O115" s="136">
+      <c r="O115" s="93">
         <v>4</v>
       </c>
-      <c r="P115" s="137">
-        <f t="shared" si="17"/>
+      <c r="P115" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q115" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q115" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="116" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A116" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C116" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D116" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E116" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G116" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G116" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I116" s="7">
         <v>900</v>
       </c>
       <c r="J116" s="9">
         <v>6</v>
       </c>
       <c r="K116" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L116" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M116" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N116" s="10">
-        <f>K116+L116+M116</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O116" s="136">
+      <c r="O116" s="93">
         <v>3</v>
       </c>
-      <c r="P116" s="137">
-        <f t="shared" si="17"/>
+      <c r="P116" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q116" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q116" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="117" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A117" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C117" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D117" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E117" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G117" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G117" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHDemand Forecast Response</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="11">
         <v>1300</v>
       </c>
       <c r="J117" s="9">
         <v>8</v>
       </c>
       <c r="K117" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L117" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M117" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N117" s="10">
-        <f>K117+L117+M117</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O117" s="136">
+      <c r="O117" s="93">
         <v>4</v>
       </c>
-      <c r="P117" s="137">
-        <f t="shared" si="17"/>
+      <c r="P117" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q117" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q117" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="118" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A118" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C118" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D118" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E118" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G118" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G118" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I118" s="11">
         <v>1300</v>
       </c>
       <c r="J118" s="9">
         <v>8</v>
       </c>
       <c r="K118" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L118" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M118" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N118" s="10">
-        <f>K118+L118+M118</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O118" s="136">
+      <c r="O118" s="93">
         <v>5</v>
       </c>
-      <c r="P118" s="137">
-        <f t="shared" si="17"/>
+      <c r="P118" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q118" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q118" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="119" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A119" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C119" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D119" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E119" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G119" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G119" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHSelf-Billing Invoice</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I119" s="7">
         <v>900</v>
       </c>
       <c r="J119" s="9">
         <v>6</v>
       </c>
       <c r="K119" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L119" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M119" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N119" s="10">
-        <f>K119+L119+M119</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O119" s="136">
+      <c r="O119" s="93">
         <v>4</v>
       </c>
-      <c r="P119" s="137">
-        <f t="shared" si="17"/>
+      <c r="P119" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q119" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q119" s="95">
+        <f t="shared" si="20"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="120" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A120" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C120" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D120" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E120" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G120" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G120" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHGoods Receipt</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I120" s="7">
         <v>900</v>
       </c>
       <c r="J120" s="9">
         <v>6</v>
       </c>
       <c r="K120" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L120" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M120" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N120" s="10">
-        <f>K120+L120+M120</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O120" s="136">
+      <c r="O120" s="93">
         <v>2</v>
       </c>
-      <c r="P120" s="137">
-        <f t="shared" si="17"/>
+      <c r="P120" s="94">
+        <f t="shared" si="19"/>
         <v>10</v>
       </c>
-      <c r="Q120" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q120" s="95">
+        <f t="shared" si="20"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="121" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A121" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C121" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D121" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E121" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G121" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G121" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHInvoice</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I121" s="11">
         <v>1300</v>
       </c>
       <c r="J121" s="9">
         <v>8</v>
       </c>
       <c r="K121" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>64</v>
       </c>
       <c r="L121" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>24</v>
       </c>
       <c r="M121" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N121" s="10">
-        <f>K121+L121+M121</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O121" s="136">
+      <c r="O121" s="93">
         <v>5</v>
       </c>
-      <c r="P121" s="137">
-        <f t="shared" si="17"/>
+      <c r="P121" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q121" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q121" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="122" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A122" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C122" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D122" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E122" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G122" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G122" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I122" s="7">
         <v>300</v>
       </c>
       <c r="J122" s="9">
         <v>2.5</v>
       </c>
       <c r="K122" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>8</v>
       </c>
       <c r="L122" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>8</v>
       </c>
       <c r="M122" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2</v>
       </c>
       <c r="N122" s="10">
-        <f>K122+L122+M122</f>
+        <f t="shared" si="18"/>
         <v>18</v>
       </c>
-      <c r="O122" s="136">
+      <c r="O122" s="93">
         <v>1</v>
       </c>
-      <c r="P122" s="137">
-        <f t="shared" si="17"/>
+      <c r="P122" s="94">
+        <f t="shared" si="19"/>
         <v>5</v>
       </c>
-      <c r="Q122" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q122" s="95">
+        <f t="shared" si="20"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="123" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A123" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B123" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C123" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D123" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E123" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G123" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G123" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHVMI Demands</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I123" s="7">
         <v>900</v>
       </c>
       <c r="J123" s="9">
         <v>6</v>
       </c>
       <c r="K123" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L123" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M123" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N123" s="10">
-        <f>K123+L123+M123</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O123" s="136">
+      <c r="O123" s="93">
         <v>3</v>
       </c>
-      <c r="P123" s="137">
-        <f t="shared" si="17"/>
+      <c r="P123" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q123" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q123" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="124" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A124" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C124" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusGmbH</v>
       </c>
       <c r="D124" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus GmbH</v>
+      </c>
+      <c r="E124" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusGmbHMessages</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G124" s="37" t="str">
-        <f t="shared" si="13"/>
+      <c r="G124" s="36" t="str">
+        <f t="shared" si="14"/>
         <v>Airbus GmbHVMI Stock Information</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I124" s="7">
         <v>900</v>
       </c>
       <c r="J124" s="9">
         <v>6</v>
       </c>
       <c r="K124" s="9">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>40</v>
       </c>
       <c r="L124" s="9">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>16</v>
       </c>
       <c r="M124" s="9">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>8</v>
       </c>
       <c r="N124" s="10">
-        <f>K124+L124+M124</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O124" s="136">
+      <c r="O124" s="93">
         <v>4</v>
       </c>
-      <c r="P124" s="137">
-        <f t="shared" si="17"/>
+      <c r="P124" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q124" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q124" s="95">
+        <f t="shared" si="20"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="125" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A125" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C125" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D125" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E125" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G125" s="37" t="str">
-        <f t="shared" ref="G125:G192" si="22">B125&amp;F125</f>
+      <c r="G125" s="36" t="str">
+        <f t="shared" ref="G125:G192" si="24">B125&amp;F125</f>
         <v>Airbus HelicoptersPurchase Order / Order Change</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I125" s="7">
         <v>900</v>
       </c>
       <c r="J125" s="9">
         <v>6</v>
       </c>
       <c r="K125" s="9">
-        <f t="shared" ref="K125:K192" si="23">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(5*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(8*8),IF($I125=7650,SUM(20*8),IF($I125=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="K125:K192" si="25">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(5*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(8*8),IF($I125=7650,SUM(20*8),IF($I125=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
       <c r="L125" s="9">
-        <f t="shared" ref="L125:L192" si="24">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(2*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(3*8),IF($I125=7650,SUM(6*8),IF($I125=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="L125:L192" si="26">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(2*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(3*8),IF($I125=7650,SUM(6*8),IF($I125=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
       <c r="M125" s="9">
-        <f t="shared" ref="M125:M192" si="25">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(1*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(1*8),IF($I125=7650,SUM(3*8),IF($I125=300,SUM(0.25*8),""))))</f>
+        <f t="shared" ref="M125:M192" si="27">IF(OR($I125=900,$I125=1000,$I125=1260),SUM(1*8),IF(OR($I125=1300,$I125=2000,$I125=1610),SUM(1*8),IF($I125=7650,SUM(3*8),IF($I125=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N125" s="10">
-        <f>K125+L125+M125</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O125" s="136">
+      <c r="O125" s="93">
         <v>6</v>
       </c>
-      <c r="P125" s="137">
-        <f t="shared" si="17"/>
+      <c r="P125" s="94">
+        <f t="shared" si="19"/>
         <v>30</v>
       </c>
-      <c r="Q125" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q125" s="95">
+        <f t="shared" si="20"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="126" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A126" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C126" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D126" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E126" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G126" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G126" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersPurchase Order Response</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I126" s="11">
         <v>1300</v>
       </c>
       <c r="J126" s="9">
         <v>8</v>
       </c>
       <c r="K126" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L126" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M126" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N126" s="10">
-        <f>K126+L126+M126</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O126" s="136">
+      <c r="O126" s="93">
         <v>4</v>
       </c>
-      <c r="P126" s="137">
-        <f t="shared" si="17"/>
+      <c r="P126" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q126" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q126" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="127" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A127" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C127" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D127" s="13" t="str">
+        <f t="shared" si="23"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E127" s="13" t="str">
         <f t="shared" si="21"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="19"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G127" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G127" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I127" s="7">
         <v>900</v>
       </c>
       <c r="J127" s="9">
         <v>6</v>
       </c>
       <c r="K127" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L127" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M127" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N127" s="10">
-        <f>K127+L127+M127</f>
+        <f t="shared" si="18"/>
         <v>64</v>
       </c>
-      <c r="O127" s="136">
+      <c r="O127" s="93">
         <v>3</v>
       </c>
-      <c r="P127" s="137">
-        <f t="shared" si="17"/>
+      <c r="P127" s="94">
+        <f t="shared" si="19"/>
         <v>15</v>
       </c>
-      <c r="Q127" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q127" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="128" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A128" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C128" s="13" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D128" s="13" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="23"/>
         <v>AEROAirbus Helicopters</v>
       </c>
       <c r="E128" s="13" t="str">
-        <f t="shared" ref="E128:E195" si="26">A128&amp;C128&amp;"Messages"</f>
+        <f t="shared" ref="E128:E195" si="28">A128&amp;C128&amp;"Messages"</f>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G128" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G128" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersDemand Forecast Response</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I128" s="11">
         <v>1300</v>
       </c>
       <c r="J128" s="9">
         <v>8</v>
       </c>
       <c r="K128" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L128" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M128" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N128" s="10">
-        <f>K128+L128+M128</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O128" s="136">
+      <c r="O128" s="93">
         <v>4</v>
       </c>
-      <c r="P128" s="137">
-        <f t="shared" si="17"/>
+      <c r="P128" s="94">
+        <f t="shared" si="19"/>
         <v>20</v>
       </c>
-      <c r="Q128" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q128" s="95">
+        <f t="shared" si="20"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="129" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A129" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C129" s="13" t="str">
-        <f t="shared" ref="C129:C196" si="27">SUBSTITUTE(B129," ","")</f>
+        <f t="shared" ref="C129:C196" si="29">SUBSTITUTE(B129," ","")</f>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D129" s="13" t="str">
-        <f t="shared" ref="D129:D196" si="28">A129&amp;B129</f>
+        <f t="shared" ref="D129:D196" si="30">A129&amp;B129</f>
         <v>AEROAirbus Helicopters</v>
       </c>
       <c r="E129" s="13" t="str">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G129" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G129" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I129" s="11">
         <v>1300</v>
       </c>
       <c r="J129" s="9">
         <v>8</v>
       </c>
       <c r="K129" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L129" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M129" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N129" s="10">
-        <f>K129+L129+M129</f>
+        <f t="shared" si="18"/>
         <v>96</v>
       </c>
-      <c r="O129" s="136">
+      <c r="O129" s="93">
         <v>5</v>
       </c>
-      <c r="P129" s="137">
-        <f t="shared" si="17"/>
+      <c r="P129" s="94">
+        <f t="shared" si="19"/>
         <v>25</v>
       </c>
-      <c r="Q129" s="138">
-        <f t="shared" si="18"/>
+      <c r="Q129" s="95">
+        <f t="shared" si="20"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="130" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A130" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C130" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D130" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E130" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G130" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G130" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersSelf-Billing Invoice</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I130" s="7">
         <v>900</v>
       </c>
       <c r="J130" s="9">
         <v>6</v>
       </c>
       <c r="K130" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L130" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M130" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N130" s="10">
-        <f>K130+L130+M130</f>
+        <f t="shared" ref="N130:N193" si="31">K130+L130+M130</f>
         <v>64</v>
       </c>
-      <c r="O130" s="136">
+      <c r="O130" s="93">
         <v>4</v>
       </c>
-      <c r="P130" s="137">
-        <f t="shared" ref="P130:P193" si="29">O130*5</f>
+      <c r="P130" s="94">
+        <f t="shared" ref="P130:P193" si="32">O130*5</f>
         <v>20</v>
       </c>
-      <c r="Q130" s="138">
-        <f t="shared" ref="Q130:Q193" si="30">J130/P130</f>
+      <c r="Q130" s="95">
+        <f t="shared" ref="Q130:Q193" si="33">J130/P130</f>
         <v>0.3</v>
       </c>
     </row>
     <row r="131" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A131" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C131" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D131" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E131" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G131" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G131" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersGoods Receipt</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I131" s="7">
         <v>900</v>
       </c>
       <c r="J131" s="9">
         <v>6</v>
       </c>
       <c r="K131" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L131" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M131" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N131" s="10">
-        <f>K131+L131+M131</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O131" s="136">
+      <c r="O131" s="93">
         <v>2</v>
       </c>
-      <c r="P131" s="137">
-        <f t="shared" si="29"/>
+      <c r="P131" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q131" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q131" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="132" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A132" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C132" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D132" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E132" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G132" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G132" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersInvoice</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I132" s="11">
         <v>1300</v>
       </c>
       <c r="J132" s="9">
         <v>8</v>
       </c>
       <c r="K132" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L132" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M132" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N132" s="10">
-        <f>K132+L132+M132</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O132" s="136">
+      <c r="O132" s="93">
         <v>5</v>
       </c>
-      <c r="P132" s="137">
-        <f t="shared" si="29"/>
+      <c r="P132" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q132" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q132" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="133" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A133" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B133" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C133" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D133" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E133" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G133" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G133" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersStatus Notification / Back control message</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I133" s="7">
         <v>300</v>
       </c>
       <c r="J133" s="9">
         <v>2.5</v>
       </c>
       <c r="K133" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L133" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M133" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N133" s="10">
-        <f>K133+L133+M133</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O133" s="136">
+      <c r="O133" s="93">
         <v>1</v>
       </c>
-      <c r="P133" s="137">
-        <f t="shared" si="29"/>
+      <c r="P133" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q133" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q133" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="134" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A134" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C134" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D134" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E134" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G134" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G134" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersVMI Demands</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I134" s="7">
         <v>900</v>
       </c>
       <c r="J134" s="9">
         <v>6</v>
       </c>
       <c r="K134" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L134" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M134" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N134" s="10">
-        <f>K134+L134+M134</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O134" s="136">
+      <c r="O134" s="93">
         <v>3</v>
       </c>
-      <c r="P134" s="137">
-        <f t="shared" si="29"/>
+      <c r="P134" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q134" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q134" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="135" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A135" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B135" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C135" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D135" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E135" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="G135" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G135" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersVMI Monitor (IMO)</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I135" s="7">
         <v>900</v>
       </c>
       <c r="J135" s="9">
         <v>6</v>
       </c>
       <c r="K135" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L135" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M135" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N135" s="10">
-        <f>K135+L135+M135</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O135" s="136">
+      <c r="O135" s="93">
         <v>4</v>
       </c>
-      <c r="P135" s="137">
-        <f t="shared" si="29"/>
+      <c r="P135" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q135" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q135" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="136" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A136" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C136" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D136" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E136" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G136" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G136" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersVMI Planned Receipts</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I136" s="11">
         <v>1300</v>
       </c>
       <c r="J136" s="9">
         <v>8</v>
       </c>
       <c r="K136" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L136" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M136" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N136" s="10">
-        <f>K136+L136+M136</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O136" s="136">
+      <c r="O136" s="93">
         <v>4</v>
       </c>
-      <c r="P136" s="137">
-        <f t="shared" si="29"/>
+      <c r="P136" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q136" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q136" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="137" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A137" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B137" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C137" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusHelicopters</v>
       </c>
       <c r="D137" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus Helicopters</v>
+      </c>
+      <c r="E137" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus Helicopters</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusHelicoptersMessages</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G137" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G137" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus HelicoptersVMI Stock Information</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I137" s="7">
         <v>900</v>
       </c>
       <c r="J137" s="9">
         <v>6</v>
       </c>
       <c r="K137" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L137" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M137" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N137" s="10">
-        <f>K137+L137+M137</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O137" s="136">
+      <c r="O137" s="93">
         <v>4</v>
       </c>
-      <c r="P137" s="137">
-        <f t="shared" si="29"/>
+      <c r="P137" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q137" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q137" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="138" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A138" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B138" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C138" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D138" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E138" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G138" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G138" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASPurchase Order / Order Change</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I138" s="7">
         <v>900</v>
       </c>
       <c r="J138" s="9">
         <v>6</v>
       </c>
       <c r="K138" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L138" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M138" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N138" s="10">
-        <f>K138+L138+M138</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O138" s="136">
+      <c r="O138" s="93">
         <v>6</v>
       </c>
-      <c r="P138" s="137">
-        <f t="shared" si="29"/>
+      <c r="P138" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q138" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q138" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="139" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A139" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B139" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C139" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D139" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E139" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G139" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G139" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASPurchase Order Response</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I139" s="11">
         <v>1300</v>
       </c>
       <c r="J139" s="9">
         <v>8</v>
       </c>
       <c r="K139" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L139" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M139" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N139" s="10">
-        <f>K139+L139+M139</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O139" s="136">
+      <c r="O139" s="93">
         <v>4</v>
       </c>
-      <c r="P139" s="137">
-        <f t="shared" si="29"/>
+      <c r="P139" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q139" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q139" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="140" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A140" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C140" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D140" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E140" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G140" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G140" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I140" s="7">
         <v>900</v>
       </c>
       <c r="J140" s="9">
         <v>6</v>
       </c>
       <c r="K140" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L140" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M140" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N140" s="10">
-        <f>K140+L140+M140</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O140" s="136">
+      <c r="O140" s="93">
         <v>3</v>
       </c>
-      <c r="P140" s="137">
-        <f t="shared" si="29"/>
+      <c r="P140" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q140" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q140" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A141" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B141" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C141" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D141" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E141" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G141" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G141" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASDemand Forecast Response</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I141" s="11">
         <v>1300</v>
       </c>
       <c r="J141" s="9">
         <v>8</v>
       </c>
       <c r="K141" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L141" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M141" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N141" s="10">
-        <f>K141+L141+M141</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O141" s="136">
+      <c r="O141" s="93">
         <v>4</v>
       </c>
-      <c r="P141" s="137">
-        <f t="shared" si="29"/>
+      <c r="P141" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q141" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q141" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A142" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C142" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D142" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E142" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G142" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G142" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I142" s="11">
         <v>1300</v>
       </c>
       <c r="J142" s="9">
         <v>8</v>
       </c>
       <c r="K142" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L142" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M142" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N142" s="10">
-        <f>K142+L142+M142</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O142" s="136">
+      <c r="O142" s="93">
         <v>5</v>
       </c>
-      <c r="P142" s="137">
-        <f t="shared" si="29"/>
+      <c r="P142" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q142" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q142" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="143" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A143" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C143" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D143" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E143" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G143" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G143" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASSelf-Billing Invoice</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I143" s="7">
         <v>900</v>
       </c>
       <c r="J143" s="9">
         <v>6</v>
       </c>
       <c r="K143" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L143" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M143" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N143" s="10">
-        <f>K143+L143+M143</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O143" s="136">
+      <c r="O143" s="93">
         <v>4</v>
       </c>
-      <c r="P143" s="137">
-        <f t="shared" si="29"/>
+      <c r="P143" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q143" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q143" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="144" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A144" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C144" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D144" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E144" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G144" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G144" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASStock Information / Inventory Report</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I144" s="7">
         <v>900</v>
       </c>
       <c r="J144" s="9">
         <v>6</v>
       </c>
       <c r="K144" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L144" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M144" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N144" s="10">
-        <f>K144+L144+M144</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O144" s="136">
+      <c r="O144" s="93">
         <v>3</v>
       </c>
-      <c r="P144" s="137">
-        <f t="shared" si="29"/>
+      <c r="P144" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q144" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q144" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="145" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A145" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C145" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D145" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E145" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G145" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G145" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASGoods Receipt</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I145" s="7">
         <v>900</v>
       </c>
       <c r="J145" s="9">
         <v>6</v>
       </c>
       <c r="K145" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L145" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M145" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N145" s="10">
-        <f>K145+L145+M145</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O145" s="136">
+      <c r="O145" s="93">
         <v>2</v>
       </c>
-      <c r="P145" s="137">
-        <f t="shared" si="29"/>
+      <c r="P145" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q145" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q145" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="146" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A146" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C146" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D146" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E146" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G146" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G146" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASInvoice</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I146" s="11">
         <v>1300</v>
       </c>
       <c r="J146" s="9">
         <v>8</v>
       </c>
       <c r="K146" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L146" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M146" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N146" s="10">
-        <f>K146+L146+M146</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O146" s="136">
+      <c r="O146" s="93">
         <v>5</v>
       </c>
-      <c r="P146" s="137">
-        <f t="shared" si="29"/>
+      <c r="P146" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q146" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q146" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="147" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A147" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B147" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C147" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D147" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E147" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G147" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G147" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASStatus Notification / Back control message</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I147" s="7">
         <v>300</v>
       </c>
       <c r="J147" s="9">
         <v>2.5</v>
       </c>
       <c r="K147" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L147" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M147" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N147" s="10">
-        <f>K147+L147+M147</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O147" s="136">
+      <c r="O147" s="93">
         <v>1</v>
       </c>
-      <c r="P147" s="137">
-        <f t="shared" si="29"/>
+      <c r="P147" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q147" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q147" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="148" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A148" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C148" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D148" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E148" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G148" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G148" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASVMI Demands</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I148" s="7">
         <v>900</v>
       </c>
       <c r="J148" s="9">
         <v>6</v>
       </c>
       <c r="K148" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L148" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M148" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N148" s="10">
-        <f>K148+L148+M148</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O148" s="136">
+      <c r="O148" s="93">
         <v>3</v>
       </c>
-      <c r="P148" s="137">
-        <f t="shared" si="29"/>
+      <c r="P148" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q148" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q148" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A149" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B149" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C149" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D149" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E149" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="G149" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G149" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASVMI Monitor (IMO)</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I149" s="7">
         <v>900</v>
       </c>
       <c r="J149" s="9">
         <v>6</v>
       </c>
       <c r="K149" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L149" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M149" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N149" s="10">
-        <f>K149+L149+M149</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O149" s="136">
+      <c r="O149" s="93">
         <v>4</v>
       </c>
-      <c r="P149" s="137">
-        <f t="shared" si="29"/>
+      <c r="P149" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q149" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q149" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A150" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B150" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C150" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D150" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E150" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G150" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G150" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASVMI Planned Receipts</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I150" s="11">
         <v>1300</v>
       </c>
       <c r="J150" s="9">
         <v>8</v>
       </c>
       <c r="K150" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L150" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M150" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N150" s="10">
-        <f>K150+L150+M150</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O150" s="136">
+      <c r="O150" s="93">
         <v>4</v>
       </c>
-      <c r="P150" s="137">
-        <f t="shared" si="29"/>
+      <c r="P150" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q150" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q150" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="151" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A151" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B151" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C151" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>AirbusSAS</v>
       </c>
       <c r="D151" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROAirbus SAS</v>
+      </c>
+      <c r="E151" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROAirbus SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROAirbusSASMessages</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G151" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G151" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Airbus SASVMI Stock Information</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I151" s="7">
         <v>900</v>
       </c>
       <c r="J151" s="9">
         <v>6</v>
       </c>
       <c r="K151" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L151" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M151" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N151" s="10">
-        <f>K151+L151+M151</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O151" s="136">
+      <c r="O151" s="93">
         <v>4</v>
       </c>
-      <c r="P151" s="137">
-        <f t="shared" si="29"/>
+      <c r="P151" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q151" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q151" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="152" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A152" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B152" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C152" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D152" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E152" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G152" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G152" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalPurchase Order / Order Change</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I152" s="7">
         <v>900</v>
       </c>
       <c r="J152" s="9">
         <v>6</v>
       </c>
       <c r="K152" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L152" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M152" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N152" s="10">
-        <f>K152+L152+M152</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O152" s="136">
+      <c r="O152" s="93">
         <v>6</v>
       </c>
-      <c r="P152" s="137">
-        <f t="shared" si="29"/>
+      <c r="P152" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q152" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q152" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="153" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A153" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B153" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C153" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D153" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E153" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G153" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G153" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalPurchase Order Response</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I153" s="11">
         <v>1300</v>
       </c>
       <c r="J153" s="9">
         <v>8</v>
       </c>
       <c r="K153" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L153" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M153" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N153" s="10">
-        <f>K153+L153+M153</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O153" s="136">
+      <c r="O153" s="93">
         <v>4</v>
       </c>
-      <c r="P153" s="137">
-        <f t="shared" si="29"/>
+      <c r="P153" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q153" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q153" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A154" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B154" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C154" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D154" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E154" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G154" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G154" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I154" s="7">
         <v>900</v>
       </c>
       <c r="J154" s="9">
         <v>6</v>
       </c>
       <c r="K154" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L154" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M154" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N154" s="10">
-        <f>K154+L154+M154</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O154" s="136">
+      <c r="O154" s="93">
         <v>3</v>
       </c>
-      <c r="P154" s="137">
-        <f t="shared" si="29"/>
+      <c r="P154" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q154" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q154" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A155" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B155" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C155" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D155" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E155" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G155" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G155" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalDemand Forecast Response</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I155" s="11">
         <v>1300</v>
       </c>
       <c r="J155" s="9">
         <v>8</v>
       </c>
       <c r="K155" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L155" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M155" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N155" s="10">
-        <f>K155+L155+M155</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O155" s="136">
+      <c r="O155" s="93">
         <v>4</v>
       </c>
-      <c r="P155" s="137">
-        <f t="shared" si="29"/>
+      <c r="P155" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q155" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q155" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A156" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B156" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C156" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D156" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E156" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G156" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G156" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I156" s="11">
         <v>1300</v>
       </c>
       <c r="J156" s="9">
         <v>8</v>
       </c>
       <c r="K156" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L156" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M156" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N156" s="10">
-        <f>K156+L156+M156</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O156" s="136">
+      <c r="O156" s="93">
         <v>5</v>
       </c>
-      <c r="P156" s="137">
-        <f t="shared" si="29"/>
+      <c r="P156" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q156" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q156" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="157" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A157" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C157" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D157" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E157" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G157" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G157" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalGoods Receipt</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I157" s="7">
         <v>900</v>
       </c>
       <c r="J157" s="9">
         <v>6</v>
       </c>
       <c r="K157" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L157" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M157" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N157" s="10">
-        <f>K157+L157+M157</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O157" s="136">
+      <c r="O157" s="93">
         <v>2</v>
       </c>
-      <c r="P157" s="137">
-        <f t="shared" si="29"/>
+      <c r="P157" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q157" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q157" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A158" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B158" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C158" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ATRAvionsdeTransportRégional</v>
       </c>
       <c r="D158" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROATR Avions de Transport Régional</v>
+      </c>
+      <c r="E158" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROATR Avions de Transport Régional</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROATRAvionsdeTransportRégionalMessages</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G158" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G158" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>ATR Avions de Transport RégionalStatus Notification / Back control message</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I158" s="7">
         <v>300</v>
       </c>
       <c r="J158" s="9">
         <v>2.5</v>
       </c>
       <c r="K158" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L158" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M158" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N158" s="10">
-        <f>K158+L158+M158</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O158" s="136">
+      <c r="O158" s="93">
         <v>1</v>
       </c>
-      <c r="P158" s="137">
-        <f t="shared" si="29"/>
+      <c r="P158" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q158" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q158" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="159" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A159" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B159" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C159" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D159" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E159" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G159" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G159" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASPurchase Order / Order Change</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I159" s="7">
         <v>900</v>
       </c>
       <c r="J159" s="9">
         <v>6</v>
       </c>
       <c r="K159" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L159" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M159" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N159" s="10">
-        <f>K159+L159+M159</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O159" s="136">
+      <c r="O159" s="93">
         <v>6</v>
       </c>
-      <c r="P159" s="137">
-        <f t="shared" si="29"/>
+      <c r="P159" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q159" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q159" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="160" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A160" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C160" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D160" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E160" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G160" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G160" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASPurchase Order Response</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="11">
         <v>1300</v>
       </c>
       <c r="J160" s="9">
         <v>8</v>
       </c>
       <c r="K160" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L160" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M160" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N160" s="10">
-        <f>K160+L160+M160</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O160" s="136">
+      <c r="O160" s="93">
         <v>4</v>
       </c>
-      <c r="P160" s="137">
-        <f t="shared" si="29"/>
+      <c r="P160" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q160" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q160" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="161" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A161" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B161" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C161" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D161" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E161" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G161" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G161" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I161" s="7">
         <v>900</v>
       </c>
       <c r="J161" s="9">
         <v>6</v>
       </c>
       <c r="K161" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L161" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M161" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N161" s="10">
-        <f>K161+L161+M161</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O161" s="136">
+      <c r="O161" s="93">
         <v>3</v>
       </c>
-      <c r="P161" s="137">
-        <f t="shared" si="29"/>
+      <c r="P161" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q161" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q161" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="162" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A162" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B162" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C162" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D162" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E162" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G162" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G162" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASDemand Forecast Response</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I162" s="11">
         <v>1300</v>
       </c>
       <c r="J162" s="9">
         <v>8</v>
       </c>
       <c r="K162" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L162" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M162" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N162" s="10">
-        <f>K162+L162+M162</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O162" s="136">
+      <c r="O162" s="93">
         <v>4</v>
       </c>
-      <c r="P162" s="137">
-        <f t="shared" si="29"/>
+      <c r="P162" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q162" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q162" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="163" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A163" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B163" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C163" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D163" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E163" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G163" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G163" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I163" s="11">
         <v>1300</v>
       </c>
       <c r="J163" s="9">
         <v>8</v>
       </c>
       <c r="K163" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L163" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M163" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N163" s="10">
-        <f>K163+L163+M163</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O163" s="136">
+      <c r="O163" s="93">
         <v>5</v>
       </c>
-      <c r="P163" s="137">
-        <f t="shared" si="29"/>
+      <c r="P163" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q163" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q163" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="164" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A164" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B164" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C164" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DaherAerospaceSAS</v>
       </c>
       <c r="D164" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODaher Aerospace SAS</v>
+      </c>
+      <c r="E164" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODaher Aerospace SAS</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODaherAerospaceSASMessages</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G164" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G164" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Daher Aerospace SASStatus Notification / Back control message</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I164" s="7">
         <v>300</v>
       </c>
       <c r="J164" s="9">
         <v>2.5</v>
       </c>
       <c r="K164" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L164" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M164" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N164" s="10">
-        <f>K164+L164+M164</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O164" s="136">
+      <c r="O164" s="93">
         <v>1</v>
       </c>
-      <c r="P164" s="137">
-        <f t="shared" si="29"/>
+      <c r="P164" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q164" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q164" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="165" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A165" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B165" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C165" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D165" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E165" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G165" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G165" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationPurchase Order / Order Change</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I165" s="7">
         <v>900</v>
       </c>
       <c r="J165" s="9">
         <v>6</v>
       </c>
       <c r="K165" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L165" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M165" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N165" s="10">
-        <f>K165+L165+M165</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O165" s="136">
+      <c r="O165" s="93">
         <v>6</v>
       </c>
-      <c r="P165" s="137">
-        <f t="shared" si="29"/>
+      <c r="P165" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q165" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q165" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="166" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A166" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B166" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C166" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D166" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E166" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G166" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G166" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationPurchase Order Response</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="11">
         <v>1300</v>
       </c>
       <c r="J166" s="9">
         <v>8</v>
       </c>
       <c r="K166" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L166" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M166" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N166" s="10">
-        <f>K166+L166+M166</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O166" s="136">
+      <c r="O166" s="93">
         <v>4</v>
       </c>
-      <c r="P166" s="137">
-        <f t="shared" si="29"/>
+      <c r="P166" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q166" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q166" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="167" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A167" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B167" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C167" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D167" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E167" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G167" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G167" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I167" s="7">
         <v>900</v>
       </c>
       <c r="J167" s="9">
         <v>6</v>
       </c>
       <c r="K167" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L167" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M167" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N167" s="10">
-        <f>K167+L167+M167</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O167" s="136">
+      <c r="O167" s="93">
         <v>3</v>
       </c>
-      <c r="P167" s="137">
-        <f t="shared" si="29"/>
+      <c r="P167" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q167" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q167" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="168" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A168" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C168" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D168" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E168" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G168" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G168" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationDemand Forecast Response</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I168" s="11">
         <v>1300</v>
       </c>
       <c r="J168" s="9">
         <v>8</v>
       </c>
       <c r="K168" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L168" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M168" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N168" s="10">
-        <f>K168+L168+M168</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O168" s="136">
+      <c r="O168" s="93">
         <v>4</v>
       </c>
-      <c r="P168" s="137">
-        <f t="shared" si="29"/>
+      <c r="P168" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q168" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q168" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="169" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A169" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B169" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C169" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D169" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E169" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G169" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G169" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I169" s="11">
         <v>1300</v>
       </c>
       <c r="J169" s="9">
         <v>8</v>
       </c>
       <c r="K169" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L169" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M169" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N169" s="10">
-        <f>K169+L169+M169</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O169" s="136">
+      <c r="O169" s="93">
         <v>5</v>
       </c>
-      <c r="P169" s="137">
-        <f t="shared" si="29"/>
+      <c r="P169" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q169" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q169" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A170" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B170" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C170" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DassaultAviation</v>
       </c>
       <c r="D170" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODassault Aviation</v>
+      </c>
+      <c r="E170" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODassault Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODassaultAviationMessages</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G170" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G170" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Dassault AviationStatus Notification / Back control message</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I170" s="7">
         <v>300</v>
       </c>
       <c r="J170" s="9">
         <v>2.5</v>
       </c>
       <c r="K170" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L170" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M170" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N170" s="10">
-        <f>K170+L170+M170</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O170" s="136">
+      <c r="O170" s="93">
         <v>1</v>
       </c>
-      <c r="P170" s="137">
-        <f t="shared" si="29"/>
+      <c r="P170" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q170" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q170" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="171" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A171" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B171" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C171" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D171" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E171" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G171" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G171" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationPurchase Order / Order Change</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I171" s="7">
         <v>900</v>
       </c>
       <c r="J171" s="9">
         <v>6</v>
       </c>
       <c r="K171" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L171" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M171" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N171" s="10">
-        <f>K171+L171+M171</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O171" s="136">
+      <c r="O171" s="93">
         <v>6</v>
       </c>
-      <c r="P171" s="137">
-        <f t="shared" si="29"/>
+      <c r="P171" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q171" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q171" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="172" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A172" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B172" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C172" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D172" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E172" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G172" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G172" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationPurchase Order Response</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I172" s="11">
         <v>1300</v>
       </c>
       <c r="J172" s="9">
         <v>8</v>
       </c>
       <c r="K172" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L172" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M172" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N172" s="10">
-        <f>K172+L172+M172</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O172" s="136">
+      <c r="O172" s="93">
         <v>4</v>
       </c>
-      <c r="P172" s="137">
-        <f t="shared" si="29"/>
+      <c r="P172" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q172" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q172" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="173" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A173" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B173" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C173" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D173" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E173" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G173" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G173" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I173" s="11">
         <v>1300</v>
       </c>
       <c r="J173" s="9">
         <v>8</v>
       </c>
       <c r="K173" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L173" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M173" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N173" s="10">
-        <f>K173+L173+M173</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O173" s="136">
+      <c r="O173" s="93">
         <v>5</v>
       </c>
-      <c r="P173" s="137">
-        <f t="shared" si="29"/>
+      <c r="P173" s="94">
+        <f t="shared" si="32"/>
         <v>25</v>
       </c>
-      <c r="Q173" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q173" s="95">
+        <f t="shared" si="33"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="174" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A174" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B174" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C174" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D174" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E174" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G174" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G174" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationGoods Receipt</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="7">
         <v>900</v>
       </c>
       <c r="J174" s="9">
         <v>6</v>
       </c>
       <c r="K174" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L174" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M174" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N174" s="10">
-        <f>K174+L174+M174</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O174" s="136">
+      <c r="O174" s="93">
         <v>2</v>
       </c>
-      <c r="P174" s="137">
-        <f t="shared" si="29"/>
+      <c r="P174" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q174" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q174" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="175" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A175" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B175" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C175" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D175" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E175" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G175" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G175" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationStatus Notification / Back control message</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I175" s="7">
         <v>300</v>
       </c>
       <c r="J175" s="9">
         <v>2.5</v>
       </c>
       <c r="K175" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L175" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M175" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N175" s="10">
-        <f>K175+L175+M175</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O175" s="136">
+      <c r="O175" s="93">
         <v>1</v>
       </c>
-      <c r="P175" s="137">
-        <f t="shared" si="29"/>
+      <c r="P175" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q175" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q175" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="176" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A176" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B176" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C176" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D176" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E176" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G176" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G176" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationVMI Demands</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I176" s="7">
         <v>900</v>
       </c>
       <c r="J176" s="9">
         <v>6</v>
       </c>
       <c r="K176" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L176" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M176" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N176" s="10">
-        <f>K176+L176+M176</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O176" s="136">
+      <c r="O176" s="93">
         <v>3</v>
       </c>
-      <c r="P176" s="137">
-        <f t="shared" si="29"/>
+      <c r="P176" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q176" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q176" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="177" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A177" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B177" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C177" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D177" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E177" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G177" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G177" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationVMI Planned Receipts</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I177" s="11">
         <v>1300</v>
       </c>
       <c r="J177" s="9">
         <v>8</v>
       </c>
       <c r="K177" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L177" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M177" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N177" s="10">
-        <f>K177+L177+M177</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O177" s="136">
+      <c r="O177" s="93">
         <v>4</v>
       </c>
-      <c r="P177" s="137">
-        <f t="shared" si="29"/>
+      <c r="P177" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q177" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q177" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="178" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A178" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B178" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C178" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>DiehlAviation</v>
       </c>
       <c r="D178" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AERODiehl Aviation</v>
+      </c>
+      <c r="E178" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AERODiehl Aviation</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AERODiehlAviationMessages</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G178" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G178" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Diehl AviationVMI Stock Information</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I178" s="7">
         <v>900</v>
       </c>
       <c r="J178" s="9">
         <v>6</v>
       </c>
       <c r="K178" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L178" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M178" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N178" s="10">
-        <f>K178+L178+M178</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O178" s="136">
+      <c r="O178" s="93">
         <v>4</v>
       </c>
-      <c r="P178" s="137">
-        <f t="shared" si="29"/>
+      <c r="P178" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q178" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q178" s="95">
+        <f t="shared" si="33"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="179" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A179" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B179" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C179" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
       <c r="D179" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROElbe Flugzeugwerke GmbH</v>
+      </c>
+      <c r="E179" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROElbe Flugzeugwerke GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G179" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G179" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Elbe Flugzeugwerke GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I179" s="7">
         <v>900</v>
       </c>
       <c r="J179" s="9">
         <v>6</v>
       </c>
       <c r="K179" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L179" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M179" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N179" s="10">
-        <f>K179+L179+M179</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O179" s="136">
+      <c r="O179" s="93">
         <v>6</v>
       </c>
-      <c r="P179" s="137">
-        <f t="shared" si="29"/>
+      <c r="P179" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q179" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q179" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="180" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A180" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B180" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C180" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
       <c r="D180" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROElbe Flugzeugwerke GmbH</v>
+      </c>
+      <c r="E180" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROElbe Flugzeugwerke GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G180" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G180" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Elbe Flugzeugwerke GmbHPurchase Order Response</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I180" s="11">
         <v>1300</v>
       </c>
       <c r="J180" s="9">
         <v>8</v>
       </c>
       <c r="K180" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L180" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M180" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N180" s="10">
-        <f>K180+L180+M180</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O180" s="136">
+      <c r="O180" s="93">
         <v>4</v>
       </c>
-      <c r="P180" s="137">
-        <f t="shared" si="29"/>
+      <c r="P180" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q180" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q180" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="181" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A181" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B181" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C181" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
       <c r="D181" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROElbe Flugzeugwerke GmbH</v>
+      </c>
+      <c r="E181" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROElbe Flugzeugwerke GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G181" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G181" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Elbe Flugzeugwerke GmbHGoods Receipt</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I181" s="7">
         <v>900</v>
       </c>
       <c r="J181" s="9">
         <v>6</v>
       </c>
       <c r="K181" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L181" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M181" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N181" s="10">
-        <f>K181+L181+M181</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O181" s="136">
+      <c r="O181" s="93">
         <v>2</v>
       </c>
-      <c r="P181" s="137">
-        <f t="shared" si="29"/>
+      <c r="P181" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q181" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q181" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="182" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A182" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B182" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C182" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>ElbeFlugzeugwerkeGmbH</v>
       </c>
       <c r="D182" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROElbe Flugzeugwerke GmbH</v>
+      </c>
+      <c r="E182" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROElbe Flugzeugwerke GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROElbeFlugzeugwerkeGmbHMessages</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G182" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G182" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Elbe Flugzeugwerke GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I182" s="7">
         <v>300</v>
       </c>
       <c r="J182" s="9">
         <v>2.5</v>
       </c>
       <c r="K182" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L182" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M182" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N182" s="10">
-        <f>K182+L182+M182</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O182" s="136">
+      <c r="O182" s="93">
         <v>1</v>
       </c>
-      <c r="P182" s="137">
-        <f t="shared" si="29"/>
+      <c r="P182" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q182" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q182" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="183" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A183" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B183" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C183" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>FACCOperationsGmbH</v>
       </c>
       <c r="D183" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROFACC Operations GmbH</v>
+      </c>
+      <c r="E183" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROFACC Operations GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G183" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G183" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>FACC Operations GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I183" s="7">
         <v>900</v>
       </c>
       <c r="J183" s="9">
         <v>6</v>
       </c>
       <c r="K183" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L183" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M183" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N183" s="10">
-        <f>K183+L183+M183</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O183" s="136">
+      <c r="O183" s="93">
         <v>6</v>
       </c>
-      <c r="P183" s="137">
-        <f t="shared" si="29"/>
+      <c r="P183" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q183" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q183" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="184" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A184" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B184" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C184" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>FACCOperationsGmbH</v>
       </c>
       <c r="D184" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROFACC Operations GmbH</v>
+      </c>
+      <c r="E184" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROFACC Operations GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G184" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G184" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>FACC Operations GmbHPurchase Order Response</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I184" s="11">
         <v>1300</v>
       </c>
       <c r="J184" s="9">
         <v>8</v>
       </c>
       <c r="K184" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L184" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M184" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N184" s="10">
-        <f>K184+L184+M184</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O184" s="136">
+      <c r="O184" s="93">
         <v>4</v>
       </c>
-      <c r="P184" s="137">
-        <f t="shared" si="29"/>
+      <c r="P184" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q184" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q184" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="185" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A185" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B185" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C185" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>FACCOperationsGmbH</v>
       </c>
       <c r="D185" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROFACC Operations GmbH</v>
+      </c>
+      <c r="E185" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROFACC Operations GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G185" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G185" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>FACC Operations GmbHGoods Receipt</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I185" s="7">
         <v>900</v>
       </c>
       <c r="J185" s="9">
         <v>6</v>
       </c>
       <c r="K185" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L185" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M185" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N185" s="10">
-        <f>K185+L185+M185</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O185" s="136">
+      <c r="O185" s="93">
         <v>2</v>
       </c>
-      <c r="P185" s="137">
-        <f t="shared" si="29"/>
+      <c r="P185" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q185" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q185" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="186" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A186" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B186" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C186" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>FACCOperationsGmbH</v>
       </c>
       <c r="D186" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROFACC Operations GmbH</v>
+      </c>
+      <c r="E186" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROFACC Operations GmbH</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROFACCOperationsGmbHMessages</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G186" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G186" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>FACC Operations GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I186" s="7">
         <v>300</v>
       </c>
       <c r="J186" s="9">
         <v>2.5</v>
       </c>
       <c r="K186" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L186" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M186" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N186" s="10">
-        <f>K186+L186+M186</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O186" s="136">
+      <c r="O186" s="93">
         <v>1</v>
       </c>
-      <c r="P186" s="137">
-        <f t="shared" si="29"/>
+      <c r="P186" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q186" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q186" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="187" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A187" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B187" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C187" s="13" t="str">
-        <f t="shared" ref="C187:C190" si="31">SUBSTITUTE(B187," ","")</f>
+        <f t="shared" ref="C187:C190" si="34">SUBSTITUTE(B187," ","")</f>
         <v>FlugzeugUnionSüdGmbH</v>
       </c>
       <c r="D187" s="13" t="str">
-        <f t="shared" ref="D187:D190" si="32">A187&amp;B187</f>
+        <f t="shared" ref="D187:D190" si="35">A187&amp;B187</f>
         <v>AEROFlugzeug Union Süd GmbH</v>
       </c>
       <c r="E187" s="13" t="str">
-        <f t="shared" ref="E187:E190" si="33">A187&amp;C187&amp;"Messages"</f>
+        <f t="shared" ref="E187:E190" si="36">A187&amp;C187&amp;"Messages"</f>
         <v>AEROFlugzeugUnionSüdGmbHMessages</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G187" s="37" t="str">
-        <f t="shared" ref="G187:G190" si="34">B187&amp;F187</f>
+      <c r="G187" s="36" t="str">
+        <f t="shared" ref="G187:G190" si="37">B187&amp;F187</f>
         <v>Flugzeug Union Süd GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I187" s="7">
         <v>900</v>
       </c>
       <c r="J187" s="9">
         <v>6</v>
       </c>
       <c r="K187" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L187" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M187" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N187" s="10">
-        <f>K187+L187+M187</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O187" s="136">
+      <c r="O187" s="93">
         <v>6</v>
       </c>
-      <c r="P187" s="137">
-        <f t="shared" si="29"/>
+      <c r="P187" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q187" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q187" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="188" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A188" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B188" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C188" s="13" t="str">
-        <f t="shared" si="31"/>
+        <f t="shared" si="34"/>
         <v>FlugzeugUnionSüdGmbH</v>
       </c>
       <c r="D188" s="13" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>AEROFlugzeug Union Süd GmbH</v>
       </c>
       <c r="E188" s="13" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="36"/>
         <v>AEROFlugzeugUnionSüdGmbHMessages</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G188" s="37" t="str">
-        <f t="shared" si="34"/>
+      <c r="G188" s="36" t="str">
+        <f t="shared" si="37"/>
         <v>Flugzeug Union Süd GmbHPurchase Order Response</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I188" s="11">
         <v>1300</v>
       </c>
       <c r="J188" s="9">
         <v>8</v>
       </c>
       <c r="K188" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L188" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M188" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N188" s="10">
-        <f>K188+L188+M188</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O188" s="136">
+      <c r="O188" s="93">
         <v>4</v>
       </c>
-      <c r="P188" s="137">
-        <f t="shared" si="29"/>
+      <c r="P188" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q188" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q188" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="189" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A189" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B189" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C189" s="13" t="str">
-        <f t="shared" si="31"/>
+        <f t="shared" si="34"/>
         <v>FlugzeugUnionSüdGmbH</v>
       </c>
       <c r="D189" s="13" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>AEROFlugzeug Union Süd GmbH</v>
       </c>
       <c r="E189" s="13" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="36"/>
         <v>AEROFlugzeugUnionSüdGmbHMessages</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G189" s="37" t="str">
-        <f t="shared" si="34"/>
+      <c r="G189" s="36" t="str">
+        <f t="shared" si="37"/>
         <v>Flugzeug Union Süd GmbHGoods Receipt</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I189" s="7">
         <v>900</v>
       </c>
       <c r="J189" s="9">
         <v>6</v>
       </c>
       <c r="K189" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L189" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M189" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N189" s="10">
-        <f>K189+L189+M189</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O189" s="136">
+      <c r="O189" s="93">
         <v>2</v>
       </c>
-      <c r="P189" s="137">
-        <f t="shared" si="29"/>
+      <c r="P189" s="94">
+        <f t="shared" si="32"/>
         <v>10</v>
       </c>
-      <c r="Q189" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q189" s="95">
+        <f t="shared" si="33"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="190" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A190" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B190" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C190" s="13" t="str">
-        <f t="shared" si="31"/>
+        <f t="shared" si="34"/>
         <v>FlugzeugUnionSüdGmbH</v>
       </c>
       <c r="D190" s="13" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="35"/>
         <v>AEROFlugzeug Union Süd GmbH</v>
       </c>
       <c r="E190" s="13" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="36"/>
         <v>AEROFlugzeugUnionSüdGmbHMessages</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G190" s="37" t="str">
-        <f t="shared" si="34"/>
+      <c r="G190" s="36" t="str">
+        <f t="shared" si="37"/>
         <v>Flugzeug Union Süd GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I190" s="7">
         <v>300</v>
       </c>
       <c r="J190" s="9">
         <v>2.5</v>
       </c>
       <c r="K190" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>8</v>
       </c>
       <c r="L190" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>8</v>
       </c>
       <c r="M190" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>2</v>
       </c>
       <c r="N190" s="10">
-        <f>K190+L190+M190</f>
+        <f t="shared" si="31"/>
         <v>18</v>
       </c>
-      <c r="O190" s="136">
+      <c r="O190" s="93">
         <v>1</v>
       </c>
-      <c r="P190" s="137">
-        <f t="shared" si="29"/>
+      <c r="P190" s="94">
+        <f t="shared" si="32"/>
         <v>5</v>
       </c>
-      <c r="Q190" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q190" s="95">
+        <f t="shared" si="33"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="191" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A191" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B191" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C191" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>GroupeLatécoère</v>
       </c>
       <c r="D191" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROGroupe Latécoère</v>
+      </c>
+      <c r="E191" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROGroupe Latécoère</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G191" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G191" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Groupe LatécoèrePurchase Order / Order Change</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I191" s="7">
         <v>900</v>
       </c>
       <c r="J191" s="9">
         <v>6</v>
       </c>
       <c r="K191" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>40</v>
       </c>
       <c r="L191" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>16</v>
       </c>
       <c r="M191" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N191" s="10">
-        <f>K191+L191+M191</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O191" s="136">
+      <c r="O191" s="93">
         <v>6</v>
       </c>
-      <c r="P191" s="137">
-        <f t="shared" si="29"/>
+      <c r="P191" s="94">
+        <f t="shared" si="32"/>
         <v>30</v>
       </c>
-      <c r="Q191" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q191" s="95">
+        <f t="shared" si="33"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="192" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A192" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B192" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C192" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>GroupeLatécoère</v>
       </c>
       <c r="D192" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROGroupe Latécoère</v>
+      </c>
+      <c r="E192" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROGroupe Latécoère</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G192" s="37" t="str">
-        <f t="shared" si="22"/>
+      <c r="G192" s="36" t="str">
+        <f t="shared" si="24"/>
         <v>Groupe LatécoèrePurchase Order Response</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I192" s="11">
         <v>1300</v>
       </c>
       <c r="J192" s="9">
         <v>8</v>
       </c>
       <c r="K192" s="9">
-        <f t="shared" si="23"/>
+        <f t="shared" si="25"/>
         <v>64</v>
       </c>
       <c r="L192" s="9">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>24</v>
       </c>
       <c r="M192" s="9">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>8</v>
       </c>
       <c r="N192" s="10">
-        <f>K192+L192+M192</f>
+        <f t="shared" si="31"/>
         <v>96</v>
       </c>
-      <c r="O192" s="136">
+      <c r="O192" s="93">
         <v>4</v>
       </c>
-      <c r="P192" s="137">
-        <f t="shared" si="29"/>
+      <c r="P192" s="94">
+        <f t="shared" si="32"/>
         <v>20</v>
       </c>
-      <c r="Q192" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q192" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="193" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A193" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B193" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C193" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>GroupeLatécoère</v>
       </c>
       <c r="D193" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROGroupe Latécoère</v>
+      </c>
+      <c r="E193" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROGroupe Latécoère</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G193" s="37" t="str">
-        <f t="shared" ref="G193:G257" si="35">B193&amp;F193</f>
+      <c r="G193" s="36" t="str">
+        <f t="shared" ref="G193:G257" si="38">B193&amp;F193</f>
         <v>Groupe LatécoèreDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I193" s="7">
         <v>900</v>
       </c>
       <c r="J193" s="9">
         <v>6</v>
       </c>
       <c r="K193" s="9">
-        <f t="shared" ref="K193:K257" si="36">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(5*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(8*8),IF($I193=7650,SUM(20*8),IF($I193=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="K193:K257" si="39">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(5*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(8*8),IF($I193=7650,SUM(20*8),IF($I193=300,SUM(1*8),""))))</f>
         <v>40</v>
       </c>
       <c r="L193" s="9">
-        <f t="shared" ref="L193:L257" si="37">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(2*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(3*8),IF($I193=7650,SUM(6*8),IF($I193=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="L193:L257" si="40">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(2*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(3*8),IF($I193=7650,SUM(6*8),IF($I193=300,SUM(1*8),""))))</f>
         <v>16</v>
       </c>
       <c r="M193" s="9">
-        <f t="shared" ref="M193:M257" si="38">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(1*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(1*8),IF($I193=7650,SUM(3*8),IF($I193=300,SUM(0.25*8),""))))</f>
+        <f t="shared" ref="M193:M257" si="41">IF(OR($I193=900,$I193=1000,$I193=1260),SUM(1*8),IF(OR($I193=1300,$I193=2000,$I193=1610),SUM(1*8),IF($I193=7650,SUM(3*8),IF($I193=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N193" s="10">
-        <f>K193+L193+M193</f>
+        <f t="shared" si="31"/>
         <v>64</v>
       </c>
-      <c r="O193" s="136">
+      <c r="O193" s="93">
         <v>3</v>
       </c>
-      <c r="P193" s="137">
-        <f t="shared" si="29"/>
+      <c r="P193" s="94">
+        <f t="shared" si="32"/>
         <v>15</v>
       </c>
-      <c r="Q193" s="138">
-        <f t="shared" si="30"/>
+      <c r="Q193" s="95">
+        <f t="shared" si="33"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="194" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A194" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B194" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C194" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>GroupeLatécoère</v>
       </c>
       <c r="D194" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROGroupe Latécoère</v>
+      </c>
+      <c r="E194" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROGroupe Latécoère</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G194" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G194" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Groupe LatécoèreDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I194" s="11">
         <v>1300</v>
       </c>
       <c r="J194" s="9">
         <v>8</v>
       </c>
       <c r="K194" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L194" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M194" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N194" s="10">
-        <f>K194+L194+M194</f>
+        <f t="shared" ref="N194:N257" si="42">K194+L194+M194</f>
         <v>96</v>
       </c>
-      <c r="O194" s="136">
+      <c r="O194" s="93">
         <v>5</v>
       </c>
-      <c r="P194" s="137">
-        <f t="shared" ref="P194:P257" si="39">O194*5</f>
+      <c r="P194" s="94">
+        <f t="shared" ref="P194:P257" si="43">O194*5</f>
         <v>25</v>
       </c>
-      <c r="Q194" s="138">
-        <f t="shared" ref="Q194:Q257" si="40">J194/P194</f>
+      <c r="Q194" s="95">
+        <f t="shared" ref="Q194:Q257" si="44">J194/P194</f>
         <v>0.32</v>
       </c>
     </row>
     <row r="195" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A195" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B195" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C195" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>GroupeLatécoère</v>
       </c>
       <c r="D195" s="13" t="str">
+        <f t="shared" si="30"/>
+        <v>AEROGroupe Latécoère</v>
+      </c>
+      <c r="E195" s="13" t="str">
         <f t="shared" si="28"/>
-        <v>AEROGroupe Latécoère</v>
-[...2 lines deleted...]
-        <f t="shared" si="26"/>
         <v>AEROGroupeLatécoèreMessages</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G195" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G195" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Groupe LatécoèreStatus Notification / Back control message</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I195" s="7">
         <v>300</v>
       </c>
       <c r="J195" s="9">
         <v>2.5</v>
       </c>
       <c r="K195" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L195" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M195" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N195" s="10">
-        <f>K195+L195+M195</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O195" s="136">
+      <c r="O195" s="93">
         <v>1</v>
       </c>
-      <c r="P195" s="137">
-        <f t="shared" si="39"/>
+      <c r="P195" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q195" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q195" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="196" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A196" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B196" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C196" s="13" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>Leonardo</v>
       </c>
       <c r="D196" s="13" t="str">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E196" s="13" t="str">
-        <f t="shared" ref="E196:E260" si="41">A196&amp;C196&amp;"Messages"</f>
+        <f t="shared" ref="E196:E260" si="45">A196&amp;C196&amp;"Messages"</f>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G196" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G196" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoPurchase Order / Order Change</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I196" s="7">
         <v>900</v>
       </c>
       <c r="J196" s="9">
         <v>6</v>
       </c>
       <c r="K196" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L196" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M196" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N196" s="10">
-        <f>K196+L196+M196</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O196" s="136">
+      <c r="O196" s="93">
         <v>6</v>
       </c>
-      <c r="P196" s="137">
-        <f t="shared" si="39"/>
+      <c r="P196" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q196" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q196" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="197" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A197" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B197" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C197" s="13" t="str">
-        <f t="shared" ref="C197:C261" si="42">SUBSTITUTE(B197," ","")</f>
+        <f t="shared" ref="C197:C261" si="46">SUBSTITUTE(B197," ","")</f>
         <v>Leonardo</v>
       </c>
       <c r="D197" s="13" t="str">
-        <f t="shared" ref="D197:D261" si="43">A197&amp;B197</f>
+        <f t="shared" ref="D197:D261" si="47">A197&amp;B197</f>
         <v>AEROLeonardo</v>
       </c>
       <c r="E197" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G197" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G197" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoPurchase Order Response</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I197" s="11">
         <v>1300</v>
       </c>
       <c r="J197" s="9">
         <v>8</v>
       </c>
       <c r="K197" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L197" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M197" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N197" s="10">
-        <f>K197+L197+M197</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O197" s="136">
+      <c r="O197" s="93">
         <v>4</v>
       </c>
-      <c r="P197" s="137">
-        <f t="shared" si="39"/>
+      <c r="P197" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q197" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q197" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="198" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A198" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B198" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C198" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D198" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E198" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G198" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G198" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I198" s="7">
         <v>900</v>
       </c>
       <c r="J198" s="9">
         <v>6</v>
       </c>
       <c r="K198" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L198" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M198" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N198" s="10">
-        <f>K198+L198+M198</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O198" s="136">
+      <c r="O198" s="93">
         <v>3</v>
       </c>
-      <c r="P198" s="137">
-        <f t="shared" si="39"/>
+      <c r="P198" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q198" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q198" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="199" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A199" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B199" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C199" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D199" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E199" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G199" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G199" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I199" s="11">
         <v>1300</v>
       </c>
       <c r="J199" s="9">
         <v>8</v>
       </c>
       <c r="K199" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L199" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M199" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N199" s="10">
-        <f>K199+L199+M199</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O199" s="136">
+      <c r="O199" s="93">
         <v>5</v>
       </c>
-      <c r="P199" s="137">
-        <f t="shared" si="39"/>
+      <c r="P199" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q199" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q199" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="200" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A200" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B200" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C200" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D200" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E200" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G200" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G200" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoSelf-Billing Invoice</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I200" s="7">
         <v>900</v>
       </c>
       <c r="J200" s="9">
         <v>6</v>
       </c>
       <c r="K200" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L200" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M200" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N200" s="10">
-        <f>K200+L200+M200</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O200" s="136">
+      <c r="O200" s="93">
         <v>4</v>
       </c>
-      <c r="P200" s="137">
-        <f t="shared" si="39"/>
+      <c r="P200" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q200" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q200" s="95">
+        <f t="shared" si="44"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="201" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A201" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B201" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C201" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D201" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E201" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G201" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G201" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoGoods Receipt</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I201" s="7">
         <v>900</v>
       </c>
       <c r="J201" s="9">
         <v>6</v>
       </c>
       <c r="K201" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L201" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M201" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N201" s="10">
-        <f>K201+L201+M201</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O201" s="136">
+      <c r="O201" s="93">
         <v>2</v>
       </c>
-      <c r="P201" s="137">
-        <f t="shared" si="39"/>
+      <c r="P201" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q201" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q201" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="202" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A202" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B202" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C202" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D202" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E202" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="G202" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G202" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoInvoice</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I202" s="11">
         <v>1300</v>
       </c>
       <c r="J202" s="9">
         <v>8</v>
       </c>
       <c r="K202" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L202" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M202" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N202" s="10">
-        <f>K202+L202+M202</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O202" s="136">
+      <c r="O202" s="93">
         <v>5</v>
       </c>
-      <c r="P202" s="137">
-        <f t="shared" si="39"/>
+      <c r="P202" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q202" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q202" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="203" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A203" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B203" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C203" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D203" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E203" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G203" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G203" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoStatus Notification / Back control message</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I203" s="7">
         <v>300</v>
       </c>
       <c r="J203" s="9">
         <v>2.5</v>
       </c>
       <c r="K203" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L203" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M203" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N203" s="10">
-        <f>K203+L203+M203</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O203" s="136">
+      <c r="O203" s="93">
         <v>1</v>
       </c>
-      <c r="P203" s="137">
-        <f t="shared" si="39"/>
+      <c r="P203" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q203" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q203" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="204" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A204" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B204" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C204" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D204" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E204" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G204" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G204" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoVMI Demands</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I204" s="7">
         <v>900</v>
       </c>
       <c r="J204" s="9">
         <v>6</v>
       </c>
       <c r="K204" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L204" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M204" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N204" s="10">
-        <f>K204+L204+M204</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O204" s="136">
+      <c r="O204" s="93">
         <v>3</v>
       </c>
-      <c r="P204" s="137">
-        <f t="shared" si="39"/>
+      <c r="P204" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q204" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q204" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="205" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A205" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B205" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C205" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D205" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E205" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="G205" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G205" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoVMI Monitor (IMO)</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>50</v>
       </c>
       <c r="I205" s="7">
         <v>900</v>
       </c>
       <c r="J205" s="9">
         <v>6</v>
       </c>
       <c r="K205" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L205" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M205" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N205" s="10">
-        <f>K205+L205+M205</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O205" s="136">
+      <c r="O205" s="93">
         <v>4</v>
       </c>
-      <c r="P205" s="137">
-        <f t="shared" si="39"/>
+      <c r="P205" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q205" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q205" s="95">
+        <f t="shared" si="44"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="206" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A206" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B206" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C206" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D206" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E206" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G206" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G206" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoVMI Planned Receipts</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I206" s="11">
         <v>1300</v>
       </c>
       <c r="J206" s="9">
         <v>8</v>
       </c>
       <c r="K206" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L206" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M206" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N206" s="10">
-        <f>K206+L206+M206</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O206" s="136">
+      <c r="O206" s="93">
         <v>4</v>
       </c>
-      <c r="P206" s="137">
-        <f t="shared" si="39"/>
+      <c r="P206" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q206" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q206" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="207" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A207" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B207" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C207" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>Leonardo</v>
       </c>
       <c r="D207" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLeonardo</v>
       </c>
       <c r="E207" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLeonardoMessages</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G207" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G207" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>LeonardoVMI Stock Information</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I207" s="7">
         <v>900</v>
       </c>
       <c r="J207" s="9">
         <v>6</v>
       </c>
       <c r="K207" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L207" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M207" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N207" s="10">
-        <f>K207+L207+M207</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O207" s="136">
+      <c r="O207" s="93">
         <v>4</v>
       </c>
-      <c r="P207" s="137">
-        <f t="shared" si="39"/>
+      <c r="P207" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q207" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q207" s="95">
+        <f t="shared" si="44"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="208" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A208" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B208" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C208" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D208" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E208" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G208" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G208" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospacePurchase Order / Order Change</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I208" s="7">
         <v>900</v>
       </c>
       <c r="J208" s="9">
         <v>6</v>
       </c>
       <c r="K208" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L208" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M208" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N208" s="10">
-        <f>K208+L208+M208</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O208" s="136">
+      <c r="O208" s="93">
         <v>6</v>
       </c>
-      <c r="P208" s="137">
-        <f t="shared" si="39"/>
+      <c r="P208" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q208" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q208" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="209" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A209" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B209" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C209" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D209" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E209" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G209" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G209" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospacePurchase Order Response</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I209" s="11">
         <v>1300</v>
       </c>
       <c r="J209" s="9">
         <v>8</v>
       </c>
       <c r="K209" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L209" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M209" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N209" s="10">
-        <f>K209+L209+M209</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O209" s="136">
+      <c r="O209" s="93">
         <v>4</v>
       </c>
-      <c r="P209" s="137">
-        <f t="shared" si="39"/>
+      <c r="P209" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q209" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q209" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="210" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A210" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B210" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C210" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D210" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E210" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G210" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G210" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I210" s="7">
         <v>900</v>
       </c>
       <c r="J210" s="9">
         <v>6</v>
       </c>
       <c r="K210" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L210" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M210" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N210" s="10">
-        <f>K210+L210+M210</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O210" s="136">
+      <c r="O210" s="93">
         <v>3</v>
       </c>
-      <c r="P210" s="137">
-        <f t="shared" si="39"/>
+      <c r="P210" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q210" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q210" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="211" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A211" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B211" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C211" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D211" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E211" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G211" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G211" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceDemand Forecast Response</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I211" s="11">
         <v>1300</v>
       </c>
       <c r="J211" s="9">
         <v>8</v>
       </c>
       <c r="K211" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L211" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M211" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N211" s="10">
-        <f>K211+L211+M211</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O211" s="136">
+      <c r="O211" s="93">
         <v>4</v>
       </c>
-      <c r="P211" s="137">
-        <f t="shared" si="39"/>
+      <c r="P211" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q211" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q211" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="212" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A212" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B212" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C212" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D212" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E212" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G212" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G212" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I212" s="11">
         <v>1300</v>
       </c>
       <c r="J212" s="9">
         <v>8</v>
       </c>
       <c r="K212" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L212" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M212" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N212" s="10">
-        <f>K212+L212+M212</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O212" s="136">
+      <c r="O212" s="93">
         <v>5</v>
       </c>
-      <c r="P212" s="137">
-        <f t="shared" si="39"/>
+      <c r="P212" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q212" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q212" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="213" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A213" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B213" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C213" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D213" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E213" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="G213" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G213" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceSelf-Billing Invoice</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I213" s="7">
         <v>900</v>
       </c>
       <c r="J213" s="9">
         <v>6</v>
       </c>
       <c r="K213" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L213" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M213" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N213" s="10">
-        <f>K213+L213+M213</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O213" s="136">
+      <c r="O213" s="93">
         <v>4</v>
       </c>
-      <c r="P213" s="137">
-        <f t="shared" si="39"/>
+      <c r="P213" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q213" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q213" s="95">
+        <f t="shared" si="44"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="214" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A214" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B214" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C214" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D214" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E214" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G214" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G214" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceGoods Receipt</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I214" s="7">
         <v>900</v>
       </c>
       <c r="J214" s="9">
         <v>6</v>
       </c>
       <c r="K214" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L214" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M214" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N214" s="10">
-        <f>K214+L214+M214</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O214" s="136">
+      <c r="O214" s="93">
         <v>2</v>
       </c>
-      <c r="P214" s="137">
-        <f t="shared" si="39"/>
+      <c r="P214" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q214" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q214" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="215" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A215" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B215" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C215" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>LiebherrAerospace</v>
       </c>
       <c r="D215" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROLiebherr Aerospace</v>
       </c>
       <c r="E215" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROLiebherrAerospaceMessages</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G215" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G215" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Liebherr AerospaceStatus Notification / Back control message</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I215" s="7">
         <v>300</v>
       </c>
       <c r="J215" s="9">
         <v>2.5</v>
       </c>
       <c r="K215" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L215" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M215" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N215" s="10">
-        <f>K215+L215+M215</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O215" s="136">
+      <c r="O215" s="93">
         <v>1</v>
       </c>
-      <c r="P215" s="137">
-        <f t="shared" si="39"/>
+      <c r="P215" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q215" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q215" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="216" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A216" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B216" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C216" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MatriumGmbH</v>
       </c>
       <c r="D216" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMatrium GmbH</v>
       </c>
       <c r="E216" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMatriumGmbHMessages</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G216" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G216" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Matrium GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I216" s="7">
         <v>900</v>
       </c>
       <c r="J216" s="9">
         <v>6</v>
       </c>
       <c r="K216" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L216" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M216" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N216" s="10">
-        <f>K216+L216+M216</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O216" s="136">
+      <c r="O216" s="93">
         <v>6</v>
       </c>
-      <c r="P216" s="137">
-        <f t="shared" si="39"/>
+      <c r="P216" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q216" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q216" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="217" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A217" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B217" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C217" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MatriumGmbH</v>
       </c>
       <c r="D217" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMatrium GmbH</v>
       </c>
       <c r="E217" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMatriumGmbHMessages</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G217" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G217" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Matrium GmbHPurchase Order Response</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I217" s="11">
         <v>1300</v>
       </c>
       <c r="J217" s="9">
         <v>8</v>
       </c>
       <c r="K217" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L217" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M217" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N217" s="10">
-        <f>K217+L217+M217</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O217" s="136">
+      <c r="O217" s="93">
         <v>4</v>
       </c>
-      <c r="P217" s="137">
-        <f t="shared" si="39"/>
+      <c r="P217" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q217" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q217" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="218" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A218" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B218" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C218" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MatriumGmbH</v>
       </c>
       <c r="D218" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMatrium GmbH</v>
       </c>
       <c r="E218" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMatriumGmbHMessages</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G218" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G218" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Matrium GmbHGoods Receipt</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I218" s="7">
         <v>900</v>
       </c>
       <c r="J218" s="9">
         <v>6</v>
       </c>
       <c r="K218" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L218" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M218" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N218" s="10">
-        <f>K218+L218+M218</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O218" s="136">
+      <c r="O218" s="93">
         <v>2</v>
       </c>
-      <c r="P218" s="137">
-        <f t="shared" si="39"/>
+      <c r="P218" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q218" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q218" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="219" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A219" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B219" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C219" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MatriumGmbH</v>
       </c>
       <c r="D219" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMatrium GmbH</v>
       </c>
       <c r="E219" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMatriumGmbHMessages</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G219" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G219" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Matrium GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I219" s="7">
         <v>300</v>
       </c>
       <c r="J219" s="9">
         <v>2.5</v>
       </c>
       <c r="K219" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L219" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M219" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N219" s="10">
-        <f>K219+L219+M219</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O219" s="136">
+      <c r="O219" s="93">
         <v>1</v>
       </c>
-      <c r="P219" s="137">
-        <f t="shared" si="39"/>
+      <c r="P219" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q219" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q219" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="220" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A220" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B220" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C220" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D220" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E220" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G220" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G220" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FrancePurchase Order / Order Change</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I220" s="7">
         <v>900</v>
       </c>
       <c r="J220" s="9">
         <v>6</v>
       </c>
       <c r="K220" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L220" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M220" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N220" s="10">
-        <f>K220+L220+M220</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O220" s="136">
+      <c r="O220" s="93">
         <v>6</v>
       </c>
-      <c r="P220" s="137">
-        <f t="shared" si="39"/>
+      <c r="P220" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q220" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q220" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="221" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A221" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B221" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C221" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D221" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E221" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F221" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G221" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G221" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FrancePurchase Order Response</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I221" s="11">
         <v>1300</v>
       </c>
       <c r="J221" s="9">
         <v>8</v>
       </c>
       <c r="K221" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L221" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M221" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N221" s="10">
-        <f>K221+L221+M221</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O221" s="136">
+      <c r="O221" s="93">
         <v>4</v>
       </c>
-      <c r="P221" s="137">
-        <f t="shared" si="39"/>
+      <c r="P221" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q221" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q221" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="222" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A222" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B222" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C222" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D222" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E222" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G222" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G222" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FranceDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I222" s="7">
         <v>900</v>
       </c>
       <c r="J222" s="9">
         <v>6</v>
       </c>
       <c r="K222" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L222" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M222" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N222" s="10">
-        <f>K222+L222+M222</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O222" s="136">
+      <c r="O222" s="93">
         <v>3</v>
       </c>
-      <c r="P222" s="137">
-        <f t="shared" si="39"/>
+      <c r="P222" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q222" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q222" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="223" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A223" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B223" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C223" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D223" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E223" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G223" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G223" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FranceDemand Forecast Response</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I223" s="11">
         <v>1300</v>
       </c>
       <c r="J223" s="9">
         <v>8</v>
       </c>
       <c r="K223" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L223" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M223" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N223" s="10">
-        <f>K223+L223+M223</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O223" s="136">
+      <c r="O223" s="93">
         <v>4</v>
       </c>
-      <c r="P223" s="137">
-        <f t="shared" si="39"/>
+      <c r="P223" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q223" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q223" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="224" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A224" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B224" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C224" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D224" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E224" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G224" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G224" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FranceDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I224" s="11">
         <v>1300</v>
       </c>
       <c r="J224" s="9">
         <v>8</v>
       </c>
       <c r="K224" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L224" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M224" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N224" s="10">
-        <f>K224+L224+M224</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O224" s="136">
+      <c r="O224" s="93">
         <v>5</v>
       </c>
-      <c r="P224" s="137">
-        <f t="shared" si="39"/>
+      <c r="P224" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q224" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q224" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="225" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A225" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B225" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C225" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D225" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E225" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G225" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G225" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FranceGoods Receipt</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I225" s="7">
         <v>900</v>
       </c>
       <c r="J225" s="9">
         <v>6</v>
       </c>
       <c r="K225" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L225" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M225" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N225" s="10">
-        <f>K225+L225+M225</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O225" s="136">
+      <c r="O225" s="93">
         <v>2</v>
       </c>
-      <c r="P225" s="137">
-        <f t="shared" si="39"/>
+      <c r="P225" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q225" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q225" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="226" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A226" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B226" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C226" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>MBDAFrance</v>
       </c>
       <c r="D226" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROMBDA France</v>
       </c>
       <c r="E226" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROMBDAFranceMessages</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G226" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G226" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>MBDA FranceStatus Notification / Back control message</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I226" s="7">
         <v>300</v>
       </c>
       <c r="J226" s="9">
         <v>2.5</v>
       </c>
       <c r="K226" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L226" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M226" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N226" s="10">
-        <f>K226+L226+M226</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O226" s="136">
+      <c r="O226" s="93">
         <v>1</v>
       </c>
-      <c r="P226" s="137">
-        <f t="shared" si="39"/>
+      <c r="P226" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q226" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q226" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="227" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A227" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B227" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C227" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PFWAerospaceGmbH</v>
       </c>
       <c r="D227" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPFW Aerospace GmbH</v>
       </c>
       <c r="E227" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPFWAerospaceGmbHMessages</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G227" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G227" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>PFW Aerospace GmbHPurchase Order / Order Change</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I227" s="7">
         <v>900</v>
       </c>
       <c r="J227" s="9">
         <v>6</v>
       </c>
       <c r="K227" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L227" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M227" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N227" s="10">
-        <f>K227+L227+M227</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O227" s="136">
+      <c r="O227" s="93">
         <v>6</v>
       </c>
-      <c r="P227" s="137">
-        <f t="shared" si="39"/>
+      <c r="P227" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q227" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q227" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="228" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A228" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B228" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C228" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PFWAerospaceGmbH</v>
       </c>
       <c r="D228" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPFW Aerospace GmbH</v>
       </c>
       <c r="E228" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPFWAerospaceGmbHMessages</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G228" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G228" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>PFW Aerospace GmbHPurchase Order Response</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I228" s="11">
         <v>1300</v>
       </c>
       <c r="J228" s="9">
         <v>8</v>
       </c>
       <c r="K228" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L228" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M228" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N228" s="10">
-        <f>K228+L228+M228</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O228" s="136">
+      <c r="O228" s="93">
         <v>4</v>
       </c>
-      <c r="P228" s="137">
-        <f t="shared" si="39"/>
+      <c r="P228" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q228" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q228" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="229" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A229" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B229" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C229" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PFWAerospaceGmbH</v>
       </c>
       <c r="D229" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPFW Aerospace GmbH</v>
       </c>
       <c r="E229" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPFWAerospaceGmbHMessages</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G229" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G229" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>PFW Aerospace GmbHGoods Receipt</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I229" s="7">
         <v>900</v>
       </c>
       <c r="J229" s="9">
         <v>6</v>
       </c>
       <c r="K229" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L229" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M229" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N229" s="10">
-        <f>K229+L229+M229</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O229" s="136">
+      <c r="O229" s="93">
         <v>2</v>
       </c>
-      <c r="P229" s="137">
-        <f t="shared" si="39"/>
+      <c r="P229" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q229" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q229" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="230" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A230" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B230" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C230" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PFWAerospaceGmbH</v>
       </c>
       <c r="D230" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPFW Aerospace GmbH</v>
       </c>
       <c r="E230" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPFWAerospaceGmbHMessages</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G230" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G230" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>PFW Aerospace GmbHStatus Notification / Back control message</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I230" s="7">
         <v>300</v>
       </c>
       <c r="J230" s="9">
         <v>2.5</v>
       </c>
       <c r="K230" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L230" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M230" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N230" s="10">
-        <f>K230+L230+M230</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O230" s="136">
+      <c r="O230" s="93">
         <v>1</v>
       </c>
-      <c r="P230" s="137">
-        <f t="shared" si="39"/>
+      <c r="P230" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q230" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q230" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="231" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A231" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B231" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C231" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D231" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E231" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G231" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G231" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiquePurchase Order / Order Change</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I231" s="7">
         <v>900</v>
       </c>
       <c r="J231" s="9">
         <v>6</v>
       </c>
       <c r="K231" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L231" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M231" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N231" s="10">
-        <f>K231+L231+M231</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O231" s="136">
+      <c r="O231" s="93">
         <v>6</v>
       </c>
-      <c r="P231" s="137">
-        <f t="shared" si="39"/>
+      <c r="P231" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q231" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q231" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="232" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A232" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B232" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C232" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D232" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E232" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G232" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G232" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiquePurchase Order Response</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I232" s="11">
         <v>1300</v>
       </c>
       <c r="J232" s="9">
         <v>8</v>
       </c>
       <c r="K232" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L232" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M232" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N232" s="10">
-        <f>K232+L232+M232</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O232" s="136">
+      <c r="O232" s="93">
         <v>4</v>
       </c>
-      <c r="P232" s="137">
-        <f t="shared" si="39"/>
+      <c r="P232" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q232" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q232" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="233" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A233" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B233" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C233" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D233" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E233" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G233" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G233" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiqueDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I233" s="7">
         <v>900</v>
       </c>
       <c r="J233" s="9">
         <v>6</v>
       </c>
       <c r="K233" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L233" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M233" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N233" s="10">
-        <f>K233+L233+M233</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O233" s="136">
+      <c r="O233" s="93">
         <v>3</v>
       </c>
-      <c r="P233" s="137">
-        <f t="shared" si="39"/>
+      <c r="P233" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q233" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q233" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="234" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A234" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B234" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C234" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D234" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E234" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G234" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G234" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiqueDemand Forecast Response</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I234" s="11">
         <v>1300</v>
       </c>
       <c r="J234" s="9">
         <v>8</v>
       </c>
       <c r="K234" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L234" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M234" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N234" s="10">
-        <f>K234+L234+M234</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O234" s="136">
+      <c r="O234" s="93">
         <v>4</v>
       </c>
-      <c r="P234" s="137">
-        <f t="shared" si="39"/>
+      <c r="P234" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q234" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q234" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="235" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A235" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B235" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C235" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D235" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E235" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G235" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G235" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiqueDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I235" s="11">
         <v>1300</v>
       </c>
       <c r="J235" s="9">
         <v>8</v>
       </c>
       <c r="K235" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L235" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M235" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N235" s="10">
-        <f>K235+L235+M235</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O235" s="136">
+      <c r="O235" s="93">
         <v>5</v>
       </c>
-      <c r="P235" s="137">
-        <f t="shared" si="39"/>
+      <c r="P235" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q235" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q235" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="236" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A236" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B236" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C236" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D236" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E236" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G236" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G236" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiqueGoods Receipt</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="7">
         <v>900</v>
       </c>
       <c r="J236" s="9">
         <v>6</v>
       </c>
       <c r="K236" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L236" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M236" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N236" s="10">
-        <f>K236+L236+M236</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O236" s="136">
+      <c r="O236" s="93">
         <v>2</v>
       </c>
-      <c r="P236" s="137">
-        <f t="shared" si="39"/>
+      <c r="P236" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q236" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q236" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="237" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A237" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B237" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C237" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>PotezAéronautique</v>
       </c>
       <c r="D237" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROPotez Aéronautique</v>
       </c>
       <c r="E237" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROPotezAéronautiqueMessages</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G237" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G237" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Potez AéronautiqueStatus Notification / Back control message</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I237" s="7">
         <v>300</v>
       </c>
       <c r="J237" s="9">
         <v>2.5</v>
       </c>
       <c r="K237" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L237" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M237" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N237" s="10">
-        <f>K237+L237+M237</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O237" s="136">
+      <c r="O237" s="93">
         <v>1</v>
       </c>
-      <c r="P237" s="137">
-        <f t="shared" si="39"/>
+      <c r="P237" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q237" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q237" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="238" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A238" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B238" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C238" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>RUAGInternationalHolding</v>
       </c>
       <c r="D238" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AERORUAG International Holding</v>
       </c>
       <c r="E238" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AERORUAGInternationalHoldingMessages</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G238" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G238" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>RUAG International HoldingPurchase Order / Order Change</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I238" s="7">
         <v>900</v>
       </c>
       <c r="J238" s="9">
         <v>6</v>
       </c>
       <c r="K238" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L238" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M238" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N238" s="10">
-        <f>K238+L238+M238</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O238" s="136">
+      <c r="O238" s="93">
         <v>6</v>
       </c>
-      <c r="P238" s="137">
-        <f t="shared" si="39"/>
+      <c r="P238" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q238" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q238" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="239" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A239" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B239" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C239" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>RUAGInternationalHolding</v>
       </c>
       <c r="D239" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AERORUAG International Holding</v>
       </c>
       <c r="E239" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AERORUAGInternationalHoldingMessages</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G239" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G239" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>RUAG International HoldingPurchase Order Response</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I239" s="11">
         <v>1300</v>
       </c>
       <c r="J239" s="9">
         <v>8</v>
       </c>
       <c r="K239" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L239" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M239" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N239" s="10">
-        <f>K239+L239+M239</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O239" s="136">
+      <c r="O239" s="93">
         <v>4</v>
       </c>
-      <c r="P239" s="137">
-        <f t="shared" si="39"/>
+      <c r="P239" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q239" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q239" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="240" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A240" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B240" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C240" s="13" t="str">
-        <f t="shared" ref="C240" si="44">SUBSTITUTE(B240," ","")</f>
+        <f t="shared" ref="C240" si="48">SUBSTITUTE(B240," ","")</f>
         <v>RUAGInternationalHolding</v>
       </c>
       <c r="D240" s="13" t="str">
-        <f t="shared" ref="D240" si="45">A240&amp;B240</f>
+        <f t="shared" ref="D240" si="49">A240&amp;B240</f>
         <v>AERORUAG International Holding</v>
       </c>
       <c r="E240" s="13" t="str">
-        <f t="shared" ref="E240" si="46">A240&amp;C240&amp;"Messages"</f>
+        <f t="shared" ref="E240" si="50">A240&amp;C240&amp;"Messages"</f>
         <v>AERORUAGInternationalHoldingMessages</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G240" s="37" t="str">
-        <f t="shared" ref="G240:G241" si="47">B240&amp;F240</f>
+      <c r="G240" s="36" t="str">
+        <f t="shared" ref="G240:G241" si="51">B240&amp;F240</f>
         <v>RUAG International HoldingDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I240" s="7">
         <v>900</v>
       </c>
       <c r="J240" s="9">
         <v>6</v>
       </c>
       <c r="K240" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L240" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M240" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N240" s="10">
-        <f>K240+L240+M240</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O240" s="136">
+      <c r="O240" s="93">
         <v>3</v>
       </c>
-      <c r="P240" s="137">
-        <f t="shared" si="39"/>
+      <c r="P240" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q240" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q240" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="241" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A241" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B241" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C241" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>RUAGInternationalHolding</v>
       </c>
       <c r="D241" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AERORUAG International Holding</v>
       </c>
       <c r="E241" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AERORUAGInternationalHoldingMessages</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G241" s="37" t="str">
-        <f t="shared" si="47"/>
+      <c r="G241" s="36" t="str">
+        <f t="shared" si="51"/>
         <v>RUAG International HoldingStatus Notification / Back control message</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I241" s="7">
         <v>300</v>
       </c>
       <c r="J241" s="9">
         <v>2.5</v>
       </c>
       <c r="K241" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L241" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M241" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N241" s="10">
-        <f>K241+L241+M241</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O241" s="136">
+      <c r="O241" s="93">
         <v>1</v>
       </c>
-      <c r="P241" s="137">
-        <f t="shared" si="39"/>
+      <c r="P241" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q241" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q241" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="242" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A242" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B242" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C242" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D242" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E242" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G242" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G242" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesPurchase Order / Order Change</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I242" s="7">
         <v>900</v>
       </c>
       <c r="J242" s="9">
         <v>6</v>
       </c>
       <c r="K242" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L242" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M242" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N242" s="10">
-        <f>K242+L242+M242</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O242" s="136">
+      <c r="O242" s="93">
         <v>6</v>
       </c>
-      <c r="P242" s="137">
-        <f t="shared" si="39"/>
+      <c r="P242" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q242" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q242" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="243" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A243" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B243" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C243" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D243" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E243" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G243" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G243" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesPurchase Order Response</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I243" s="11">
         <v>1300</v>
       </c>
       <c r="J243" s="9">
         <v>8</v>
       </c>
       <c r="K243" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L243" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M243" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N243" s="10">
-        <f>K243+L243+M243</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O243" s="136">
+      <c r="O243" s="93">
         <v>4</v>
       </c>
-      <c r="P243" s="137">
-        <f t="shared" si="39"/>
+      <c r="P243" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q243" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q243" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="244" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A244" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B244" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C244" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D244" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E244" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G244" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G244" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I244" s="7">
         <v>900</v>
       </c>
       <c r="J244" s="9">
         <v>6</v>
       </c>
       <c r="K244" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L244" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M244" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N244" s="10">
-        <f>K244+L244+M244</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O244" s="136">
+      <c r="O244" s="93">
         <v>3</v>
       </c>
-      <c r="P244" s="137">
-        <f t="shared" si="39"/>
+      <c r="P244" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q244" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q244" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="245" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A245" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B245" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C245" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D245" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E245" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G245" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G245" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesDemand Forecast Response</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I245" s="11">
         <v>1300</v>
       </c>
       <c r="J245" s="9">
         <v>8</v>
       </c>
       <c r="K245" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L245" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M245" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N245" s="10">
-        <f>K245+L245+M245</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O245" s="136">
+      <c r="O245" s="93">
         <v>4</v>
       </c>
-      <c r="P245" s="137">
-        <f t="shared" si="39"/>
+      <c r="P245" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q245" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q245" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="246" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A246" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B246" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C246" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D246" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E246" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G246" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G246" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I246" s="11">
         <v>1300</v>
       </c>
       <c r="J246" s="9">
         <v>8</v>
       </c>
       <c r="K246" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L246" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M246" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N246" s="10">
-        <f>K246+L246+M246</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O246" s="136">
+      <c r="O246" s="93">
         <v>5</v>
       </c>
-      <c r="P246" s="137">
-        <f t="shared" si="39"/>
+      <c r="P246" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q246" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q246" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="247" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A247" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B247" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C247" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D247" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E247" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G247" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G247" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesGoods Receipt</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I247" s="7">
         <v>900</v>
       </c>
       <c r="J247" s="9">
         <v>6</v>
       </c>
       <c r="K247" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L247" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M247" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N247" s="10">
-        <f>K247+L247+M247</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O247" s="136">
+      <c r="O247" s="93">
         <v>2</v>
       </c>
-      <c r="P247" s="137">
-        <f t="shared" si="39"/>
+      <c r="P247" s="94">
+        <f t="shared" si="43"/>
         <v>10</v>
       </c>
-      <c r="Q247" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q247" s="95">
+        <f t="shared" si="44"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="248" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A248" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B248" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C248" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranAircraftEngines</v>
       </c>
       <c r="D248" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Aircraft Engines</v>
       </c>
       <c r="E248" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranAircraftEnginesMessages</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G248" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G248" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Aircraft EnginesStatus Notification / Back control message</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I248" s="7">
         <v>300</v>
       </c>
       <c r="J248" s="9">
         <v>2.5</v>
       </c>
       <c r="K248" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L248" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M248" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N248" s="10">
-        <f>K248+L248+M248</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O248" s="136">
+      <c r="O248" s="93">
         <v>1</v>
       </c>
-      <c r="P248" s="137">
-        <f t="shared" si="39"/>
+      <c r="P248" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q248" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q248" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="249" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A249" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B249" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C249" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D249" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E249" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G249" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G249" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerPurchase Order / Order Change</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I249" s="7">
         <v>900</v>
       </c>
       <c r="J249" s="9">
         <v>6</v>
       </c>
       <c r="K249" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L249" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M249" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N249" s="10">
-        <f>K249+L249+M249</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O249" s="136">
+      <c r="O249" s="93">
         <v>6</v>
       </c>
-      <c r="P249" s="137">
-        <f t="shared" si="39"/>
+      <c r="P249" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q249" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q249" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="250" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A250" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B250" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C250" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D250" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E250" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G250" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G250" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerPurchase Order Response</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I250" s="11">
         <v>1300</v>
       </c>
       <c r="J250" s="9">
         <v>8</v>
       </c>
       <c r="K250" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L250" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M250" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N250" s="10">
-        <f>K250+L250+M250</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O250" s="136">
+      <c r="O250" s="93">
         <v>4</v>
       </c>
-      <c r="P250" s="137">
-        <f t="shared" si="39"/>
+      <c r="P250" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q250" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q250" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="251" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A251" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B251" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C251" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D251" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E251" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G251" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G251" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I251" s="7">
         <v>900</v>
       </c>
       <c r="J251" s="9">
         <v>6</v>
       </c>
       <c r="K251" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L251" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M251" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N251" s="10">
-        <f>K251+L251+M251</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O251" s="136">
+      <c r="O251" s="93">
         <v>3</v>
       </c>
-      <c r="P251" s="137">
-        <f t="shared" si="39"/>
+      <c r="P251" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q251" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q251" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="252" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A252" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B252" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C252" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D252" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E252" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G252" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G252" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerDemand Forecast Response</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I252" s="11">
         <v>1300</v>
       </c>
       <c r="J252" s="9">
         <v>8</v>
       </c>
       <c r="K252" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L252" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M252" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N252" s="10">
-        <f>K252+L252+M252</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O252" s="136">
+      <c r="O252" s="93">
         <v>4</v>
       </c>
-      <c r="P252" s="137">
-        <f t="shared" si="39"/>
+      <c r="P252" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q252" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q252" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="253" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A253" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B253" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C253" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D253" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E253" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G253" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G253" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I253" s="11">
         <v>1300</v>
       </c>
       <c r="J253" s="9">
         <v>8</v>
       </c>
       <c r="K253" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L253" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M253" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N253" s="10">
-        <f>K253+L253+M253</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O253" s="136">
+      <c r="O253" s="93">
         <v>5</v>
       </c>
-      <c r="P253" s="137">
-        <f t="shared" si="39"/>
+      <c r="P253" s="94">
+        <f t="shared" si="43"/>
         <v>25</v>
       </c>
-      <c r="Q253" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q253" s="95">
+        <f t="shared" si="44"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="254" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A254" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B254" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C254" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranElectricalandPower</v>
       </c>
       <c r="D254" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Electrical and Power</v>
       </c>
       <c r="E254" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranElectricalandPowerMessages</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G254" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G254" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Electrical and PowerStatus Notification / Back control message</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I254" s="7">
         <v>300</v>
       </c>
       <c r="J254" s="9">
         <v>2.5</v>
       </c>
       <c r="K254" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>8</v>
       </c>
       <c r="L254" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>8</v>
       </c>
       <c r="M254" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>2</v>
       </c>
       <c r="N254" s="10">
-        <f>K254+L254+M254</f>
+        <f t="shared" si="42"/>
         <v>18</v>
       </c>
-      <c r="O254" s="136">
+      <c r="O254" s="93">
         <v>1</v>
       </c>
-      <c r="P254" s="137">
-        <f t="shared" si="39"/>
+      <c r="P254" s="94">
+        <f t="shared" si="43"/>
         <v>5</v>
       </c>
-      <c r="Q254" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q254" s="95">
+        <f t="shared" si="44"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="255" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A255" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B255" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C255" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D255" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E255" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G255" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G255" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Helicopter EnginesPurchase Order / Order Change</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I255" s="7">
         <v>900</v>
       </c>
       <c r="J255" s="9">
         <v>6</v>
       </c>
       <c r="K255" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L255" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M255" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N255" s="10">
-        <f>K255+L255+M255</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O255" s="136">
+      <c r="O255" s="93">
         <v>6</v>
       </c>
-      <c r="P255" s="137">
-        <f t="shared" si="39"/>
+      <c r="P255" s="94">
+        <f t="shared" si="43"/>
         <v>30</v>
       </c>
-      <c r="Q255" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q255" s="95">
+        <f t="shared" si="44"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="256" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A256" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B256" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C256" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D256" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E256" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G256" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G256" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Helicopter EnginesPurchase Order Response</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I256" s="11">
         <v>1300</v>
       </c>
       <c r="J256" s="9">
         <v>8</v>
       </c>
       <c r="K256" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>64</v>
       </c>
       <c r="L256" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>24</v>
       </c>
       <c r="M256" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N256" s="10">
-        <f>K256+L256+M256</f>
+        <f t="shared" si="42"/>
         <v>96</v>
       </c>
-      <c r="O256" s="136">
+      <c r="O256" s="93">
         <v>4</v>
       </c>
-      <c r="P256" s="137">
-        <f t="shared" si="39"/>
+      <c r="P256" s="94">
+        <f t="shared" si="43"/>
         <v>20</v>
       </c>
-      <c r="Q256" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q256" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="257" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A257" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B257" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C257" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D257" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E257" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G257" s="37" t="str">
-        <f t="shared" si="35"/>
+      <c r="G257" s="36" t="str">
+        <f t="shared" si="38"/>
         <v>Safran Helicopter EnginesDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I257" s="7">
         <v>900</v>
       </c>
       <c r="J257" s="9">
         <v>6</v>
       </c>
       <c r="K257" s="9">
-        <f t="shared" si="36"/>
+        <f t="shared" si="39"/>
         <v>40</v>
       </c>
       <c r="L257" s="9">
-        <f t="shared" si="37"/>
+        <f t="shared" si="40"/>
         <v>16</v>
       </c>
       <c r="M257" s="9">
-        <f t="shared" si="38"/>
+        <f t="shared" si="41"/>
         <v>8</v>
       </c>
       <c r="N257" s="10">
-        <f>K257+L257+M257</f>
+        <f t="shared" si="42"/>
         <v>64</v>
       </c>
-      <c r="O257" s="136">
+      <c r="O257" s="93">
         <v>3</v>
       </c>
-      <c r="P257" s="137">
-        <f t="shared" si="39"/>
+      <c r="P257" s="94">
+        <f t="shared" si="43"/>
         <v>15</v>
       </c>
-      <c r="Q257" s="138">
-        <f t="shared" si="40"/>
+      <c r="Q257" s="95">
+        <f t="shared" si="44"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="258" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A258" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B258" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C258" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D258" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E258" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G258" s="37" t="str">
-        <f t="shared" ref="G258:G299" si="48">B258&amp;F258</f>
+      <c r="G258" s="36" t="str">
+        <f t="shared" ref="G258:G299" si="52">B258&amp;F258</f>
         <v>Safran Helicopter EnginesDemand Forecast Response</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I258" s="11">
         <v>1300</v>
       </c>
       <c r="J258" s="9">
         <v>8</v>
       </c>
       <c r="K258" s="9">
-        <f t="shared" ref="K258:K299" si="49">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(5*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(8*8),IF($I258=7650,SUM(20*8),IF($I258=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="K258:K299" si="53">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(5*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(8*8),IF($I258=7650,SUM(20*8),IF($I258=300,SUM(1*8),""))))</f>
         <v>64</v>
       </c>
       <c r="L258" s="9">
-        <f t="shared" ref="L258:L299" si="50">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(2*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(3*8),IF($I258=7650,SUM(6*8),IF($I258=300,SUM(1*8),""))))</f>
+        <f t="shared" ref="L258:L299" si="54">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(2*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(3*8),IF($I258=7650,SUM(6*8),IF($I258=300,SUM(1*8),""))))</f>
         <v>24</v>
       </c>
       <c r="M258" s="9">
-        <f t="shared" ref="M258:M299" si="51">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(1*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(1*8),IF($I258=7650,SUM(3*8),IF($I258=300,SUM(0.25*8),""))))</f>
+        <f t="shared" ref="M258:M299" si="55">IF(OR($I258=900,$I258=1000,$I258=1260),SUM(1*8),IF(OR($I258=1300,$I258=2000,$I258=1610),SUM(1*8),IF($I258=7650,SUM(3*8),IF($I258=300,SUM(0.25*8),""))))</f>
         <v>8</v>
       </c>
       <c r="N258" s="10">
-        <f>K258+L258+M258</f>
+        <f t="shared" ref="N258:N303" si="56">K258+L258+M258</f>
         <v>96</v>
       </c>
-      <c r="O258" s="136">
+      <c r="O258" s="93">
         <v>4</v>
       </c>
-      <c r="P258" s="137">
-        <f t="shared" ref="P258:P303" si="52">O258*5</f>
+      <c r="P258" s="94">
+        <f t="shared" ref="P258:P303" si="57">O258*5</f>
         <v>20</v>
       </c>
-      <c r="Q258" s="138">
-        <f t="shared" ref="Q258:Q303" si="53">J258/P258</f>
+      <c r="Q258" s="95">
+        <f t="shared" ref="Q258:Q303" si="58">J258/P258</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="259" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A259" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B259" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C259" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D259" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E259" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G259" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G259" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Helicopter EnginesDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I259" s="11">
         <v>1300</v>
       </c>
       <c r="J259" s="9">
         <v>8</v>
       </c>
       <c r="K259" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L259" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M259" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N259" s="10">
-        <f>K259+L259+M259</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O259" s="136">
+      <c r="O259" s="93">
         <v>5</v>
       </c>
-      <c r="P259" s="137">
-        <f t="shared" si="52"/>
+      <c r="P259" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q259" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q259" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="260" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A260" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B260" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C260" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranHelicopterEngines</v>
       </c>
       <c r="D260" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Helicopter Engines</v>
       </c>
       <c r="E260" s="13" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="45"/>
         <v>AEROSafranHelicopterEnginesMessages</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G260" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G260" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Helicopter EnginesStatus Notification / Back control message</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I260" s="7">
         <v>300</v>
       </c>
       <c r="J260" s="9">
         <v>2.5</v>
       </c>
       <c r="K260" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L260" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M260" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N260" s="10">
-        <f>K260+L260+M260</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O260" s="136">
+      <c r="O260" s="93">
         <v>1</v>
       </c>
-      <c r="P260" s="137">
-        <f t="shared" si="52"/>
+      <c r="P260" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q260" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q260" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="261" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A261" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B261" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C261" s="13" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="46"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D261" s="13" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="47"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E261" s="13" t="str">
-        <f t="shared" ref="E261:E271" si="54">A261&amp;C261&amp;"Messages"</f>
+        <f t="shared" ref="E261:E271" si="59">A261&amp;C261&amp;"Messages"</f>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G261" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G261" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesPurchase Order / Order Change</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I261" s="7">
         <v>900</v>
       </c>
       <c r="J261" s="9">
         <v>6</v>
       </c>
       <c r="K261" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L261" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M261" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N261" s="10">
-        <f>K261+L261+M261</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O261" s="136">
+      <c r="O261" s="93">
         <v>6</v>
       </c>
-      <c r="P261" s="137">
-        <f t="shared" si="52"/>
+      <c r="P261" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q261" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q261" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="262" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A262" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B262" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C262" s="13" t="str">
-        <f t="shared" ref="C262:C303" si="55">SUBSTITUTE(B262," ","")</f>
+        <f t="shared" ref="C262:C303" si="60">SUBSTITUTE(B262," ","")</f>
         <v>SafranNacelles</v>
       </c>
       <c r="D262" s="13" t="str">
-        <f t="shared" ref="D262:D303" si="56">A262&amp;B262</f>
+        <f t="shared" ref="D262:D303" si="61">A262&amp;B262</f>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E262" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G262" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G262" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesPurchase Order Response</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I262" s="11">
         <v>1300</v>
       </c>
       <c r="J262" s="9">
         <v>8</v>
       </c>
       <c r="K262" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L262" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M262" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N262" s="10">
-        <f>K262+L262+M262</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O262" s="136">
+      <c r="O262" s="93">
         <v>4</v>
       </c>
-      <c r="P262" s="137">
-        <f t="shared" si="52"/>
+      <c r="P262" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q262" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q262" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="263" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A263" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B263" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C263" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D263" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E263" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G263" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G263" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I263" s="7">
         <v>900</v>
       </c>
       <c r="J263" s="9">
         <v>6</v>
       </c>
       <c r="K263" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L263" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M263" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N263" s="10">
-        <f>K263+L263+M263</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O263" s="136">
+      <c r="O263" s="93">
         <v>3</v>
       </c>
-      <c r="P263" s="137">
-        <f t="shared" si="52"/>
+      <c r="P263" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q263" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q263" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="264" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A264" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B264" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C264" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D264" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E264" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G264" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G264" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesDemand Forecast Response</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I264" s="11">
         <v>1300</v>
       </c>
       <c r="J264" s="9">
         <v>8</v>
       </c>
       <c r="K264" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L264" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M264" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N264" s="10">
-        <f>K264+L264+M264</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O264" s="136">
+      <c r="O264" s="93">
         <v>4</v>
       </c>
-      <c r="P264" s="137">
-        <f t="shared" si="52"/>
+      <c r="P264" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q264" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q264" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="265" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A265" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B265" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C265" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D265" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E265" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G265" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G265" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I265" s="11">
         <v>1300</v>
       </c>
       <c r="J265" s="9">
         <v>8</v>
       </c>
       <c r="K265" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L265" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M265" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N265" s="10">
-        <f>K265+L265+M265</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O265" s="136">
+      <c r="O265" s="93">
         <v>5</v>
       </c>
-      <c r="P265" s="137">
-        <f t="shared" si="52"/>
+      <c r="P265" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q265" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q265" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="266" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A266" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B266" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C266" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D266" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E266" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G266" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G266" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesGoods Receipt</v>
       </c>
       <c r="H266" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I266" s="7">
         <v>900</v>
       </c>
       <c r="J266" s="9">
         <v>6</v>
       </c>
       <c r="K266" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L266" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M266" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N266" s="10">
-        <f>K266+L266+M266</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O266" s="136">
+      <c r="O266" s="93">
         <v>2</v>
       </c>
-      <c r="P266" s="137">
-        <f t="shared" si="52"/>
+      <c r="P266" s="94">
+        <f t="shared" si="57"/>
         <v>10</v>
       </c>
-      <c r="Q266" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q266" s="95">
+        <f t="shared" si="58"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="267" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A267" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B267" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C267" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranNacelles</v>
       </c>
       <c r="D267" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Nacelles</v>
       </c>
       <c r="E267" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranNacellesMessages</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G267" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G267" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran NacellesStatus Notification / Back control message</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I267" s="7">
         <v>300</v>
       </c>
       <c r="J267" s="9">
         <v>2.5</v>
       </c>
       <c r="K267" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L267" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M267" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N267" s="10">
-        <f>K267+L267+M267</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O267" s="136">
+      <c r="O267" s="93">
         <v>1</v>
       </c>
-      <c r="P267" s="137">
-        <f t="shared" si="52"/>
+      <c r="P267" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q267" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q267" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="268" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A268" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B268" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C268" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D268" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E268" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G268" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G268" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsPurchase Order / Order Change</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I268" s="7">
         <v>900</v>
       </c>
       <c r="J268" s="9">
         <v>6</v>
       </c>
       <c r="K268" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L268" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M268" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N268" s="10">
-        <f>K268+L268+M268</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O268" s="136">
+      <c r="O268" s="93">
         <v>6</v>
       </c>
-      <c r="P268" s="137">
-        <f t="shared" si="52"/>
+      <c r="P268" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q268" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q268" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="269" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A269" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B269" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C269" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D269" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E269" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G269" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G269" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsPurchase Order Response</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I269" s="11">
         <v>1300</v>
       </c>
       <c r="J269" s="9">
         <v>8</v>
       </c>
       <c r="K269" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L269" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M269" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N269" s="10">
-        <f>K269+L269+M269</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O269" s="136">
+      <c r="O269" s="93">
         <v>4</v>
       </c>
-      <c r="P269" s="137">
-        <f t="shared" si="52"/>
+      <c r="P269" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q269" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q269" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="270" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A270" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B270" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C270" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D270" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E270" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G270" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G270" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I270" s="7">
         <v>900</v>
       </c>
       <c r="J270" s="9">
         <v>6</v>
       </c>
       <c r="K270" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L270" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M270" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N270" s="10">
-        <f>K270+L270+M270</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O270" s="136">
+      <c r="O270" s="93">
         <v>3</v>
       </c>
-      <c r="P270" s="137">
-        <f t="shared" si="52"/>
+      <c r="P270" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q270" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q270" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="271" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A271" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B271" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C271" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D271" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E271" s="13" t="str">
-        <f t="shared" si="54"/>
+        <f t="shared" si="59"/>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G271" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G271" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsDemand Forecast Response</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I271" s="11">
         <v>1300</v>
       </c>
       <c r="J271" s="9">
         <v>8</v>
       </c>
       <c r="K271" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L271" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M271" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N271" s="10">
-        <f>K271+L271+M271</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O271" s="136">
+      <c r="O271" s="93">
         <v>4</v>
       </c>
-      <c r="P271" s="137">
-        <f t="shared" si="52"/>
+      <c r="P271" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q271" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q271" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="272" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A272" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B272" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C272" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D272" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E272" s="13" t="str">
         <f>A272&amp;C272&amp;"Messages"</f>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G272" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G272" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I272" s="11">
         <v>1300</v>
       </c>
       <c r="J272" s="9">
         <v>8</v>
       </c>
       <c r="K272" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L272" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M272" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N272" s="10">
-        <f>K272+L272+M272</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O272" s="136">
+      <c r="O272" s="93">
         <v>5</v>
       </c>
-      <c r="P272" s="137">
-        <f t="shared" si="52"/>
+      <c r="P272" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q272" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q272" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="273" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A273" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B273" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C273" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SafranTransmissionSystems</v>
       </c>
       <c r="D273" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSafran Transmission Systems</v>
       </c>
       <c r="E273" s="13" t="str">
-        <f t="shared" ref="E273:E303" si="57">A273&amp;C273&amp;"Messages"</f>
+        <f t="shared" ref="E273:E303" si="62">A273&amp;C273&amp;"Messages"</f>
         <v>AEROSafranTransmissionSystemsMessages</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G273" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G273" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Safran Transmission SystemsStatus Notification / Back control message</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I273" s="7">
         <v>300</v>
       </c>
       <c r="J273" s="9">
         <v>2.5</v>
       </c>
       <c r="K273" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L273" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M273" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N273" s="10">
-        <f>K273+L273+M273</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O273" s="136">
+      <c r="O273" s="93">
         <v>1</v>
       </c>
-      <c r="P273" s="137">
-        <f t="shared" si="52"/>
+      <c r="P273" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q273" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q273" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="274" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A274" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B274" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C274" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>Satair</v>
       </c>
       <c r="D274" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSatair</v>
       </c>
       <c r="E274" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSatairMessages</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G274" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G274" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>SatairPurchase Order / Order Change</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I274" s="7">
         <v>900</v>
       </c>
       <c r="J274" s="9">
         <v>6</v>
       </c>
       <c r="K274" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L274" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M274" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N274" s="10">
-        <f>K274+L274+M274</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O274" s="136">
+      <c r="O274" s="93">
         <v>6</v>
       </c>
-      <c r="P274" s="137">
-        <f t="shared" si="52"/>
+      <c r="P274" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q274" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q274" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="275" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A275" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B275" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C275" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>Satair</v>
       </c>
       <c r="D275" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSatair</v>
       </c>
       <c r="E275" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSatairMessages</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G275" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G275" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>SatairPurchase Order Response</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I275" s="11">
         <v>1300</v>
       </c>
       <c r="J275" s="9">
         <v>8</v>
       </c>
       <c r="K275" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L275" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M275" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N275" s="10">
-        <f>K275+L275+M275</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O275" s="136">
+      <c r="O275" s="93">
         <v>4</v>
       </c>
-      <c r="P275" s="137">
-        <f t="shared" si="52"/>
+      <c r="P275" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q275" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q275" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="276" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A276" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B276" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C276" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>Satair</v>
       </c>
       <c r="D276" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSatair</v>
       </c>
       <c r="E276" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSatairMessages</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G276" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G276" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>SatairDespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I276" s="11">
         <v>1300</v>
       </c>
       <c r="J276" s="9">
         <v>8</v>
       </c>
       <c r="K276" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L276" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M276" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N276" s="10">
-        <f>K276+L276+M276</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O276" s="136">
+      <c r="O276" s="93">
         <v>5</v>
       </c>
-      <c r="P276" s="137">
-        <f t="shared" si="52"/>
+      <c r="P276" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q276" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q276" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="277" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A277" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B277" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C277" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>Satair</v>
       </c>
       <c r="D277" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSatair</v>
       </c>
       <c r="E277" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSatairMessages</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G277" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G277" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>SatairGoods Receipt</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I277" s="7">
         <v>900</v>
       </c>
       <c r="J277" s="9">
         <v>6</v>
       </c>
       <c r="K277" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L277" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M277" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N277" s="10">
-        <f>K277+L277+M277</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O277" s="136">
+      <c r="O277" s="93">
         <v>2</v>
       </c>
-      <c r="P277" s="137">
-        <f t="shared" si="52"/>
+      <c r="P277" s="94">
+        <f t="shared" si="57"/>
         <v>10</v>
       </c>
-      <c r="Q277" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q277" s="95">
+        <f t="shared" si="58"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="278" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A278" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B278" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C278" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>Satair</v>
       </c>
       <c r="D278" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSatair</v>
       </c>
       <c r="E278" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSatairMessages</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G278" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G278" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>SatairStatus Notification / Back control message</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I278" s="7">
         <v>300</v>
       </c>
       <c r="J278" s="9">
         <v>2.5</v>
       </c>
       <c r="K278" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L278" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M278" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N278" s="10">
-        <f>K278+L278+M278</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O278" s="136">
+      <c r="O278" s="93">
         <v>1</v>
       </c>
-      <c r="P278" s="137">
-        <f t="shared" si="52"/>
+      <c r="P278" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q278" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q278" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="279" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A279" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B279" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C279" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D279" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E279" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G279" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G279" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAPurchase Order / Order Change</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I279" s="7">
         <v>900</v>
       </c>
       <c r="J279" s="9">
         <v>6</v>
       </c>
       <c r="K279" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L279" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M279" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N279" s="10">
-        <f>K279+L279+M279</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O279" s="136">
+      <c r="O279" s="93">
         <v>6</v>
       </c>
-      <c r="P279" s="137">
-        <f t="shared" si="52"/>
+      <c r="P279" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q279" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q279" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="280" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A280" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B280" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C280" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D280" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E280" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G280" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G280" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAPurchase Order Response</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I280" s="11">
         <v>1300</v>
       </c>
       <c r="J280" s="9">
         <v>8</v>
       </c>
       <c r="K280" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L280" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M280" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N280" s="10">
-        <f>K280+L280+M280</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O280" s="136">
+      <c r="O280" s="93">
         <v>4</v>
       </c>
-      <c r="P280" s="137">
-        <f t="shared" si="52"/>
+      <c r="P280" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q280" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q280" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="281" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A281" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B281" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C281" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D281" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E281" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G281" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G281" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SADelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I281" s="7">
         <v>900</v>
       </c>
       <c r="J281" s="9">
         <v>6</v>
       </c>
       <c r="K281" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L281" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M281" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N281" s="10">
-        <f>K281+L281+M281</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O281" s="136">
+      <c r="O281" s="93">
         <v>3</v>
       </c>
-      <c r="P281" s="137">
-        <f t="shared" si="52"/>
+      <c r="P281" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q281" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q281" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="282" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A282" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B282" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C282" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D282" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E282" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G282" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G282" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SADespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I282" s="11">
         <v>1300</v>
       </c>
       <c r="J282" s="9">
         <v>8</v>
       </c>
       <c r="K282" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L282" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M282" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N282" s="10">
-        <f>K282+L282+M282</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O282" s="136">
+      <c r="O282" s="93">
         <v>5</v>
       </c>
-      <c r="P282" s="137">
-        <f t="shared" si="52"/>
+      <c r="P282" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q282" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q282" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="283" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A283" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B283" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C283" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D283" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E283" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G283" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G283" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAGoods Receipt</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I283" s="7">
         <v>900</v>
       </c>
       <c r="J283" s="9">
         <v>6</v>
       </c>
       <c r="K283" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L283" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M283" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N283" s="10">
-        <f>K283+L283+M283</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O283" s="136">
+      <c r="O283" s="93">
         <v>2</v>
       </c>
-      <c r="P283" s="137">
-        <f t="shared" si="52"/>
+      <c r="P283" s="94">
+        <f t="shared" si="57"/>
         <v>10</v>
       </c>
-      <c r="Q283" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q283" s="95">
+        <f t="shared" si="58"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="284" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A284" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B284" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C284" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D284" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E284" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G284" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G284" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAStatus Notification / Back control message</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I284" s="7">
         <v>300</v>
       </c>
       <c r="J284" s="9">
         <v>2.5</v>
       </c>
       <c r="K284" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L284" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M284" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N284" s="10">
-        <f>K284+L284+M284</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O284" s="136">
+      <c r="O284" s="93">
         <v>1</v>
       </c>
-      <c r="P284" s="137">
-        <f t="shared" si="52"/>
+      <c r="P284" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q284" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q284" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="285" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A285" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B285" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C285" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D285" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E285" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G285" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G285" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAVMI Demands</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I285" s="7">
         <v>900</v>
       </c>
       <c r="J285" s="9">
         <v>6</v>
       </c>
       <c r="K285" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L285" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M285" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N285" s="10">
-        <f>K285+L285+M285</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O285" s="136">
+      <c r="O285" s="93">
         <v>3</v>
       </c>
-      <c r="P285" s="137">
-        <f t="shared" si="52"/>
+      <c r="P285" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q285" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q285" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="286" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A286" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B286" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C286" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D286" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E286" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G286" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G286" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAVMI Planned Receipts</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>52</v>
       </c>
       <c r="I286" s="11">
         <v>1300</v>
       </c>
       <c r="J286" s="9">
         <v>8</v>
       </c>
       <c r="K286" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L286" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M286" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N286" s="10">
-        <f>K286+L286+M286</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O286" s="136">
+      <c r="O286" s="93">
         <v>4</v>
       </c>
-      <c r="P286" s="137">
-        <f t="shared" si="52"/>
+      <c r="P286" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q286" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q286" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="287" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A287" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B287" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C287" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SonacaSA</v>
       </c>
       <c r="D287" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROSonaca SA</v>
       </c>
       <c r="E287" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROSonacaSAMessages</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="G287" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G287" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Sonaca SAVMI Stock Information</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>54</v>
       </c>
       <c r="I287" s="7">
         <v>900</v>
       </c>
       <c r="J287" s="9">
         <v>6</v>
       </c>
       <c r="K287" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L287" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M287" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N287" s="10">
-        <f>K287+L287+M287</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O287" s="136">
+      <c r="O287" s="93">
         <v>4</v>
       </c>
-      <c r="P287" s="137">
-        <f t="shared" si="52"/>
+      <c r="P287" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q287" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q287" s="95">
+        <f t="shared" si="58"/>
         <v>0.3</v>
       </c>
     </row>
     <row r="288" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A288" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B288" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C288" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D288" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E288" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G288" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G288" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SAPurchase Order / Order Change</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I288" s="7">
         <v>900</v>
       </c>
       <c r="J288" s="9">
         <v>6</v>
       </c>
       <c r="K288" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L288" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M288" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N288" s="10">
-        <f>K288+L288+M288</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O288" s="136">
+      <c r="O288" s="93">
         <v>6</v>
       </c>
-      <c r="P288" s="137">
-        <f t="shared" si="52"/>
+      <c r="P288" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q288" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q288" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="289" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A289" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B289" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C289" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D289" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E289" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G289" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G289" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SAPurchase Order Response</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I289" s="11">
         <v>1300</v>
       </c>
       <c r="J289" s="9">
         <v>8</v>
       </c>
       <c r="K289" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L289" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M289" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N289" s="10">
-        <f>K289+L289+M289</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O289" s="136">
+      <c r="O289" s="93">
         <v>4</v>
       </c>
-      <c r="P289" s="137">
-        <f t="shared" si="52"/>
+      <c r="P289" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q289" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q289" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="290" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A290" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B290" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C290" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D290" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E290" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G290" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G290" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SADelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I290" s="7">
         <v>900</v>
       </c>
       <c r="J290" s="9">
         <v>6</v>
       </c>
       <c r="K290" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L290" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M290" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N290" s="10">
-        <f>K290+L290+M290</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O290" s="136">
+      <c r="O290" s="93">
         <v>3</v>
       </c>
-      <c r="P290" s="137">
-        <f t="shared" si="52"/>
+      <c r="P290" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q290" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q290" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="291" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A291" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B291" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C291" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D291" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E291" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F291" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G291" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G291" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SADemand Forecast Response</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I291" s="11">
         <v>1300</v>
       </c>
       <c r="J291" s="9">
         <v>8</v>
       </c>
       <c r="K291" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L291" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M291" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N291" s="10">
-        <f>K291+L291+M291</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O291" s="136">
+      <c r="O291" s="93">
         <v>4</v>
       </c>
-      <c r="P291" s="137">
-        <f t="shared" si="52"/>
+      <c r="P291" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q291" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q291" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="292" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A292" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B292" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C292" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D292" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E292" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="G292" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G292" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SADespatch Advice / Advance Shipping Notification (ASN)</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I292" s="11">
         <v>1300</v>
       </c>
       <c r="J292" s="9">
         <v>8</v>
       </c>
       <c r="K292" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L292" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M292" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N292" s="10">
-        <f>K292+L292+M292</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O292" s="136">
+      <c r="O292" s="93">
         <v>5</v>
       </c>
-      <c r="P292" s="137">
-        <f t="shared" si="52"/>
+      <c r="P292" s="94">
+        <f t="shared" si="57"/>
         <v>25</v>
       </c>
-      <c r="Q292" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q292" s="95">
+        <f t="shared" si="58"/>
         <v>0.32</v>
       </c>
     </row>
     <row r="293" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A293" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B293" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C293" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ThalesSA</v>
       </c>
       <c r="D293" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROThales SA</v>
       </c>
       <c r="E293" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROThalesSAMessages</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G293" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G293" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Thales SAStatus Notification / Back control message</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I293" s="7">
         <v>300</v>
       </c>
       <c r="J293" s="9">
         <v>2.5</v>
       </c>
       <c r="K293" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L293" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M293" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N293" s="10">
-        <f>K293+L293+M293</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O293" s="136">
+      <c r="O293" s="93">
         <v>1</v>
       </c>
-      <c r="P293" s="137">
-        <f t="shared" si="52"/>
+      <c r="P293" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q293" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q293" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="294" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A294" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B294" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C294" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D294" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E294" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="G294" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G294" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospacePurchase Order / Order Change</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I294" s="7">
         <v>900</v>
       </c>
       <c r="J294" s="9">
         <v>6</v>
       </c>
       <c r="K294" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L294" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M294" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N294" s="10">
-        <f>K294+L294+M294</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O294" s="136">
+      <c r="O294" s="93">
         <v>6</v>
       </c>
-      <c r="P294" s="137">
-        <f t="shared" si="52"/>
+      <c r="P294" s="94">
+        <f t="shared" si="57"/>
         <v>30</v>
       </c>
-      <c r="Q294" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q294" s="95">
+        <f t="shared" si="58"/>
         <v>0.2</v>
       </c>
     </row>
     <row r="295" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A295" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B295" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C295" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D295" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E295" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="G295" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G295" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospacePurchase Order Response</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I295" s="11">
         <v>1300</v>
       </c>
       <c r="J295" s="9">
         <v>8</v>
       </c>
       <c r="K295" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L295" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M295" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N295" s="10">
-        <f>K295+L295+M295</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O295" s="136">
+      <c r="O295" s="93">
         <v>4</v>
       </c>
-      <c r="P295" s="137">
-        <f t="shared" si="52"/>
+      <c r="P295" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q295" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q295" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="296" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A296" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B296" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C296" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D296" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E296" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G296" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G296" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospaceDelivery Schedule / Demand Forecast</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I296" s="7">
         <v>900</v>
       </c>
       <c r="J296" s="9">
         <v>6</v>
       </c>
       <c r="K296" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L296" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M296" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N296" s="10">
-        <f>K296+L296+M296</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O296" s="136">
+      <c r="O296" s="93">
         <v>3</v>
       </c>
-      <c r="P296" s="137">
-        <f t="shared" si="52"/>
+      <c r="P296" s="94">
+        <f t="shared" si="57"/>
         <v>15</v>
       </c>
-      <c r="Q296" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q296" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="297" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A297" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B297" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C297" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D297" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E297" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G297" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G297" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospaceDemand Forecast Response</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I297" s="11">
         <v>1300</v>
       </c>
       <c r="J297" s="9">
         <v>8</v>
       </c>
       <c r="K297" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>64</v>
       </c>
       <c r="L297" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>24</v>
       </c>
       <c r="M297" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N297" s="10">
-        <f>K297+L297+M297</f>
+        <f t="shared" si="56"/>
         <v>96</v>
       </c>
-      <c r="O297" s="136">
+      <c r="O297" s="93">
         <v>4</v>
       </c>
-      <c r="P297" s="137">
-        <f t="shared" si="52"/>
+      <c r="P297" s="94">
+        <f t="shared" si="57"/>
         <v>20</v>
       </c>
-      <c r="Q297" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q297" s="95">
+        <f t="shared" si="58"/>
         <v>0.4</v>
       </c>
     </row>
     <row r="298" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A298" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B298" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C298" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D298" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E298" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="G298" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G298" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospaceGoods Receipt</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I298" s="7">
         <v>900</v>
       </c>
       <c r="J298" s="9">
         <v>6</v>
       </c>
       <c r="K298" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>40</v>
       </c>
       <c r="L298" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>16</v>
       </c>
       <c r="M298" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>8</v>
       </c>
       <c r="N298" s="10">
-        <f>K298+L298+M298</f>
+        <f t="shared" si="56"/>
         <v>64</v>
       </c>
-      <c r="O298" s="136">
+      <c r="O298" s="93">
         <v>2</v>
       </c>
-      <c r="P298" s="137">
-        <f t="shared" si="52"/>
+      <c r="P298" s="94">
+        <f t="shared" si="57"/>
         <v>10</v>
       </c>
-      <c r="Q298" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q298" s="95">
+        <f t="shared" si="58"/>
         <v>0.6</v>
       </c>
     </row>
     <row r="299" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A299" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B299" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C299" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZodiacAerospace</v>
       </c>
       <c r="D299" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>AEROZodiac Aerospace</v>
       </c>
       <c r="E299" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>AEROZodiacAerospaceMessages</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="G299" s="37" t="str">
-        <f t="shared" si="48"/>
+      <c r="G299" s="36" t="str">
+        <f t="shared" si="52"/>
         <v>Zodiac AerospaceStatus Notification / Back control message</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I299" s="7">
         <v>300</v>
       </c>
       <c r="J299" s="9">
         <v>2.5</v>
       </c>
       <c r="K299" s="9">
-        <f t="shared" si="49"/>
+        <f t="shared" si="53"/>
         <v>8</v>
       </c>
       <c r="L299" s="9">
-        <f t="shared" si="50"/>
+        <f t="shared" si="54"/>
         <v>8</v>
       </c>
       <c r="M299" s="9">
-        <f t="shared" si="51"/>
+        <f t="shared" si="55"/>
         <v>2</v>
       </c>
       <c r="N299" s="10">
-        <f>K299+L299+M299</f>
+        <f t="shared" si="56"/>
         <v>18</v>
       </c>
-      <c r="O299" s="136">
+      <c r="O299" s="93">
         <v>1</v>
       </c>
-      <c r="P299" s="137">
-        <f t="shared" si="52"/>
+      <c r="P299" s="94">
+        <f t="shared" si="57"/>
         <v>5</v>
       </c>
-      <c r="Q299" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q299" s="95">
+        <f t="shared" si="58"/>
         <v>0.5</v>
       </c>
     </row>
     <row r="300" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A300" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B300" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C300" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ContinentalAG</v>
       </c>
       <c r="D300" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>SRMContinental AG</v>
       </c>
       <c r="E300" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>SRMContinentalAGMessages</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="G300" s="37" t="str">
+      <c r="G300" s="36" t="str">
         <f>B300&amp;F300</f>
         <v>Continental AGQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I300" s="11">
         <v>7650</v>
       </c>
       <c r="J300" s="9">
         <v>54</v>
       </c>
       <c r="K300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(5*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(8*8),IF($I300=7650,SUM(20*8),IF($I300=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
       <c r="L300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(2*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(3*8),IF($I300=7650,SUM(6*8),IF($I300=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
       <c r="M300" s="9">
         <f>IF(OR($I300=900,$I300=1000,$I300=1260),SUM(1*8),IF(OR($I300=1300,$I300=2000,$I300=1610),SUM(1*8),IF($I300=7650,SUM(3*8),IF($I300=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
       <c r="N300" s="10">
-        <f>K300+L300+M300</f>
+        <f t="shared" si="56"/>
         <v>232</v>
       </c>
-      <c r="O300" s="136">
+      <c r="O300" s="93">
         <v>12</v>
       </c>
-      <c r="P300" s="137">
-        <f t="shared" si="52"/>
+      <c r="P300" s="94">
+        <f t="shared" si="57"/>
         <v>60</v>
       </c>
-      <c r="Q300" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q300" s="95">
+        <f t="shared" si="58"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="301" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A301" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B301" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C301" s="13" t="str">
         <f>SUBSTITUTE(B301," ","")</f>
         <v>RobertBosch</v>
       </c>
       <c r="D301" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>SRMRobert Bosch</v>
       </c>
       <c r="E301" s="13" t="str">
         <f>A301&amp;C301&amp;"Messages"</f>
         <v>SRMRobertBoschMessages</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="G301" s="37" t="str">
+      <c r="G301" s="36" t="str">
         <f>B301&amp;F301</f>
         <v>Robert BoschQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I301" s="11">
         <v>7650</v>
       </c>
       <c r="J301" s="9">
         <v>54</v>
       </c>
       <c r="K301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(5*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(8*8),IF($I301=7650,SUM(20*8),IF($I301=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
       <c r="L301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(2*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(3*8),IF($I301=7650,SUM(6*8),IF($I301=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
       <c r="M301" s="9">
         <f>IF(OR($I301=900,$I301=1000,$I301=1260),SUM(1*8),IF(OR($I301=1300,$I301=2000,$I301=1610),SUM(1*8),IF($I301=7650,SUM(3*8),IF($I301=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
       <c r="N301" s="10">
-        <f>K301+L301+M301</f>
+        <f t="shared" si="56"/>
         <v>232</v>
       </c>
-      <c r="O301" s="136">
+      <c r="O301" s="93">
         <v>12</v>
       </c>
-      <c r="P301" s="137">
-        <f t="shared" si="52"/>
+      <c r="P301" s="94">
+        <f t="shared" si="57"/>
         <v>60</v>
       </c>
-      <c r="Q301" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q301" s="95">
+        <f t="shared" si="58"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="302" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A302" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B302" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C302" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>SchaefflerTechnologies</v>
       </c>
       <c r="D302" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>SRMSchaeffler Technologies</v>
       </c>
       <c r="E302" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>SRMSchaefflerTechnologiesMessages</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="G302" s="37" t="str">
+      <c r="G302" s="36" t="str">
         <f>B302&amp;F302</f>
         <v>Schaeffler TechnologiesQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I302" s="11">
         <v>7650</v>
       </c>
       <c r="J302" s="9">
         <v>54</v>
       </c>
       <c r="K302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(5*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(8*8),IF($I302=7650,SUM(20*8),IF($I302=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
       <c r="L302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(2*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(3*8),IF($I302=7650,SUM(6*8),IF($I302=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
       <c r="M302" s="9">
         <f>IF(OR($I302=900,$I302=1000,$I302=1260),SUM(1*8),IF(OR($I302=1300,$I302=2000,$I302=1610),SUM(1*8),IF($I302=7650,SUM(3*8),IF($I302=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
       <c r="N302" s="10">
-        <f>K302+L302+M302</f>
+        <f t="shared" si="56"/>
         <v>232</v>
       </c>
-      <c r="O302" s="136">
+      <c r="O302" s="93">
         <v>12</v>
       </c>
-      <c r="P302" s="137">
-        <f t="shared" si="52"/>
+      <c r="P302" s="94">
+        <f t="shared" si="57"/>
         <v>60</v>
       </c>
-      <c r="Q302" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q302" s="95">
+        <f t="shared" si="58"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="303" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A303" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B303" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C303" s="13" t="str">
-        <f t="shared" si="55"/>
+        <f t="shared" si="60"/>
         <v>ZFFriedrichshafenAG</v>
       </c>
       <c r="D303" s="13" t="str">
-        <f t="shared" si="56"/>
+        <f t="shared" si="61"/>
         <v>SRMZF Friedrichshafen AG</v>
       </c>
       <c r="E303" s="13" t="str">
-        <f t="shared" si="57"/>
+        <f t="shared" si="62"/>
         <v>SRMZFFriedrichshafenAGMessages</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="G303" s="37" t="str">
+      <c r="G303" s="36" t="str">
         <f>B303&amp;F303</f>
         <v>ZF Friedrichshafen AGQDX Complaint / 8D-Report (Problem Solver)</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I303" s="11">
         <v>7650</v>
       </c>
       <c r="J303" s="9">
         <v>54</v>
       </c>
       <c r="K303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(5*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(8*8),IF($I303=7650,SUM(20*8),IF($I303=300,SUM(1*8),""))))</f>
         <v>160</v>
       </c>
       <c r="L303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(2*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(3*8),IF($I303=7650,SUM(6*8),IF($I303=300,SUM(1*8),""))))</f>
         <v>48</v>
       </c>
       <c r="M303" s="9">
         <f>IF(OR($I303=900,$I303=1000,$I303=1260),SUM(1*8),IF(OR($I303=1300,$I303=2000,$I303=1610),SUM(1*8),IF($I303=7650,SUM(3*8),IF($I303=300,SUM(0.25*8),""))))</f>
         <v>24</v>
       </c>
       <c r="N303" s="10">
-        <f>K303+L303+M303</f>
+        <f t="shared" si="56"/>
         <v>232</v>
       </c>
-      <c r="O303" s="136">
+      <c r="O303" s="93">
         <v>12</v>
       </c>
-      <c r="P303" s="137">
-        <f t="shared" si="52"/>
+      <c r="P303" s="94">
+        <f t="shared" si="57"/>
         <v>60</v>
       </c>
-      <c r="Q303" s="138">
-        <f t="shared" si="53"/>
+      <c r="Q303" s="95">
+        <f t="shared" si="58"/>
         <v>0.9</v>
       </c>
     </row>
     <row r="304" spans="1:17" x14ac:dyDescent="0.35">
       <c r="L304" s="7" t="str">
-        <f t="shared" ref="L304" si="58">IF(OR(I304="900,00 EUR",I304="1.000,00 EUR",I304="1.260,00 EUR"),SUM(2*8),IF(OR(I304="1.300,00 EUR",I304="2.000,00 EUR",I304="1.610,00 EUR"),SUM(3*8),IF(I304="7.650,00 EUR",SUM(6*8),IF(I304="300,00 EUR",SUM(1*8),""))))</f>
+        <f t="shared" ref="L304" si="63">IF(OR(I304="900,00 EUR",I304="1.000,00 EUR",I304="1.260,00 EUR"),SUM(2*8),IF(OR(I304="1.300,00 EUR",I304="2.000,00 EUR",I304="1.610,00 EUR"),SUM(3*8),IF(I304="7.650,00 EUR",SUM(6*8),IF(I304="300,00 EUR",SUM(1*8),""))))</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SlL4b9r/k0oDBJRR0chmprBvfit3eAyFr4pemnscGCZkjuyPbe585nDPGCFhEaiGO+4nI2Am6XvfqjxZ8aWh5g==" saltValue="qWTBFJD/wX4rPYNwHYbPFw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:N304" xr:uid="{1D1F7AC7-D326-4140-B6A7-E025CC41246D}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...52 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SupplyOn.SDocument" ma:contentTypeID="0x0101003221E859F9B066408685947288C049D30100CF30400808BD463D8B7AB605B4A9679800B0E0A5A676A50B479FBC8D0C9B0A7550" ma:contentTypeVersion="6" ma:contentTypeDescription="SupplyOn Document" ma:contentTypeScope="" ma:versionID="caf7e5a7e7488653e319e8a3b2e8032c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="89b65995-c96f-4ac4-933c-d88b6cec795c" xmlns:ns3="0db24b91-89de-43cf-a33e-e12b779b73fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b6278da35f4426924f6ceb089a80dff" ns2:_="" ns3:_="">
     <xsd:import namespace="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <xsd:import namespace="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o88de2d771f94888af9ae54a31c6d4db" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:o6292d19d544427d9c3e258df34ad0c6" minOccurs="0"/>
                 <xsd:element ref="ns2:n44e59a40bd6469b8045969415d6bc06" minOccurs="0"/>
                 <xsd:element ref="ns2:c100bfc8d9464412928f178fa1059f7e" minOccurs="0"/>
                 <xsd:element ref="ns2:d1fb652183e34be98c12ad1eb66747a5" minOccurs="0"/>
                 <xsd:element ref="ns2:o2ef14f090c94a40964fcce5d16e0d43" minOccurs="0"/>
                 <xsd:element ref="ns2:SON-Location" minOccurs="0"/>
                 <xsd:element ref="ns2:iddc419f152440949b3002f81e1cd0f4" minOccurs="0"/>
                 <xsd:element ref="ns2:ba7b2fe54b524222b353613476550dd0" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -29269,99 +29203,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <c100bfc8d9464412928f178fa1059f7e xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c100bfc8d9464412928f178fa1059f7e>
+    <n44e59a40bd6469b8045969415d6bc06 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n44e59a40bd6469b8045969415d6bc06>
+    <ba7b2fe54b524222b353613476550dd0 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ba7b2fe54b524222b353613476550dd0>
+    <iddc419f152440949b3002f81e1cd0f4 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </iddc419f152440949b3002f81e1cd0f4>
+    <o88de2d771f94888af9ae54a31c6d4db xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Documentation</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce92cac3-2088-4106-8190-b8fb43495742</TermId>
+        </TermInfo>
+      </Terms>
+    </o88de2d771f94888af9ae54a31c6d4db>
+    <o2ef14f090c94a40964fcce5d16e0d43 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o2ef14f090c94a40964fcce5d16e0d43>
+    <TaxCatchAll xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <SON-Location xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">Internal</SON-Location>
+    <o6292d19d544427d9c3e258df34ad0c6 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o6292d19d544427d9c3e258df34ad0c6>
+    <d1fb652183e34be98c12ad1eb66747a5 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d1fb652183e34be98c12ad1eb66747a5>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="b30ea98c-533c-441a-8827-486094ee52a8" ContentTypeId="0x0101003221E859F9B066408685947288C049D301" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2962969-178A-4E3C-A920-1F25E8517F19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B1B72D-CF32-45C5-BC54-9512EA372FBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <ds:schemaRef ds:uri="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{542A1976-F581-408F-823A-7AD67F4E4926}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5061890D-D8C6-463B-ABA3-920B20C241D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99AD0F9-9757-4902-B830-6F7E60DCDE26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
     </vt:vector>