--- v2 (2026-10-17)
+++ v3 (2026-11-06)
@@ -8,58 +8,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\asc190\Desktop\SupplyOn EDI Integration Info Portal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3FFC5BB-B2B9-4114-9982-110D0461D615}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A381BB2E-5389-480C-925E-7D4FA35F4761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{E3BA4970-0985-41D0-9382-607FEFBA2DA0}"/>
   </bookViews>
   <sheets>
     <sheet name="Integration Cost and Leadtime" sheetId="1" r:id="rId1"/>
     <sheet name="SupplyOn Store" sheetId="62" state="hidden" r:id="rId2"/>
     <sheet name="Protocol_Cost_Effort" sheetId="4" state="hidden" r:id="rId3"/>
     <sheet name="Customer_Messages_Cost_Effort" sheetId="61" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Customer_Messages_Cost_Effort!$A$1:$N$304</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Protocol_Cost_Effort!$A$1:$O$36</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SupplyOn Store'!$A$1:$B$20</definedName>
     <definedName name="AEROAirbusAtlanticMessages">Customer_Messages_Cost_Effort!$F$97:$F$108</definedName>
     <definedName name="AEROAirbusDefenceandSpaceMessages">Customer_Messages_Cost_Effort!$F$109:$F$113</definedName>
     <definedName name="AEROAirbusGmbHMessages">Customer_Messages_Cost_Effort!$F$114:$F$124</definedName>
     <definedName name="AEROAirbusHelicoptersMessages">Customer_Messages_Cost_Effort!$F$125:$F$137</definedName>
     <definedName name="AEROAirbusSASMessages">Customer_Messages_Cost_Effort!$F$138:$F$151</definedName>
     <definedName name="AEROAS2Options">Protocol_Cost_Effort!$C$16:$C$22</definedName>
     <definedName name="AEROATRAvionsdeTransportRégionalMessages">Customer_Messages_Cost_Effort!$F$152:$F$158</definedName>
     <definedName name="AEROCustomer">Customer_Messages_Cost_Effort!$B$97:$B$299</definedName>
     <definedName name="AERODaherAerospaceSASMessages">Customer_Messages_Cost_Effort!$F$159:$F$164</definedName>
     <definedName name="AERODassaultAviationMessages">Customer_Messages_Cost_Effort!$F$165:$F$170</definedName>
     <definedName name="AERODiehlAviationMessages">Customer_Messages_Cost_Effort!$F$171:$F$178</definedName>
     <definedName name="AEROElbeFlugzeugwerkeGmbHMessages">Customer_Messages_Cost_Effort!$F$179:$F$182</definedName>
@@ -4297,66 +4297,50 @@
   <si>
     <t>Supplier Test and Bugfix (h)</t>
   </si>
   <si>
     <t>Sum Total w/ CMA (h)</t>
   </si>
   <si>
     <t>Sum Total w/o CMA (h)</t>
   </si>
   <si>
     <t>Supplier Net SIT (h)</t>
   </si>
   <si>
     <t>Supplier UAT Net (h)</t>
   </si>
   <si>
     <t>Sum Supplier Total Net Effort (h)</t>
   </si>
   <si>
     <t>Helper Gross Effort (d)</t>
   </si>
   <si>
     <t>Helper Gross Effort (w)</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>w/ CMA
 n% less</t>
   </si>
   <si>
     <t>w/o CMA</t>
   </si>
   <si>
     <t>Gross LT (w)</t>
   </si>
   <si>
     <t>Gross LT (d)</t>
   </si>
   <si>
     <t>Capa S-EDI
 (h per d)</t>
   </si>
   <si>
     <t>Configuration Days
 (Net)</t>
   </si>
   <si>
     <t>Configuration Days
 (Gross)</t>
   </si>
   <si>
@@ -4366,50 +4350,66 @@
   <si>
     <t>Total Days (Net)</t>
   </si>
   <si>
     <t>Total Days
 (Gross)</t>
   </si>
   <si>
     <t>Total Weeks
 (Gross)</t>
   </si>
   <si>
     <t>Net SupplyOn: fixed implementation effort
 Net Supplier: estimated effort based on experience
 Gross: historical, average values</t>
   </si>
   <si>
     <t>Net SupplyOn: fixed total effort
 Net Supplier: estimated total effort based on experience
 Gross: historical, average values</t>
   </si>
   <si>
     <t>Net SupplyOn: fixed configuration effort
 Net Supplier: estimated effort based on experience
 Gross: historical, average values</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Additional service connect fee for EDI usage on the Supply Chain Collaboration platform: 45,00 /month, charged on an annual basis
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1" tint="0.499984740745262"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note: Part of the SCC Customers take over the EDI-surcharge fees on behalf of their suppliers!</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ [$€-407]_-;\-* #,##0.00\ [$€-407]_-;_-* &quot;-&quot;??\ [$€-407]_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Arial"/>
@@ -5784,74 +5784,74 @@
       </c>
       <c r="O1" s="28"/>
     </row>
     <row r="2" spans="1:15" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="101"/>
       <c r="B2" s="47" t="s">
         <v>107</v>
       </c>
       <c r="C2" s="48" t="s">
         <v>111</v>
       </c>
       <c r="D2" s="116" t="s">
         <v>117</v>
       </c>
       <c r="E2" s="116"/>
       <c r="F2" s="116"/>
       <c r="G2" s="116"/>
       <c r="H2" s="117"/>
       <c r="I2" s="80"/>
       <c r="J2" s="80"/>
       <c r="K2" s="101"/>
       <c r="L2" s="29" t="s">
         <v>216</v>
       </c>
       <c r="M2" s="29">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="101"/>
       <c r="B3" s="49" t="s">
         <v>213</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="114" t="s">
         <v>222</v>
       </c>
       <c r="E3" s="114"/>
       <c r="F3" s="114"/>
       <c r="G3" s="114"/>
       <c r="H3" s="115"/>
       <c r="I3" s="81"/>
       <c r="J3" s="81"/>
       <c r="K3" s="101"/>
       <c r="L3" s="29" t="s">
         <v>217</v>
       </c>
       <c r="M3" s="32">
-        <v>46302</v>
+        <v>46317</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="101"/>
       <c r="B4" s="49" t="s">
         <v>101</v>
       </c>
       <c r="C4" s="50"/>
       <c r="D4" s="114" t="s">
         <v>223</v>
       </c>
       <c r="E4" s="114"/>
       <c r="F4" s="114"/>
       <c r="G4" s="114"/>
       <c r="H4" s="115"/>
       <c r="I4" s="81"/>
       <c r="J4" s="81"/>
       <c r="K4" s="101"/>
       <c r="L4" s="29"/>
       <c r="M4" s="30"/>
     </row>
     <row r="5" spans="1:15" s="24" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="101"/>
       <c r="B5" s="49" t="s">
         <v>102</v>
@@ -6449,107 +6449,107 @@
         <f>IFERROR(IF(C$10="","",VLOOKUP($C$6&amp;$C23,Customer_Messages_Cost_Effort!$G:$P,10,0)),"")</f>
         <v/>
       </c>
       <c r="K23" s="101"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" collapsed="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="101"/>
       <c r="B24" s="100"/>
       <c r="C24" s="100"/>
       <c r="D24" s="100"/>
       <c r="E24" s="100"/>
       <c r="F24" s="100"/>
       <c r="G24" s="100"/>
       <c r="H24" s="100"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="101"/>
     </row>
     <row r="25" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="101"/>
       <c r="B25" s="102" t="s">
         <v>218</v>
       </c>
       <c r="C25" s="103"/>
       <c r="D25" s="104" t="s">
+        <v>256</v>
+      </c>
+      <c r="E25" s="104" t="s">
         <v>257</v>
       </c>
-      <c r="E25" s="104" t="s">
+      <c r="F25" s="104" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G25" s="96" t="s">
         <v>118</v>
       </c>
       <c r="H25" s="97"/>
       <c r="I25" s="87"/>
       <c r="J25" s="68"/>
       <c r="K25" s="101"/>
     </row>
     <row r="26" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="101"/>
       <c r="B26" s="49" t="s">
         <v>112</v>
       </c>
       <c r="C26" s="63">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,2,0),0)</f>
         <v>0</v>
       </c>
       <c r="D26" s="110"/>
       <c r="E26" s="110"/>
       <c r="F26" s="110"/>
       <c r="G26" s="98"/>
       <c r="H26" s="99"/>
       <c r="I26" s="88"/>
       <c r="J26" s="69"/>
       <c r="K26" s="101"/>
     </row>
     <row r="27" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="101"/>
       <c r="B27" s="34" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="64">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:J,3,0),0)</f>
         <v>0</v>
       </c>
       <c r="D27" s="64">
         <f>IFERROR(C27/8,"")</f>
         <v>0</v>
       </c>
       <c r="E27" s="120">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,11,0),0)</f>
         <v>0</v>
       </c>
       <c r="F27" s="120">
         <f>IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:N,10,0),0)</f>
         <v>0</v>
       </c>
       <c r="G27" s="123" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="H27" s="124"/>
       <c r="I27" s="88"/>
       <c r="J27" s="69"/>
       <c r="K27" s="101"/>
     </row>
     <row r="28" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="101"/>
       <c r="B28" s="34" t="s">
         <v>226</v>
       </c>
       <c r="C28" s="64">
         <f>IF(OR($C$3="AERO",$C$3="SRM",LEFT($C$5,26)="Connectivity Change/Update"),"-",IFERROR(VLOOKUP($C$3&amp;$C$4&amp;$C$5,Protocol_Cost_Effort!$D:L,8,0),0))</f>
         <v>0</v>
       </c>
       <c r="D28" s="64">
         <f>IF(C28="-","-",IFERROR(C28/8,""))</f>
         <v>0</v>
       </c>
       <c r="E28" s="121"/>
       <c r="F28" s="121"/>
       <c r="G28" s="125"/>
       <c r="H28" s="126"/>
       <c r="I28" s="88"/>
       <c r="J28" s="69"/>
@@ -6630,51 +6630,51 @@
       <c r="J32" s="83"/>
       <c r="K32" s="101"/>
     </row>
     <row r="33" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="101"/>
       <c r="B33" s="34" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="64">
         <f>IFERROR(SUM(E10:E23),"")</f>
         <v>0</v>
       </c>
       <c r="D33" s="64">
         <f t="shared" ref="D33:D36" si="1">IFERROR(C33/8,"")</f>
         <v>0</v>
       </c>
       <c r="E33" s="111">
         <f>IFERROR(SUM(J10:J23),"")</f>
         <v>0</v>
       </c>
       <c r="F33" s="111">
         <f>IFERROR(SUM(I10:I23),"")</f>
         <v>0</v>
       </c>
       <c r="G33" s="129" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="H33" s="130"/>
       <c r="I33" s="83"/>
       <c r="J33" s="83"/>
       <c r="K33" s="101"/>
     </row>
     <row r="34" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="101"/>
       <c r="B34" s="34" t="s">
         <v>114</v>
       </c>
       <c r="C34" s="64">
         <f>IFERROR(SUM(F10:F23),"")</f>
         <v>0</v>
       </c>
       <c r="D34" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E34" s="112"/>
       <c r="F34" s="112"/>
       <c r="G34" s="131"/>
       <c r="H34" s="132"/>
       <c r="I34" s="83"/>
       <c r="J34" s="83"/>
@@ -6720,107 +6720,107 @@
       <c r="H36" s="134"/>
       <c r="I36" s="83"/>
       <c r="J36" s="83"/>
       <c r="K36" s="101"/>
     </row>
     <row r="37" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="101"/>
       <c r="B37" s="100"/>
       <c r="C37" s="100"/>
       <c r="D37" s="100"/>
       <c r="E37" s="100"/>
       <c r="F37" s="100"/>
       <c r="G37" s="100"/>
       <c r="H37" s="100"/>
       <c r="I37" s="46"/>
       <c r="J37" s="46"/>
       <c r="K37" s="101"/>
     </row>
     <row r="38" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="101"/>
       <c r="B38" s="102" t="s">
         <v>220</v>
       </c>
       <c r="C38" s="103"/>
       <c r="D38" s="104" t="s">
+        <v>259</v>
+      </c>
+      <c r="E38" s="104" t="s">
         <v>260</v>
       </c>
-      <c r="E38" s="104" t="s">
+      <c r="F38" s="104" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="G38" s="96" t="s">
         <v>118</v>
       </c>
       <c r="H38" s="97"/>
       <c r="I38" s="82"/>
       <c r="J38" s="82"/>
       <c r="K38" s="101"/>
     </row>
     <row r="39" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="101"/>
       <c r="B39" s="49" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="63">
         <f>IFERROR(SUM($C$26,$C$32),"")</f>
         <v>0</v>
       </c>
       <c r="D39" s="110"/>
       <c r="E39" s="110"/>
       <c r="F39" s="110"/>
       <c r="G39" s="98"/>
       <c r="H39" s="99"/>
       <c r="I39" s="83"/>
       <c r="J39" s="83"/>
       <c r="K39" s="101"/>
     </row>
     <row r="40" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="101"/>
       <c r="B40" s="34" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="64">
         <f>IFERROR(SUM($C$27,$C$33),"")</f>
         <v>0</v>
       </c>
       <c r="D40" s="64">
         <f t="shared" ref="D40:D41" si="2">IFERROR(C40/8,"")</f>
         <v>0</v>
       </c>
       <c r="E40" s="111">
         <f>IFERROR(SUM($E$27,$E$33),"")</f>
         <v>0</v>
       </c>
       <c r="F40" s="111">
         <f>IFERROR(SUM($F$27,$F$33),"")</f>
         <v>0</v>
       </c>
       <c r="G40" s="123" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="H40" s="124"/>
       <c r="I40" s="83"/>
       <c r="J40" s="83"/>
       <c r="K40" s="101"/>
     </row>
     <row r="41" spans="1:11" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A41" s="101"/>
       <c r="B41" s="35" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="65">
         <f>IFERROR(IF(AND($C$28="",$C$29=""),"",IF(AND($C$28="",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29=""),SUM(C28,C34,C35,C36),IF(AND($C$28&lt;&gt;"",$C$29&lt;&gt;""),SUM(C29,C34,C35,C36))))),"")</f>
         <v>0</v>
       </c>
       <c r="D41" s="65">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E41" s="113"/>
       <c r="F41" s="113"/>
       <c r="G41" s="127"/>
       <c r="H41" s="128"/>
       <c r="I41" s="83"/>
       <c r="J41" s="83"/>
@@ -6904,75 +6904,75 @@
       <c r="C46" s="66">
         <f>IF(OR($C$3="",$C$3="SCC",$C$3="AERO"),0,8000)</f>
         <v>0</v>
       </c>
       <c r="D46" s="106" t="s">
         <v>212</v>
       </c>
       <c r="E46" s="106"/>
       <c r="F46" s="106"/>
       <c r="G46" s="106"/>
       <c r="H46" s="107"/>
       <c r="I46" s="27"/>
       <c r="J46" s="27"/>
       <c r="K46" s="101"/>
     </row>
     <row r="47" spans="1:11" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A47" s="101"/>
       <c r="B47" s="35" t="s">
         <v>209</v>
       </c>
       <c r="C47" s="67">
         <f>IF(OR($C$3="",$C$3="AERO",$C$3="SRM"),0,IF(AND($C$3="SCC",$C$6="Continental AG"),0,IF(AND($C$3="SCC",$C$6="CATENSYS Chain Drive Systems"),0,IF(AND($C$3="SCC",$C$6="Eldor Corporation"),0,IF(AND($C$3="SCC",$C$6="Faiveley Transport"),0,IF(AND($C$3="SCC",$C$6="Johnson Electric"),0,IF(AND($C$3="SCC",$C$6="Oerlikon"),0,IF(AND($C$3="SCC",$C$6="Ratier Figeac"),0,IF(AND($C$3="SCC",$C$6="Robert Bosch"),0,IF(AND($C$3="SCC",$C$6="Schaeffler Technologies"),0,IF(AND($C$3="SCC",$C$6="Schindler"),0,IF(AND($C$3="SCC",$C$6="WIKA Alexander Wiegand"),0,IF(AND($C$3="SCC",$C$6="ZF Friedrischhafen AG"),0,540)))))))))))))</f>
         <v>0</v>
       </c>
       <c r="D47" s="108" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="E47" s="108"/>
       <c r="F47" s="108"/>
       <c r="G47" s="108"/>
       <c r="H47" s="109"/>
       <c r="I47" s="27"/>
       <c r="J47" s="27"/>
       <c r="K47" s="101"/>
     </row>
     <row r="48" spans="1:11" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="101"/>
       <c r="B48" s="101"/>
       <c r="C48" s="101"/>
       <c r="D48" s="101"/>
       <c r="E48" s="101"/>
       <c r="F48" s="101"/>
       <c r="G48" s="101"/>
       <c r="H48" s="101"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="101"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="p557ev6zI5hGAU3eZxAXL/aiDDBkIeJs6jxI/lQ6l/SBKo8YNWOPCwc0hz0wXamwszxsPNLIBa7BzUT3fw6qZw==" saltValue="o7soojmxcIMDfx1s4WN3Ng==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gqgExK7THevsw6k+IC//sxa/L9ILGLKymLnqeNCMeFuRh/ioSSvYyio+R51jaRA71jYSayvZU+emjhLVWmQssQ==" saltValue="JwiaVjyM2xzUTnE7NnKnsg==" spinCount="100000" sheet="1" formatRows="0"/>
   <mergeCells count="44">
     <mergeCell ref="G31:H32"/>
     <mergeCell ref="G38:H39"/>
     <mergeCell ref="G27:H29"/>
     <mergeCell ref="G33:H36"/>
     <mergeCell ref="G40:H41"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="E27:E29"/>
     <mergeCell ref="F27:F29"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
@@ -7888,57 +7888,57 @@
       <c r="E1" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F1" s="41" t="s">
         <v>239</v>
       </c>
       <c r="G1" s="41" t="s">
         <v>240</v>
       </c>
       <c r="H1" s="41" t="s">
         <v>241</v>
       </c>
       <c r="I1" s="41" t="s">
         <v>242</v>
       </c>
       <c r="J1" s="41" t="s">
         <v>243</v>
       </c>
       <c r="K1" s="43" t="s">
         <v>244</v>
       </c>
       <c r="L1" s="44" t="s">
         <v>245</v>
       </c>
       <c r="M1" s="71" t="s">
+        <v>253</v>
+      </c>
+      <c r="N1" s="72" t="s">
         <v>254</v>
       </c>
-      <c r="N1" s="72" t="s">
+      <c r="O1" s="73" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D2" s="14" t="str">
         <f>A2&amp;B2&amp;C2</f>
         <v>SCCAS2New Connectivity - PRD &amp; QAS (TEST)</v>
       </c>
       <c r="E2" s="4">
         <v>1500</v>
       </c>
       <c r="F2" s="4">
         <v>9</v>
       </c>
       <c r="G2" s="37">
         <v>4</v>
       </c>
@@ -9831,63 +9831,63 @@
       <c r="G1" s="42" t="s">
         <v>99</v>
       </c>
       <c r="H1" s="41" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J1" s="41" t="s">
         <v>238</v>
       </c>
       <c r="K1" s="41" t="s">
         <v>237</v>
       </c>
       <c r="L1" s="41" t="s">
         <v>246</v>
       </c>
       <c r="M1" s="41" t="s">
         <v>247</v>
       </c>
       <c r="N1" s="43" t="s">
         <v>248</v>
       </c>
       <c r="O1" s="71" t="s">
+        <v>253</v>
+      </c>
+      <c r="P1" s="72" t="s">
         <v>254</v>
       </c>
-      <c r="P1" s="72" t="s">
+      <c r="Q1" s="73" t="s">
         <v>255</v>
       </c>
-      <c r="Q1" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R1" s="90" t="s">
+        <v>251</v>
+      </c>
+      <c r="S1" s="91" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="13" t="str">
         <f>SUBSTITUTE(B2," ","")</f>
         <v>CATENSYSChainDriveSystems</v>
       </c>
       <c r="D2" s="13" t="str">
         <f>A2&amp;B2</f>
         <v>SCCCATENSYS Chain Drive Systems</v>
       </c>
       <c r="E2" s="13" t="str">
         <f t="shared" ref="E2:E67" si="0">A2&amp;C2&amp;"Messages"</f>
         <v>SCCCATENSYSChainDriveSystemsMessages</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>95</v>
       </c>
       <c r="G2" s="36" t="str">
@@ -28914,55 +28914,109 @@
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <c100bfc8d9464412928f178fa1059f7e xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c100bfc8d9464412928f178fa1059f7e>
+    <n44e59a40bd6469b8045969415d6bc06 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n44e59a40bd6469b8045969415d6bc06>
+    <ba7b2fe54b524222b353613476550dd0 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ba7b2fe54b524222b353613476550dd0>
+    <iddc419f152440949b3002f81e1cd0f4 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </iddc419f152440949b3002f81e1cd0f4>
+    <o88de2d771f94888af9ae54a31c6d4db xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Documentation</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce92cac3-2088-4106-8190-b8fb43495742</TermId>
+        </TermInfo>
+      </Terms>
+    </o88de2d771f94888af9ae54a31c6d4db>
+    <o2ef14f090c94a40964fcce5d16e0d43 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o2ef14f090c94a40964fcce5d16e0d43>
+    <TaxCatchAll xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <SON-Location xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">Internal</SON-Location>
+    <o6292d19d544427d9c3e258df34ad0c6 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o6292d19d544427d9c3e258df34ad0c6>
+    <d1fb652183e34be98c12ad1eb66747a5 xmlns="89b65995-c96f-4ac4-933c-d88b6cec795c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </d1fb652183e34be98c12ad1eb66747a5>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="b30ea98c-533c-441a-8827-486094ee52a8" ContentTypeId="0x0101003221E859F9B066408685947288C049D301" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SupplyOn.SDocument" ma:contentTypeID="0x0101003221E859F9B066408685947288C049D30100CF30400808BD463D8B7AB605B4A9679800B0E0A5A676A50B479FBC8D0C9B0A7550" ma:contentTypeVersion="6" ma:contentTypeDescription="SupplyOn Document" ma:contentTypeScope="" ma:versionID="caf7e5a7e7488653e319e8a3b2e8032c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="89b65995-c96f-4ac4-933c-d88b6cec795c" xmlns:ns3="0db24b91-89de-43cf-a33e-e12b779b73fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b6278da35f4426924f6ceb089a80dff" ns2:_="" ns3:_="">
     <xsd:import namespace="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <xsd:import namespace="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o88de2d771f94888af9ae54a31c6d4db" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:o6292d19d544427d9c3e258df34ad0c6" minOccurs="0"/>
                 <xsd:element ref="ns2:n44e59a40bd6469b8045969415d6bc06" minOccurs="0"/>
                 <xsd:element ref="ns2:c100bfc8d9464412928f178fa1059f7e" minOccurs="0"/>
                 <xsd:element ref="ns2:d1fb652183e34be98c12ad1eb66747a5" minOccurs="0"/>
                 <xsd:element ref="ns2:o2ef14f090c94a40964fcce5d16e0d43" minOccurs="0"/>
                 <xsd:element ref="ns2:SON-Location" minOccurs="0"/>
                 <xsd:element ref="ns2:iddc419f152440949b3002f81e1cd0f4" minOccurs="0"/>
                 <xsd:element ref="ns2:ba7b2fe54b524222b353613476550dd0" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -29203,153 +29257,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{542A1976-F581-408F-823A-7AD67F4E4926}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5061890D-D8C6-463B-ABA3-920B20C241D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="b30ea98c-533c-441a-8827-486094ee52a8" ContentTypeId="0x0101003221E859F9B066408685947288C049D301" PreviousValue="false"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99AD0F9-9757-4902-B830-6F7E60DCDE26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2962969-178A-4E3C-A920-1F25E8517F19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B1B72D-CF32-45C5-BC54-9512EA372FBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="89b65995-c96f-4ac4-933c-d88b6cec795c"/>
     <ds:schemaRef ds:uri="0db24b91-89de-43cf-a33e-e12b779b73fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
     </vt:vector>